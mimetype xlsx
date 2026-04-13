--- v0 (2026-02-26)
+++ v1 (2026-04-13)
@@ -10,797 +10,2017 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="496" uniqueCount="248">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1383" uniqueCount="634">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4634</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Carlos Roberto da Luz</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4634/indicacao_n_01_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4634/indicacao_n_01_2026.pdf</t>
   </si>
   <si>
     <t>indica ao Chefe do Poder Executivo Municipal, por intermédio do setor competente, que sejam providenciados reparos nas coberturas dos pontos de ônibus existentes no município, bem como a realização de serviços de manutenção, limpeza e roçada, em razão da precariedade estrutural verificada em alguns locais e do acúmulo de vegetação excessiva em seu entorno.</t>
   </si>
   <si>
     <t>4635</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4635/indicacao_n_02_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4635/indicacao_n_02_2026.pdf</t>
   </si>
   <si>
     <t>indica ao Chefe do Poder Executivo Municipal que estude a viabilidade de instituir programa municipal de incentivo à agropecuária, nos moldes do denominado Programa “Porteira Aberta”, adotado no Município de São Bento do Sul/SC, com o objetivo de fomentar a produção agropecuária, fortalecer o produtor rural e contribuir para o desenvolvimento econômico local.</t>
   </si>
   <si>
     <t>4637</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Luis Carlos Reichert (Luli)</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4637/indicacao_n_03_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4637/indicacao_n_03_2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Luiz Alves/SC que determine ao setor competente a realização de serviços de patrolamento na Rua Eugênio Reichert, na localidade do Baixo Máximo, com o objetivo de promover a melhoria das condições de tráfego, acessibilidade, segurança viária e transitabilidade para os moradores e usuários da via.</t>
   </si>
   <si>
     <t>4638</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4638/indicacao_n_04_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4638/indicacao_n_04_2026.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a execução de obra para instalação/construção de bueiro na estrada geral da localidade de Braço Joaquim, no início da subida do morro.</t>
   </si>
   <si>
     <t>4639</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4639/indicacao_n_5_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4639/indicacao_n_5_2026.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a instalação de duas lombadas (redutores de velocidade) na Rua Amélia Schweitzer, tendo em vista o tráfego em alta velocidade de carros e motocicletas no referido local.</t>
   </si>
   <si>
     <t>4640</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ênio Ronchi Júnior (Juninho)</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4640/indicacao_n_06_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4640/indicacao_n_06_2026.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a instalação de lombada (redutor de velocidade) na Rua Vereador Crisóstomo Gesser, entre o Society e a Loja Maria Gesser.</t>
   </si>
   <si>
     <t>4641</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Felipe Brás Luciani</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4641/indicacao_n_07_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4641/indicacao_n_07_2026.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente o aumento da quantidade de tachões na pista, bem como sua instalação com maior distanciamento em relação às lombadas existentes em meia pista, na Rua Prefeito Wilibaldo Van Den Bylaardt, nas proximidades da divisa com o Município de Gaspar.</t>
   </si>
   <si>
     <t>4642</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4642/indicacao_n_08_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4642/indicacao_n_08_2026.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente o aumento da quantidade de tachões na pista, bem como sua instalação com maior distanciamento em relação às lombadas existentes em meia pista, na Rua Prefeito Wilibaldo Van Den Bylaardt, nas proximidades da empresa N G Indústria e Comércio de Madeiras Ltda.</t>
   </si>
   <si>
     <t>4645</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Susana Müller Campigotto</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4645/indicacao_n_09_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4645/indicacao_n_09_2026.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a manutenção e o conserto de bueiro localizado na entrada da Rua Fidelis Pasquali, o qual se encontra aberto há longo período, formando buraco na via pública.</t>
   </si>
   <si>
     <t>4646</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Robson Rech</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4646/indicacao_n_10_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4646/indicacao_n_10_2026.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a realização da manutenção necessária na pavimentação da Rua Francisco Schmitz, especificamente no trecho em frente ao cruzamento com a Rua Marcos Alexandre.</t>
   </si>
   <si>
     <t>4647</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4647/indicacao_n_11_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4647/indicacao_n_11_2026.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a realização de patrolamento e da manutenção necessária na Rua dos Migrantes, localizada no Bairro Rio do Peixe.</t>
   </si>
   <si>
     <t>4648</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Maique Reichert</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4648/indicacao_n_12_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4648/indicacao_n_12_2026.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a execução de serviços de macadamização e patrolamento na Estrada Geral de Laranjeiras, especialmente no trecho final, no sentido da localidade de Baú, bem como, da mesma forma, na Estrada Geral do Braço Belga.</t>
   </si>
   <si>
     <t>4651</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4651/indicacao_n_13_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4651/indicacao_n_13_2026.pdf</t>
   </si>
   <si>
     <t>que sejam adotadas as providências necessárias para a substituição das lâmpadas queimadas existentes na Rua Leonardo Reichert, bem como para a instalação de braços de iluminação pública nos postes novos instalados pela CELESC no mês de dezembro, ao longo de toda a extensão da referida via.</t>
   </si>
   <si>
     <t>4660</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4660/indicacao_n_14_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4660/indicacao_n_14_2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Luiz Alves que, por intermédio do setor competente, seja realizada análise de viabilidade técnica para a implantação de lombadas/redutores de velocidade em frente à capela localizada na Estrada Geral Braço Joaquim, bem como na Rua 22 de Julho, em razão da intensa circulação de pedestres e veículos.</t>
   </si>
   <si>
     <t>4663</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4663/indicacao_n_15_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4663/indicacao_n_15_2026.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal de Luiz Alves/SC que sejam adotadas as providências necessárias para a realização de serviço de patrolamento e colocação de macadame na Estrada Geral do Santana e em suas ruas vicinais, bem como para a execução da limpeza das margens das referidas vias, com a retirada do macadame acumulado fora da pista de rolamento.</t>
   </si>
   <si>
     <t>4664</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4664/indicacao_n_16_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4664/indicacao_n_16_2026.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal de Luiz Alves/SC que, por intermédio da Secretaria Municipal competente, sejam adotadas as providências necessárias para a realização de serviços de roçada e limpeza urbana em toda a extensão do Bairro Alto Máximo, especialmente nas margens das vias públicas.</t>
   </si>
   <si>
     <t>4665</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4665/indicacao_n_17_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4665/indicacao_n_17_2026.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal de Luiz Alves/SC que, por intermédio da Secretaria Municipal competente, sejam adotadas as providências necessárias para a execução de obra de contenção no início da Rua Pedro Scherer, em razão de desmoronamento ocorrido em decorrência das chuvas do mês de novembro, encontrando-se o talude em situação de risco e muito próximo da pista de rolamento.</t>
   </si>
   <si>
     <t>4666</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4666/indicacao_n_18_2026_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4666/indicacao_n_18_2026_1.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal de Luiz Alves/SC que, por intermédio da Secretaria Municipal competente, sejam adotadas as providências necessárias para a realização de serviço de patrolamento na Rua Antônio Lourenço Pauli.</t>
   </si>
   <si>
     <t>4667</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4667/indicacao_n_19_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4667/indicacao_n_19_2026.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal de Luiz Alves/SC que, por intermédio da Secretaria Municipal competente e do setor de trânsito, seja realizada avaliação técnica de viabilidade para a implantação de redutor de velocidade nas proximidades do nº 673 da Rua Professor Simão Hess, no Bairro Vila do Salto.</t>
   </si>
   <si>
     <t>4669</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>João Sidnei da Silva (Nei)</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4669/indicacao_n_20_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4669/indicacao_n_20_2026.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo Municipal, por meio da Secretaria competente, a implantação de uma lombada na comunidade do Braço da Onça, próximo à antiga fábrica de conservas Pote Douro.</t>
   </si>
   <si>
     <t>4670</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4670/indicacao_n_21_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4670/indicacao_n_21_2026.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo Municipal, por meio da Secretaria competente, que seja realizada a patrolagem da rua localizada para cima da Gruta, no bairro Braço da Onça, bem como das demais ruas da comunidade do Braço da Onça</t>
   </si>
   <si>
     <t>4672</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4672/indicacao_n_22_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4672/indicacao_n_22_2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Obras, que sejam realizados serviços de patrolamento e aplicação de macadame na Estrada Geral do Bugre, em razão das más condições de trafegabilidade verificadas no local.</t>
   </si>
   <si>
     <t>4673</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4673/indicacao_n_23_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4673/indicacao_n_23_2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Obras, que sejam realizados serviços de limpeza, patrolamento e aplicação de macadame na Estrada Geral do Braço Dauer, em razão das condições precárias de trafegabilidade atualmente verificadas.</t>
   </si>
   <si>
     <t>4680</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4680/indicacao_n_24_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4680/indicacao_n_24_2026.pdf</t>
   </si>
   <si>
     <t>ndicar ao Poder Executivo Municipal, por meio da Secretaria competente (Obras/Infraestrutura), que proceda com urgência ao desentupimento do bueiro localizado às margens do asfalto na Rua Pref. Willybaldo Van Den Bylaardt, aproximadamente 100 metros do Portal da Onça.</t>
   </si>
   <si>
     <t>4681</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4681/indicacao_n_25_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4681/indicacao_n_25_2026.pdf</t>
   </si>
   <si>
     <t>indicar ao Poder Executivo Municipal, por meio da Secretaria competente, que proceda à substituição das lâmpadas da iluminação pública no trecho compreendido entre o Bairro Máximo e o Bairro Francês.</t>
   </si>
   <si>
     <t>4682</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4682/indicacao_n_26_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4682/indicacao_n_26_2026.pdf</t>
   </si>
   <si>
     <t>indicar ao Poder Executivo Municipal, por meio da Secretaria competente, que sejam realizadas as devidas manutenções e reparos nas calçadas atingidas pelas recentes enchentes no Bairro Braço Elza.</t>
   </si>
   <si>
     <t>4683</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4683/indicacao_n_27_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4683/indicacao_n_27_2026.pdf</t>
   </si>
   <si>
     <t>indicar ao Poder Executivo Municipal, por meio da Secretaria competente, que seja realizada a pintura da sinalização horizontal na Rua Prefeito Willybaldo Van Den Bylaardt.</t>
   </si>
   <si>
     <t>4684</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4684/indicacao_n_28_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4684/indicacao_n_28_2026.pdf</t>
   </si>
   <si>
     <t>indicar ao Poder Executivo Municipal, por meio da Secretaria competente, que sejam realizadas melhorias na iluminação pública da Rua Prefeito Willybaldo Van Den Bylaardt, no trecho compreendido a partir do Açougue Pio até o limite do Município.</t>
   </si>
   <si>
     <t>4685</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Jorge Soares da Silva Winter</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4685/indicacao_n_29_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4685/indicacao_n_29_2026.pdf</t>
   </si>
   <si>
     <t>indicar ao Poder Executivo Municipal, por meio da Secretaria competente, que seja realizada a roçada e a limpeza nas margens da Rua Celeste Maiochi e da Rua Roberto Rech.</t>
   </si>
   <si>
     <t>4686</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4686/indicacao_n_30_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4686/indicacao_n_30_2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, no uso de suas atribuições regimentais, vem respeitosamente indicar ao Poder Executivo Municipal, por meio da Secretaria competente, que sejam realizadas a limpeza e desobstrução do bueiro localizado na Rua Lourenço Pauly, bem como a manutenção do ponto de ônibus situado nas proximidades da propriedade do Senhor Diego Pauly, o qual se encontra sem cobertura em razão da perda do telhado.</t>
   </si>
   <si>
     <t>4687</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4687/indicacao_n_31_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4687/indicacao_n_31_2026.pdf</t>
   </si>
   <si>
     <t>Solicitação de substituição de lâmpadas queimadas na Rua Vitória Hess, bairro Ribeirão do Padre.</t>
   </si>
   <si>
     <t>4688</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4688/indicacao_n_32_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4688/indicacao_n_32_2026.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio da Secretaria competente, realize serviços de patrolamento e macadamização da via, bem como a limpeza e desentupimento dos bueiros em Rio Novo.</t>
   </si>
   <si>
+    <t>4696</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4696/indicacao_n_33_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria competente, que seja providenciada a reinstalação de ponto de ônibus na Estrada Geral Braço da Onça, em frente à empresa Alimentos Pote D’Oro.</t>
+  </si>
+  <si>
+    <t>4697</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4697/indicacao_n_34_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal que sejam realizadas manutenção urgente em toda a extensão da Rua Nelson Müller, com a reabertura das margens para adequado escoamento das águas pluviais.</t>
+  </si>
+  <si>
+    <t>4698</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4698/indicacao_n_35_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal que sejam realizados serviços de limpeza e desobstrução de sarjetas e bueiros nas Ruas Pedro Winter e Antônio Pauli.</t>
+  </si>
+  <si>
+    <t>4702</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4702/indicacao_n_36_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal que sejam realizados serviços de limpeza das margens e roçada na Rua Catarina Schmitz.</t>
+  </si>
+  <si>
+    <t>4703</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4703/indicacao_n_37_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal que sejam realizados serviços de roçada, limpeza das margens e aplicação de macadame na Rua 15 de Novembro.</t>
+  </si>
+  <si>
+    <t>4704</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4704/indicacao_n_38_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal que seja realizada a substituição da tubulação de drenagem pluvial na Rua Morro dos Macacos, tendo em vista que a estrutura atualmente instalada não comporta o volume de águas decorrentes das chuvas.</t>
+  </si>
+  <si>
+    <t>4706</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4706/indicacao_n_39_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Obras/Infraestrutura, que sejam realizados serviços de patrolamento e roçada na Estrada Geral Braço Belgo, que liga a localidade do Braço Belgo ao Bairro Máximo.</t>
+  </si>
+  <si>
+    <t>4708</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4708/indicacao_n_40_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal que sejam realizadas melhorias na Rua João Antônio da Costa, com a revisão e eventual substituição da tubulação de drenagem pluvial, limpeza e adequação dos bueiros existentes, bem como a macadamização da pista de rolamento.</t>
+  </si>
+  <si>
+    <t>4709</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4709/indicacao_n_41_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal que sejam realizados estudos técnicos e financeiros visando à revisão e ao aumento da remuneração das Agentes Educacionais do Município.</t>
+  </si>
+  <si>
+    <t>4714</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4714/indicacao_n_42_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria competente, que sejam realizados serviços de limpeza das margens, roçada, desentupimento e limpeza das bocas de lobo e bueiros localizados na Rua Max Fritzke e na Rua Osni Zappeline.</t>
+  </si>
+  <si>
+    <t>4715</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4715/indicacao_n_43_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que sejam realizados serviços de manutenção e aplicação de macadame na Rua Laudelino Schappo.</t>
+  </si>
+  <si>
+    <t>4716</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4716/indicacao_n_44_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que sejam adotadas providências urgentes para desentupimento, limpeza e eventual manutenção do bueiro localizado na Rua Wilibaldo Van Den Bylaardt, em frente à residência do Sr. Mauro Goedert.</t>
+  </si>
+  <si>
+    <t>4717</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>Carlos Roberto da Luz, Ênio Ronchi Júnior (Juninho), Felipe Brás Luciani, João Sidnei da Silva (Nei), Jorge Soares da Silva Winter, Luis Carlos Reichert (Luli), Maique Reichert, Robson Rech, Susana Müller Campigotto</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4717/indicacao_n_45_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indicam ao Chefe do Poder Executivo Municipal que sejam adotadas as providências necessárias para equipar os vigias municipais com uniforme padronizado, colete tático, bastão (cassetete), rádio de comunicação e dispositivo elétrico incapacitante (taser), observadas as exigências legais pertinentes.</t>
+  </si>
+  <si>
+    <t>4718</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4718/indicacao_n_46_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Poder Executivo Municipal que sejam adotadas providências para instalação de placa de sinalização indicativa de limite de velocidade, bem como a implantação de lombada, na Rua Prefeito Wilibaldo Van Den Bylaardt, aproximadamente 300 (trezentos) metros após o portal, no sentido da localidade de Serafim.</t>
+  </si>
+  <si>
+    <t>4719</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4719/indicacao_n_47_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Poder Executivo Municipal, por meio da Secretaria competente, que seja realizado patrolamento na Rua Miguel Espig, no trecho sentido à localidade do Baú.</t>
+  </si>
+  <si>
+    <t>4720</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4720/indicacao_n_48_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Poder Executivo Municipal, por meio da Secretaria competente, que sejam realizadas vistoria técnica e providências necessárias na encosta localizada entre a Rua Prefeito Willybaldo Van Den Bylaardt e a Rua Melitino Luciani, tendo em vista o risco de deslizamento no local.</t>
+  </si>
+  <si>
+    <t>4721</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4721/indicacao_n_49_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, por meio da Secretaria competente, que seja realizado patrolamento na Rua Maria Paulina Weber.</t>
+  </si>
+  <si>
+    <t>4722</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4722/indicacao_n_50_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Poder Executivo Municipal, por meio da Secretaria competente, que sejam realizados serviços de patrolamento e aplicação de macadame na Rua Davi Reichert.</t>
+  </si>
+  <si>
+    <t>4736</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4736/indicacao_n_51_2026.pdf</t>
+  </si>
+  <si>
+    <t>indico ao Poder Executivo Municipal, por meio da secretaria competente, que sejam realizados serviços de patrolamento, macadamização, roçada e limpeza de bueiros na comunidade de Paula Ramos, abrangendo também todas as ruas transversais da referida comunidade.</t>
+  </si>
+  <si>
+    <t>4737</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4737/indicacao_n_52_2026.pdf</t>
+  </si>
+  <si>
+    <t>indico ao Poder Executivo Municipal, por meio da secretaria competente, que sejam realizados serviços de patrolamento, roçada e limpeza de bueiros na Rua Braço Daher, localizada na comunidade Serafim. Indico também, se possível, a construção ou instalação de um local adequado para a coleta de lixo, facilitando o descarte correto dos resíduos pelos moradores e contribuindo para a organização e limpeza da comunidade.</t>
+  </si>
+  <si>
+    <t>4740</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4740/indicacao_n_53_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria competente, que sejam realizados serviços de limpeza, desentupimento de bueiro e roçada das margens na Rua Zita Marangoni,</t>
+  </si>
+  <si>
+    <t>4742</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4742/indicacao_n_54_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal, que encaminhe à Câmara Municipal projeto de lei visando instituir no calendário oficial do Município de Luiz Alves a “Semana Municipal da Cultura”, a ser celebrada anualmente na primeira semana do mês de novembro, com o objetivo de promover e incentivar as manifestações culturais locais.</t>
+  </si>
+  <si>
+    <t>4743</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4743/indicacao_n_55_2026.pdf</t>
+  </si>
+  <si>
+    <t>solicitar ao Poder Executivo, por meio da Secretaria competente, que seja realizada manutenção na Rua Adolfo Francisco Zimmerman, localizada no bairro Ribeirão do Padre, contemplando os seguintes serviços: Patrolamento da via; Macadamização; Roçada nas margens da estrada; Limpeza e desobstrução dos bueiros.</t>
+  </si>
+  <si>
+    <t>4744</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4744/indicacao_n_56_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que sejam retomados e concluídos os serviços de patrolamento na região de Canoas, especialmente nos trechos em que a máquina não conseguiu realizar o serviço na última intervenção. Indica-se ainda que sejam realizadas novas melhorias nos pontos já patrolados, tendo em vista que, em razão das condições da via e das intempéries, os trechos executados já voltaram a necessitar de manutenção.</t>
+  </si>
+  <si>
+    <t>4747</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4747/indicacao_n_57_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica que seja realizada verificação na tubulação existente na Rua Carlos Erbs, na parte pavimentada da via, aproximadamente 150 metros após o início da rua, em razão de movimentação de terra no local, a qual está ocasionando erosão e danos ao pavimento asfáltico._x000D_
+Indica-se, ainda, que seja verificado se a obra de pavimentação encontra-se dentro do prazo de garantia, para que, sendo o caso, sejam adotadas as providências necessárias junto à empresa responsável pela execução do serviço. Caso negativo, que o Poder Executivo adote as medidas necessárias.</t>
+  </si>
+  <si>
+    <t>4750</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4750/indicacao_n_58_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Poder Executivo Municipal, por meio da secretaria competente, a instalação de um ponto de ônibus na Rua Amélia Schweitzer, na comunidade de Braço Cunha.</t>
+  </si>
+  <si>
+    <t>4751</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4751/indicacao_n_59_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria competente, que promova a elaboração e execução de projeto de extensão do bolsão existente na Rodovia SC-414, no trecho compreendido entre a saída do Loteamento Rech até a Rua Júlio Grothi.</t>
+  </si>
+  <si>
+    <t>4752</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4752/indicacao_n_60_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria competente, que sejam realizados serviços de macadamização em diversos pontos do Município, especialmente nos trechos de vias que se encontram em estado mais precário e que sofreram agravamento das condições de trafegabilidade em razão das chuvas recentes.</t>
+  </si>
+  <si>
+    <t>4753</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4753/indicacao_n_61_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria competente, que seja realizada a desobstrução de bueiro localizado no final da Rua Davi Reichert.</t>
+  </si>
+  <si>
+    <t>4754</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4754/indicacao_n_62_2026.pdf</t>
+  </si>
+  <si>
+    <t>ndica ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria competente, que sejam realizados serviços de patrolamento e macadamização em toda a extensão da Rua Pedro Celeste Volpi, com especial atenção ao trecho final da via, que se encontra em condições mais precárias.</t>
+  </si>
+  <si>
+    <t>4757</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4757/indicacao_n_63_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria competente, que sejam realizados serviços de desentupimento e desobstrução de bueiro localizado na Rua João Izidoro Kleis, aproximadamente 200 metros após a entrada de acesso ao Bairro Máximo.</t>
+  </si>
+  <si>
+    <t>4762</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4762/indicacao_n_64_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria de Obras e da Defesa Civil, que seja realizada análise técnica e promovida a devida manutenção da barreira localizada na Rua Augusto Ruon.</t>
+  </si>
+  <si>
+    <t>4763</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4763/indicacao_n_65_2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria competente, que sejam realizados serviços de manutenção e contenção de pedras em dois bueiros localizados na Rua Leontina Schoepping, no bairro Canoas.</t>
+  </si>
+  <si>
+    <t>4764</t>
+  </si>
+  <si>
+    <t>66</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4764/indicacao_n_66_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal que determine à Secretaria competente a realização de manutenção das sarjetas e aplicação de macadame na Rua Felice Ruon, a fim de melhorar as condições de trafegabilidade e escoamento das águas pluviais.</t>
+  </si>
+  <si>
+    <t>4765</t>
+  </si>
+  <si>
+    <t>67</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4765/indicacao_n_67_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal que, por intermédio da Vigilância Epidemiológica, sejam intensificados os trabalhos de controle, fiscalização e captura de escorpiões no Bairro Vila do Salto, especialmente nas Ruas Leopoldo Hess e Júlio Grothe, diante dos relatos de aparecimento desses animais no local.</t>
+  </si>
+  <si>
+    <t>4766</t>
+  </si>
+  <si>
+    <t>68</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4766/indicacao_n_68_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria competente, que sejam instaladas placas de sinalização de trânsito nas proximidades de escolas e centros de educação infantil, com o objetivo de alertar sobre o tráfego e a presença de crianças.</t>
+  </si>
+  <si>
+    <t>4774</t>
+  </si>
+  <si>
+    <t>69</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4774/indicacao_n_69_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal que sejam realizados serviços de patrolamento, limpeza de sarjetas, adequação da tubulação, implantação/manutenção de bocas de lobo e instalação de placa de identificação na Rua Catarina Erbs.</t>
+  </si>
+  <si>
+    <t>4775</t>
+  </si>
+  <si>
+    <t>70</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4775/indicacao_n_70_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal que sejam realizados serviços de roçada e limpeza na praça localizada no Bairro Vila do Salto, bem como nas proximidades dos prédios públicos da região.</t>
+  </si>
+  <si>
+    <t>4776</t>
+  </si>
+  <si>
+    <t>71</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4776/indicacao_n_71_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal que promova estudos e encaminhe a esta Casa Legislativa projeto de lei visando à concessão de isenção da taxa de coleta de lixo aos templos religiosos.</t>
+  </si>
+  <si>
+    <t>4777</t>
+  </si>
+  <si>
+    <t>72</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4777/indicacao_n_72_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal que seja providenciada a instalação de bancos na Unidade Básica de Saúde Samuel José Kohler, neste Município, a fim de proporcionar melhores condições de espera aos usuários antes do horário de abertura da unidade.</t>
+  </si>
+  <si>
+    <t>4780</t>
+  </si>
+  <si>
+    <t>73</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4780/indicacao_n_73_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Poder Executivo Municipal que sejam realizadas as devidas manutenções na cabeceira da ponte localizada na Estrada Geral do Bugre.</t>
+  </si>
+  <si>
+    <t>4781</t>
+  </si>
+  <si>
+    <t>74</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4781/indicacao_n_74_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Poder Executivo Municipal que sejam realizadas a roçada e a devida manutenção na Rua Dom Bosco, localizada no bairro Dom Bosco.</t>
+  </si>
+  <si>
+    <t>4782</t>
+  </si>
+  <si>
+    <t>75</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4782/indicacao_n_75_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal que sejam realizados serviços de roçada e limpeza das margens das vias públicas nas Ruas Celeste Maiochi, Prefeito Leopoldo Schoepping, Alida Bressanini e Leontina Schoepping.</t>
+  </si>
+  <si>
+    <t>4788</t>
+  </si>
+  <si>
+    <t>76</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4788/indicacao_n_76_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria competente, que sejam realizados serviços de conclusão, adequação e manutenção de bueiro inacabado localizado na Rua Miguel Espig.</t>
+  </si>
+  <si>
+    <t>4789</t>
+  </si>
+  <si>
+    <t>77</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4789/indicacao_n_77_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal que sejam realizados serviços de roçada, limpeza das margens e limpeza de bueiros na Rua José Lino Schmitz e na Rua Miguel Espig.</t>
+  </si>
+  <si>
+    <t>4792</t>
+  </si>
+  <si>
+    <t>78</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4792/indicacao_n_78_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal que sejam realizados estudos técnicos e, posteriormente, providenciada a instalação de guard rail (defensa metálica) e sinalização viária adequada na Rua Prefeito Leopoldo Schoepping, especialmente no trecho localizado na divisa entre as localidades de Alto Canoas e Baixo Canoas.</t>
+  </si>
+  <si>
+    <t>4793</t>
+  </si>
+  <si>
+    <t>79</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4793/indicacao_n_79_2026_2.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal que sejam realizados os seguintes serviços na Rua Genésio Machado: abertura e readequação do traçado no início do morro, com o objetivo de reduzir a inclinação acentuada existente no trecho inicial da via,  patrolamento, colocação de macadame, utilização de rolo compactador e adequação da tubulação de drenagem.</t>
+  </si>
+  <si>
+    <t>4794</t>
+  </si>
+  <si>
+    <t>80</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4794/indicacao_n_80_2026.pdf</t>
+  </si>
+  <si>
+    <t>indicar ao Poder Executivo Municipal, bem como à Secretaria competente, que sejam realizadas as devidas manutenções na Rua José Lenoir, com a execução dos seguintes serviços: Patrolamento da via, visando melhorar as condições de trafegabilidade; roçada das margens da estrada, garantindo maior visibilidade e segurança aos usuários; desentupimento de bueiros, para assegurar o correto escoamento das águas pluviais e evitar alagamentos e danos à via.</t>
+  </si>
+  <si>
+    <t>4795</t>
+  </si>
+  <si>
+    <t>81</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4795/indicacao_n_81_2026.pdf</t>
+  </si>
+  <si>
+    <t>indicar ao Poder Executivo Municipal, bem como à Secretaria competente, que seja realizado o reparo asfáltico na Rua Zita Marangoni.</t>
+  </si>
+  <si>
+    <t>4799</t>
+  </si>
+  <si>
+    <t>82</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4799/indicacao_n_82_2026.pdf</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria competente, que sejam realizados serviços de patrolamento e aplicação de macadame na Rua Leonardo Reichert, neste Município.</t>
+  </si>
+  <si>
+    <t>4800</t>
+  </si>
+  <si>
+    <t>83</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal que sejam realizados serviços de patrolamento e colocação de macadame na Rua Pedro Zimmermann, nos pontos em que se fizerem necessários, bem como a abertura da via nos trechos ainda não consolidados, com utilização de retroescavadeira, visando garantir melhores condições de trafegabilidade.</t>
+  </si>
+  <si>
+    <t>4801</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal que sejam realizados serviços de recuperação e restauração das vias públicas do Bairro Máximo, especialmente nas vias Morro do Macaco, Rua Osmar Bachmann, Rua Davi Reichert, dentre outras que foram significativamente danificadas em decorrência das recentes fortes chuvas.</t>
+  </si>
+  <si>
+    <t>4802</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal, que sejam realizados serviços de manutenção, reparação e substituição da tubulação, bem como recuperação do calçamento, no trecho final da Rua Dom Bosco, em frente à EEB João Gaya.</t>
+  </si>
+  <si>
+    <t>4804</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria competente, que sejam realizados serviços de manutenção e melhorias na Rua Valentim Hess, com especial atenção à recuperação das lajotas existentes ao longo da via.</t>
+  </si>
+  <si>
+    <t>4805</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>indica ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria competente, que sejam realizados serviços de macadamização, patrolamento e limpeza de bueiros em todas as vias da localidade de Braço Comprido.</t>
+  </si>
+  <si>
     <t>4650</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4650/mocao_1_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4650/mocao_1_2026.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À Yasmim Reichert</t>
   </si>
   <si>
+    <t>4741</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4741/mocao_no_2_2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos e Congratulações ao Professor David Tarcisio Balsanelli Vegini</t>
+  </si>
+  <si>
+    <t>4796</t>
+  </si>
+  <si>
+    <t>Carlos Roberto da Luz, Ênio Ronchi Júnior (Juninho), Jorge Soares da Silva Winter, Luis Carlos Reichert (Luli), Susana Müller Campigotto</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4796/mocao_no_3_2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos e Congratulações ao Gustavo Kuerten "Guga"</t>
+  </si>
+  <si>
+    <t>4713</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4713/decreto_legislativo_n._1__2026__1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a aprovação das contas anuais do exercício de 2024 da Prefeitura Municipal de Luiz Alves e dá outras providências.</t>
+  </si>
+  <si>
     <t>4652</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo - EXE</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4652/projeto_de_lei_-_altera_a_lei_complementar_43.2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4652/projeto_de_lei_-_altera_a_lei_complementar_43.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 43, de 13 de setembro de 2021</t>
   </si>
   <si>
     <t>4653</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4653/projeto_de_lei_complementar_-_altera_a_lc_45.2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4653/projeto_de_lei_complementar_-_altera_a_lc_45.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 45, de 13 de setembro de 2021</t>
   </si>
   <si>
     <t>4654</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4654/projeto_de_lei_complementar_-_altera_a_lc_46.2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4654/projeto_de_lei_complementar_-_altera_a_lc_46.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 46, de 13 de setembro de 2021</t>
   </si>
   <si>
     <t>4655</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4655/projeto_de_lei_complementar_-_altera_a_lc_47.2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4655/projeto_de_lei_complementar_-_altera_a_lc_47.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 47, de 20 de outubro de 2021,</t>
   </si>
   <si>
     <t>4656</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4656/projeto_de_lei_-_altera_a_lei_complementar_n.o_25_de_05_de_agosto_de_2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4656/projeto_de_lei_-_altera_a_lei_complementar_n.o_25_de_05_de_agosto_de_2019.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 4º-B da Lei Complementar n.º 25, 05 de agosto de 2019, que Consolida o quadro dos empregos públicos do Município de Luiz Alves e dá outras providências</t>
   </si>
   <si>
     <t>4657</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4657/projeto_de_lei_-altera_o_art._41_da_lei_complementar_n.o_12_de_05_de_junho_de_2018.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4657/projeto_de_lei_-altera_o_art._41_da_lei_complementar_n.o_12_de_05_de_junho_de_2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 12, de 05 de junho de 2018, que institui a Política Municipal do Meio Ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>4658</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4658/projeto_de_lei_complementar_-_altera_a_lc_41.2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4658/projeto_de_lei_complementar_-_altera_a_lc_41.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 41, de 13 de setembro de 2021,</t>
   </si>
   <si>
     <t>4659</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4659/projeto_de_lei_complementar_-_altera_a_lc_42.2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4659/projeto_de_lei_complementar_-_altera_a_lc_42.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 42, de 13 de setembro de 2021,</t>
   </si>
   <si>
     <t>4662</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4662/oficio_e_projeto_de_lei_complementar_-_altera_as_leis_complementares_n._25_n._26_e_n._27_de_2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4662/oficio_e_projeto_de_lei_complementar_-_altera_as_leis_complementares_n._25_n._26_e_n._27_de_2019.pdf</t>
   </si>
   <si>
     <t>RETIRADO PELO EXECUTIVO EM 09/02/2026 OFÍCIO 24/2026</t>
   </si>
   <si>
     <t>4674</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4674/projeto_de_lei_complementar_-_altera_a_lei_complementar_n.o_26_de_15_de_agosto_2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4674/projeto_de_lei_complementar_-_altera_a_lei_complementar_n.o_26_de_15_de_agosto_2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 26 de 15 de agosto 2019, a fim de adequar os quadros de pessoal do Município de Luiz Alves às demandas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>4677</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4677/projeto_de_lei_complementar_-_altera_as_leis_complementares_n.o_25_e_n.o_27_de_2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4677/projeto_de_lei_complementar_-_altera_as_leis_complementares_n.o_25_e_n.o_27_de_2019.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Complementares n.º 25 e n.º 27, de 2019, a fim de adequar os quadros de pessoal do Município de Luiz Alves às demandas_x000D_
 da rede municipal de saúde</t>
   </si>
   <si>
     <t>4649</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4649/projeto_de_lei_1_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4649/projeto_de_lei_1_2026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento da fibromialgia como condição equiparada à pessoa com deficiência, para fins de acesso às políticas públicas municipais, institui a Carteira de Identificação da Pessoa com Fibromialgia e dá outras providências, no âmbito do Município de Luiz Alves.</t>
   </si>
   <si>
     <t>4690</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4690/projeto_de_lei_-_dispoe_sobre_denominacao_de_via_publica_municipal__rua_joao_pedro_reinert.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4690/projeto_de_lei_-_dispoe_sobre_denominacao_de_via_publica_municipal__rua_joao_pedro_reinert.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública municipal – Rua João Pedro Reinert, localizada no bairro Laranjeiras</t>
   </si>
   <si>
     <t>4691</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4691/projeto_de_lei_-_altera_a_lei_municipal_n._2.178.2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4691/projeto_de_lei_-_altera_a_lei_municipal_n._2.178.2025_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.178/2025, que dispõe  sobre o Conselho Municipal de Cultura de Luiz Alves - CMCLA, para modificar sua _x000D_
 denominação para Conselho Municipal de Política Cultural  – CMPC, e dá outras providências.</t>
   </si>
   <si>
+    <t>4695</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4695/projeto_de_lei_no_4_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de via pública municipal – Rua Antonio José Schmitz, na localidade de Braço Elza.</t>
+  </si>
+  <si>
+    <t>4723</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4723/projeto_de_lei_5_2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito da Câmara Municipal de Luiz Alves, a Galeria Lilás, destinada à preservação da memória institucional e à valorização da participação feminina na história do Poder Legislativo municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4724</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4724/_pl_no_6_2026.pdf</t>
+  </si>
+  <si>
+    <t>Declara de Utilidade Pública Municipal a Associação Pedal Amigos de Luiz Alves.</t>
+  </si>
+  <si>
+    <t>4725</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4725/projeto_de_lei_no_7_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de via pública municipal – Rua Otto Haffenstein, na localidade de Braço Francês.</t>
+  </si>
+  <si>
+    <t>4734</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4734/projeto_de_lei_-_dispoe_sobre_a_reestruturacao_do_conselho_municipal_de_saude_e_da_outras_providencias.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a reestruturação do Conselho Municipal de Saúde e dá outras providências</t>
+  </si>
+  <si>
+    <t>4755</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4755/projeto_de_lei_-_autoriza_o_poder_executivo_municipal_a_contratar_operacao_de_credito_com_o_badesc.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito com o BADESC – AGÊNCIA DE FOMENTO DO ESTADO DE SANTA CATARINA S/A, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4756</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4756/projeto_de_lei_10_2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Chefe do Poder Executivo Municipal a  firmar convênio com a Fundação Médica  Assistencial ao Trabalhador Rural de Luiz Alves –  Hospital Hoscola e/ou seu mantenedor e dá outras  providências  - PROJETO SUBSTITUTIVO</t>
+  </si>
+  <si>
+    <t>4767</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4767/emenda_legislativa_-_emenda_substitutiva_para_alterar_o_texto_relativo_ao_projeto_de_lei_ordinaria_n._11.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de via pública municipal – Rua João Venâncio Cordeiro, localizada no bairro Baixo Máximo.</t>
+  </si>
+  <si>
+    <t>4768</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4768/projeto_de_lei_-_dispoe_sobre_o_sistema_municipal_de_cultura_do_municipio_de_luiz_alves-sc.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Sistema Municipal de Cultura do Município de Luiz Alves/SC, e dá outras providências</t>
+  </si>
+  <si>
+    <t>4769</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4769/projeto_de_lei_no_13_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a inclusão do tema “Proteção, direitos e bem-estar animal” como conteúdo transversal na rede municipal de ensino de Luiz Alves, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4770</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4770/projeto_de_lei_no_14_2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a responsabilidade pela identificação, organização e remoção de fiação e equipamentos excedentes, inutilizados ou em desuso instalados em logradouros públicos no Município de Luiz Alves, estabelece sanções administrativas e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4772</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4772/projeto_de_lei_no_15_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de via pública municipal – Rua Ana Caglioni Ranghetti, localizada no bairro Baixo Máximo.</t>
+  </si>
+  <si>
+    <t>4773</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4773/projeto_de_lei_no_16_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de via pública municipal – Rua Reinaldo Ranghetti, localizada no bairro Baixo Máximo.</t>
+  </si>
+  <si>
+    <t>4778</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4778/001_-_projeto_de_lei_refis_-_versao_final_-_23_03_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o Programa Regulariza Luiz Alves e dá outras providências</t>
+  </si>
+  <si>
+    <t>4779</t>
+  </si>
+  <si>
+    <t>João Sidnei da Silva (Nei), Maique Reichert</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4779/projeto_de_lei_no_18_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de via pública municipal – Rua Lauro Cordeiro, localizada no bairro Baixo Máximo.</t>
+  </si>
+  <si>
+    <t>4790</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4790/projeto_de_lei_no_19_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre denominação de via pública municipal – Rua Pedro Longhi, localizada na localidade de Boa Vista.</t>
+  </si>
+  <si>
     <t>4676</t>
   </si>
   <si>
     <t>PRED</t>
   </si>
   <si>
     <t>Projeto de Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4676/redacao_final_ao_plc_no_10_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4676/redacao_final_ao_plc_no_10_2026.pdf</t>
   </si>
   <si>
     <t>Redação Final ao Projeto de Lei Complementar n. 10/2026</t>
   </si>
   <si>
+    <t>4712</t>
+  </si>
+  <si>
+    <t>CR - Comissão de Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4712/redacao_final_ao_pl_no_1_2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final ao Projeto de Lei n. 1/2026</t>
+  </si>
+  <si>
+    <t>4726</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4726/redacao_final_ao_pl_no_2_2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final ao Projeto de Lei n. 2/2026</t>
+  </si>
+  <si>
+    <t>4727</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4727/redacao_final_ao_plc_no_1_2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final ao Projeto de Lei Complementar n. 1/2026</t>
+  </si>
+  <si>
+    <t>4728</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4728/redacao_final_ao_plc_no_2_2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final ao Projeto de Lei Complementar n. 2/2026</t>
+  </si>
+  <si>
+    <t>4729</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4729/redacao_final_ao_plc_no_3_2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final ao Projeto de Lei Complementar n. 3/2026</t>
+  </si>
+  <si>
+    <t>4730</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4730/redacao_final_ao_plc_no_4_2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final ao Projeto de Lei Complementar n. 4/2026</t>
+  </si>
+  <si>
+    <t>4731</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4731/redacao_final_ao_plc_no_6_2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final ao Projeto de Lei Complementar n. 6/2026</t>
+  </si>
+  <si>
+    <t>4732</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4732/redacao_final_ao_plc_no_7_2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final ao Projeto de Lei Complementar n. 7/2026</t>
+  </si>
+  <si>
+    <t>4733</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4733/redacao_final_ao_plc_no_8_2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final ao Projeto de Lei Complementar n. 8/2026</t>
+  </si>
+  <si>
+    <t>4738</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4738/redacao_final_ao_pl_no_3_2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final ao Projeto de Lei n. 3/2026</t>
+  </si>
+  <si>
+    <t>4739</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4739/redacao_final_ao_pl_no_4_2026.pdf</t>
+  </si>
+  <si>
+    <t>Projeto de Redação Final do Projeto de Lei n. 4/2026</t>
+  </si>
+  <si>
+    <t>4758</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4758/redacao_final_ao_plc_no_5_2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final ao Projeto de Lei Complementar n. 5/2026</t>
+  </si>
+  <si>
+    <t>4759</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4759/redacao_final_ao_plc_no_11_2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final ao Projeto de Lei Complementar n. 11/2026</t>
+  </si>
+  <si>
+    <t>4760</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4760/redacao_final_ao_pl_no_6_2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final ao Projeto de Lei n. 6/2026</t>
+  </si>
+  <si>
+    <t>4771</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4771/redacao_final_ao_dl_no_1_2026.pdf</t>
+  </si>
+  <si>
+    <t>4797</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4797/redacao_final_ao_pl_no_7_2026.pdf</t>
+  </si>
+  <si>
+    <t>Redação final ao Projeto de Lei n. 7/2026</t>
+  </si>
+  <si>
     <t>4636</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>Carlos Roberto da Luz, Ênio Ronchi Júnior (Juninho), Jorge Soares da Silva Winter, Luis Carlos Reichert (Luli), Susana Müller Campigotto</t>
-[...2 lines deleted...]
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4636/requerimento_no_1_2026_2.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4636/requerimento_no_1_2026_2.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que o presente subscrevem, no exercício de suas atribuições legais e regimentais, requerem que o Poder Executivo Municipal preste as seguintes informações formais a esta Casa Legislativa, relativas à destinação dos recursos financeiros no valor total de R$ 820.349,82, devolvidos pela Câmara Municipal ao erário público municipal, referentes às sobras financeiras orçamentárias do exercício de 2025:_x000D_
 1- Os recursos devolvidos pela Câmara Municipal já foram integralmente utilizados pelo Poder Executivo? Em caso negativo, qual o saldo atualmente existente? Demonstrar documentalmente._x000D_
 2- Em quais despesas, obras, serviços ou ações os valores devolvidos pela Câmara Municipal foram ou serão utilizados? Demonstrar documentalmente.</t>
   </si>
   <si>
     <t>4643</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4643/requerimento_no_2_2026_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4643/requerimento_no_2_2026_1.pdf</t>
   </si>
   <si>
     <t>seja oficiado o Poder Executivo Municipal, para que, por intermédio da Secretaria Municipal de Saúde, preste as seguintes informações formais a esta Casa Legislativa acerca da Unidade Básica de Saúde (UBS) da localidade de Canoas, a qual se encontra fechada desde o episódio da enchente decorrente das chuvas ocorridas no mês de novembro:_x000D_
 EM ANEXO</t>
   </si>
   <si>
     <t>4644</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4644/requerimento_no_3_2026_2.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4644/requerimento_no_3_2026_2.pdf</t>
   </si>
   <si>
     <t>seja oficiado o Excelentíssimo Senhor Prefeito Municipal, para que, por intermédio da Secretaria Municipal competente, preste as seguintes informações relativas à manutenção da Escola Básica Municipal Rafael Rech, considerando que, em resposta a requerimento anterior desta Casa Legislativa (82/2025), o Poder Executivo informou a existência de relatório técnico, cronograma estimativo de execução e a previsão de realização das manutenções durante o período de férias escolares, especialmente no mês de dezembro; considerando que, até o presente momento, não houve o início das obras ou serviços informados, tampouco intervenções visíveis na unidade escolar; requer-se: EM ANEXO</t>
   </si>
   <si>
     <t>4661</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4661/requerimento_no_4_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4661/requerimento_no_4_2026.pdf</t>
   </si>
   <si>
     <t>requerer ao Excelentíssimo Senhor Prefeito Municipal que preste as seguintes informações a esta Casa Legislativa, relativas à reforma da Casa da Cultura do Município:_x000D_
 1- Quando está previsto o início da reforma da Casa da Cultura?_x000D_
 2- Considerando que, em visita in loco realizada pelo Vereador no dia 03/02/2026 foi constatado que não há nenhuma obra, melhoria ou intervenção em andamento no local, quais são os motivos da inexistência de ações efetivas até o presente momento?_x000D_
 3- Os valores destinados à reforma da Casa da Cultura, oriundos de emendas parlamentares, já foram efetivamente recebidos pelo Poder Executivo Municipal? Em caso positivo, qual foi a data de recebimento dos recursos? Qual o valor total recebido e qual o valor individual correspondente a cada emenda? Quais foram os parlamentares autores das emendas destinadas à reforma da Casa da Cultura?_x000D_
 4- Existe cronograma definido para a execução da obra? Em caso afirmativo, qual a previsão para o início e conclusão da obra?</t>
   </si>
   <si>
     <t>4668</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4668/requerimento_no_5_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4668/requerimento_no_5_2026.pdf</t>
   </si>
   <si>
     <t>requer ao Excelentíssimo Senhor Prefeito Municipal, que preste os seguintes esclarecimentos acerca da Formação Pedagógica realizada nos dias 04 e 05/02, conforme divulgação institucional:_x000D_
 EM ANEXO</t>
   </si>
   <si>
     <t>4671</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4671/requerimento_no_6_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4671/requerimento_no_6_2026.pdf</t>
   </si>
   <si>
     <t>requerer que seja encaminhado pedido de informações ao Poder Executivo Municipal, nos seguintes termos:_x000D_
 _x000D_
 1. Que seja informado se a Estrada Geral Braço do Bugre ainda se encontra dentro do prazo de garantia da obra executada, tendo em vista que a via apresenta atualmente diversos buracos e problemas estruturais, comprometendo a segurança e a trafegabilidade dos usuários._x000D_
 _x000D_
 EM ANEXO</t>
   </si>
   <si>
     <t>4678</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4678/requerimento_no_7_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4678/requerimento_no_7_2026.pdf</t>
   </si>
   <si>
     <t>REQUER que o Poder Executivo Municipal informe, de forma objetiva e documentada, acerca do cumprimento das recomendações do Tribunal de Contas do Estado de Santa Catarina (TCE/SC) constantes do Processo PCP 22/00084757, referente às Contas do Exercício de 2024 do Município de Luiz Alves/SC, especificando:_x000D_
 a) Quais recomendações já foram cumpridas, com a respectiva comprovação documental;_x000D_
 b) Quais se encontram em andamento, indicando o estágio de execução e o prazo estimado para conclusão;_x000D_
 c) Quais ainda não foram cumpridas, com a justificativa para o não atendimento e a indicação de prazo certo para cumprimento.</t>
   </si>
   <si>
     <t>4679</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4679/requerimento_no_82026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4679/requerimento_no_82026.pdf</t>
   </si>
   <si>
     <t>requer seja oficiado o Poder Executivo Municipal para que complemente a resposta do Requerimento n. 135/2025, de minha autoria, uma vez que ausentes grande parte das informações solicitadas, em especial a relação completa e individualizada das 22 pontes danificadas, contendo: localização precisa; identificação da estrutura; situação atual de uso; grau de dano apresentado; envio integral do Relatório da Defesa Civil Municipal.</t>
   </si>
   <si>
     <t>4689</t>
   </si>
   <si>
     <t>João Sidnei da Silva (Nei), Felipe Brás Luciani, Maique Reichert, Robson Rech</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4689/requerimento_mesa_diretora.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4689/requerimento_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>REQUERER INFORMAÇÕES E DOCUMENTOS para atendimento das providências informadas ao Ministério Público, foi celebrado o_x000D_
 Contrato Administrativo nº 06/2025, decorrente da Dispensa de Licitação nº 10/2025. EM ANEXO</t>
   </si>
   <si>
     <t>4692</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4692/requerimento_no_10_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4692/requerimento_no_10_2026.pdf</t>
   </si>
   <si>
     <t>requerer que o Poder Executivo Municipal encaminhe a esta Casa Legislativa as seguintes informações e documentos referentes ao projeto de pavimentação da Avenida Maria Maringoni:_x000D_
 1- Cópia integral do projeto de pavimentação aprovado, incluindo memoriais descritivos, planilhas orçamentárias, cronograma físico-financeiro e demais documentos técnicos que o compõem;_x000D_
 2- Cópia dos laudos de medições realizados no decorrer da execução da obra, acompanhados dos respectivos registros fotográficos e documentos comprobatórios das etapas executadas;_x000D_
 3- Informação formal acerca da ocorrência, ou não, de alterações no projeto original durante a execução da obra, especificando, em caso positivo, quais modificações foram realizadas, os fundamentos técnicos que as justificaram e a respectiva formalização administrativa (termos aditivos, readequações de planilha, justificativas técnicas, autorizações, entre outros documentos pertinentes)</t>
   </si>
   <si>
     <t>4693</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>RETIRADO EM SESSÃO A PEDIDO DO AUTOR</t>
+  </si>
+  <si>
+    <t>4699</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4699/requerimento_no_12_2026.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Educação, que sejam prestadas as seguintes informações:_x000D_
+Considerando que o art. 24, inciso I, da Lei nº 9.394/1996 (Lei de Diretrizes e Bases da Educação Nacional – LDB) estabelece o cumprimento mínimo de 200 (duzentos) dias letivos anuais, requer-se: EM ANEXO</t>
+  </si>
+  <si>
+    <t>4700</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4700/requerimento_no_13_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>requer, após deliberação do Plenário, que seja encaminhado expediente ao Chefe do Poder Executivo Municipal solicitando informações acerca da Lei nº 2.232/2025, que autorizou a contratação de financiamento no valor de R$ 6.000.000,00 (seis milhões de reais) destinado à pavimentação da Rua Leontina Schoepping, no Bairro Canoas. EM ANEXO</t>
+  </si>
+  <si>
+    <t>4701</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4701/requerimento_no_14_2026_1.pdf</t>
+  </si>
+  <si>
+    <t>requer, após deliberação do Plenário, que seja encaminhado expediente ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria competente, solicitando informações acerca do serviço de coleta de lixo no Bairro Garuvinha, especificamente:_x000D_
+- Informação sobre os motivos que não há a prestação do serviço de coleta de resíduos sólidos no referido bairro;_x000D_
+- Esclarecimento se há previsão do serviço ser prestado. Caso negativo, informar sobre a previsão de regularização definitiva do serviço e cronograma de coleta na localidade.</t>
+  </si>
+  <si>
+    <t>4705</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4705/requerimento_no_15_2026.pdf</t>
+  </si>
+  <si>
+    <t>requer, após deliberação do Plenário, que seja encaminhado expediente ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Saúde, solicitando informações detalhadas acerca da situação atual de todas as Unidades de Saúde do Município e demais estruturas vinculadas à rede municipal, especificamente: EM ANEXO</t>
+  </si>
+  <si>
+    <t>4707</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4707/requerimento_no_16_2026.pdf</t>
+  </si>
+  <si>
+    <t>requer, após deliberação do Plenário, que seja encaminhado expediente ao Chefe do Poder Executivo Municipal, solicitando informações detalhadas acerca da organização e execução do transporte escolar no Município. EM ANEXO</t>
+  </si>
+  <si>
+    <t>4710</t>
+  </si>
+  <si>
+    <t>RETIRADO PELA AUTORA</t>
+  </si>
+  <si>
+    <t>4711</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4711/requerimento_no_18_2026.pdf</t>
+  </si>
+  <si>
+    <t>requer, após deliberação do Plenário, que seja encaminhado expediente ao Chefe do Poder Executivo Municipal, solicitando informações acerca da garantia das obras realizadas na Rua Catarina Schmitz e na Estrada Geral Braço Joaquim, especificamente: EM ANEXO</t>
+  </si>
+  <si>
+    <t>4735</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4735/requerimento_no_19_2026_.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais, requeiro que seja encaminhado ao Poder Executivo Municipal, por meio da secretaria competente, pedido de informação e providências referente à Rua Padre Fernando Susser, localizada no Morro do Cemitério._x000D_
+_x000D_
+Solicito que seja verificado se a referida via ainda se encontra dentro do prazo de garantia da obra de pavimentação, considerando que atualmente há buracos e diversas lajotas se soltando, o que vem causando transtornos e risco para motoristas, pedestres e para as pessoas que frequentam o cemitério naquela localidade._x000D_
+_x000D_
+Diante disso, requer-se:_x000D_
+1. Informação oficial se a obra ainda se encontra dentro do período de garantia._x000D_
+2. Caso esteja, que seja acionada a empresa responsável para realizar os devidos reparos e manutenções._x000D_
+3. Caso não esteja mais na garantia, que o município providencie a manutenção necessária com a maior brevidade possível.</t>
+  </si>
+  <si>
+    <t>4745</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4745/requerimento_no_20_2026__1.pdf</t>
+  </si>
+  <si>
+    <t>requer o envio de ofício ao Chefe do Poder Executivo para que remeta a esta Casa Legislativa os documentos mencionados no Ofício nº 65/2026/GP, de 10 de março de 2026, que trata da resposta ao Requerimento nº 04/2026, referente à reforma da Casa da Cultura, especialmente:_x000D_
+I – solicitação de autorização encaminhada ao DEINFRA e/ou à Secretaria de Estado da Infraestrutura e Mobilidade (SIE) para intervenção no local;_x000D_
+II – manifestação, autorização ou eventual “Nada a Opor” emitido pelos órgãos estaduais competentes;_x000D_
+III – estudos técnicos de impacto e de recuo elaborados pela equipe de engenharia do Município;_x000D_
+IV – estudos ou projetos técnicos elaborados conforme a Instrução Normativa SIE nº 11/2022;_x000D_
+V – Termo de Referência em fase de finalização para a licitação da obra;_x000D_
+VI – projetos executivos da reforma da Casa da Cultura;_x000D_
+VII – comprovação da disponibilidade orçamentária e à conta específica mencionada para execução da obra e do recebimento das emendas parlamentares.</t>
+  </si>
+  <si>
+    <t>4746</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4746/requerimento_no_21_2026_.pdf</t>
+  </si>
+  <si>
+    <t>requer que seja encaminhado ofício ao Chefe do Poder Executivo para que informe se há estudo técnico, projeto ou planejamento por parte da Administração Municipal visando ao alargamento da Rua João Pauli, especialmente no trecho localizado nas proximidades da propriedade do Sr. Pedro Stein._x000D_
+Solicita-se, ainda, que seja informado:_x000D_
+I – se já foram realizados estudos técnicos ou levantamentos pela Secretaria competente acerca da viabilidade de alargamento da via;_x000D_
+II – se existe previsão de inclusão da obra em planejamento ou programação de execução de melhorias viárias no referido local;_x000D_
+III – quais medidas estão sendo consideradas para melhorar a segurança e a trafegabilidade no trecho mencionado.</t>
+  </si>
+  <si>
+    <t>4748</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4748/requerimento_no_22_2026_.pdf</t>
+  </si>
+  <si>
+    <t>requerer que o Poder Executivo Municipal, por meio da Secretaria competente, encaminhe a esta Casa Legislativa informações detalhadas acerca da situação da Rua do Migrante, localizada na comunidade Rio do Peixe._x000D_
+Conforme relatos de moradores da localidade, a referida rua e a área onde se encontra inserida estariam com restrições ou embargo relacionados a possíveis irregularidades na situação fundiária e de parcelamento do solo, o que estaria impedindo a realização de melhorias ou intervenções na via._x000D_
+Diante disso, requer-se o encaminhamento das seguintes informações:_x000D_
+1. Informar se existe embargo, restrição administrativa ou qualquer impedimento legal envolvendo a Rua do Migrante ou a área da comunidade Rio do Peixe, relacionado a irregularidades de parcelamento do solo ou situação fundiária._x000D_
+2. Informar qual órgão ou entidade determinou tal embargo ou restrição, bem como o motivo que levou à adoção da medida. [...] EM ANEXO</t>
+  </si>
+  <si>
+    <t>4749</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4749/requerimento_no_23_2026_.pdf</t>
+  </si>
+  <si>
+    <t>requerer que o Poder Executivo Municipal, por meio da Secretaria competente, encaminhe a esta Casa Legislativa informações e cópia integral da documentação referente à obra de pavimentação asfáltica realizada na Rua Celeste Maiochi, localizada na comunidade Baixo Canoas._x000D_
+Diante disso, requer-se o envio dos seguintes documentos e informações_x000D_
+1. Cópia integral do projeto de engenharia da pavimentação executada na Rua Celeste Maiochi._x000D_
+2. Cópia do processo licitatório completo, incluindo edital, propostas e demais documentos pertinentes. [...] EM ANEXO</t>
+  </si>
+  <si>
+    <t>4761</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4761/requerimento_no_24_2026.pdf</t>
+  </si>
+  <si>
+    <t>para que sejam prestadas as seguintes informações acerca da Unidade Básica de Saúde (UBS) em construção no Bairro Vila Nova: EM ANEXO</t>
+  </si>
+  <si>
+    <t>4783</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4783/requerimento_no_25_2026.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Chefe do Poder Executivo Municipal que sejam prestadas informações detalhadas acerca do imóvel destinado à implantação de Unidade Básica de Saúde (UBS) e Centro de Educação Infantil (CEI) no Bairro Canoas, nos seguintes termos:_x000D_
+1- Informar a localização e a identificação completa do imóvel destinado à referida finalidade pública;_x000D_
+2- Esclarecer se o imóvel foi adquirido pelo Município ou recebido a título de doação. Em caso de aquisição onerosa, informar o valor pago, a forma de pagamento e a respectiva dotação orçamentária utilizada;_x000D_
+3- Encaminhar cópia integral do processo administrativo que tratou da aquisição ou recebimento do imóvel, matrícula atualizada do imóvel e escritura pública, contrato ou instrumento jurídico que formalizou a transferência da propriedade;_x000D_
+4- Informar se há projeto aprovado para construção da UBS e do CEI, encaminhando cópia do projeto, memorial descritivo e e cronograma de execução;_x000D_
+5- Informar a origem dos recursos destinados às obras.</t>
+  </si>
+  <si>
+    <t>4784</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4784/requerimento_no_26_2026.pdf</t>
+  </si>
+  <si>
+    <t>requer ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Educação, que preste esclarecimentos URGENTES acerca da retirada de crianças com necessidades especiais da EAME, nos seguintes termos:_x000D_
+1- Por qual motivo as crianças foram retiradas da EAME sem que as salas de AEE estivessem prontas e em funcionamento?_x000D_
+2- Quantas crianças estão atualmente sem atendimento educacional? Quais providências emergenciais estão sendo adotadas para garantir o atendimento imediato dessas crianças, evitando prejuízos ao seu desenvolvimento?_x000D_
+3- Encaminhar cópia dos atos administrativos, estudos técnicos e/ou justificativas que embasaram a decisão de retirada das crianças da EAME;_x000D_
+4- Informar se houve comunicação prévia e formal às famílias, bem como qual suporte está sendo oferecido aos responsáveis.</t>
+  </si>
+  <si>
+    <t>4785</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4785/requerimento_no_27_2026.pdf</t>
+  </si>
+  <si>
+    <t>que seja oficiado ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria competente, para que preste os seguintes esclarecimentos:_x000D_
+I – Qual a justificativa para o aumento dos valores cobrados a título de taxa de coleta de lixo no Município, especialmente em relação às entidades religiosas;_x000D_
+II – Se houve alteração na metodologia de cálculo da taxa, reclassificação de contribuintes, atualização cadastral ou qualquer outro fator que tenha impactado os valores lançados;_x000D_
+III – Se existe ato normativo, estudo técnico ou administrativo que tenha fundamentado eventual majoração ou alteração na forma de cobrança, encaminhando-se cópia integral dos documentos;_x000D_
+IV – Se houve autorização legislativa específica para eventual reajuste ou alteração na cobrança;_x000D_
+V – Se o aumento verificado atinge outras entidades e contribuintes em geral, ou se há incidência específica sobre determinados segmentos;_x000D_
+VI – Quais providências poderão ser adotadas pelo Poder Executivo para revisão dos va</t>
+  </si>
+  <si>
+    <t>4786</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4786/requerimento_no_28_2026.pdf</t>
+  </si>
+  <si>
+    <t>requerer, após ouvido o Plenário, que seja convidada a Secretaria Municipal de Agricultura de Luiz Alves/SC para fazer uso da Tribuna Livre durante sessão ordinária desta Casa Legislativa, em data a ser previamente agendada._x000D_
+O presente convite tem por finalidade prestar esclarecimentos acerca da situação envolvendo a proliferação do maruim no município, inseto amplamente conhecido na região e que tem gerado impactos à saúde, ao bem-estar da população e às atividades produtivas locais, especialmente no meio rural.</t>
+  </si>
+  <si>
+    <t>4787</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4787/requerimento_no_29_2026.pdf</t>
+  </si>
+  <si>
+    <t>que seja convidado o Prefeito Municipal de Luiz Alves/SC para fazer uso da Tribuna Livre em sessão ordinária desta Casa Legislativa, em data a ser oportunamente agendada._x000D_
+_x000D_
+O presente convite tem por finalidade possibilitar ao Chefe do Poder Executivo a exposição de informações relevantes à Administração Pública Municipal, a apresentação de projetos, ações e planejamentos em andamento, bem como a prestação de esclarecimentos sobre temas de interesse coletivo, promovendo o fortalecimento do diálogo institucional entre os Poderes e a transparência na gestão pública.</t>
+  </si>
+  <si>
+    <t>4791</t>
+  </si>
+  <si>
+    <t>João Sidnei da Silva (Nei), Maique Reichert, Robson Rech</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4791/requerimento_no_30_2026.pdf</t>
+  </si>
+  <si>
+    <t>equerer ao Poder Executivo Municipal, bem como ao Consórcio Intermunicipal (CIMVi), que sejam encaminhadas a esta Casa Legislativa as seguintes informações e documentos referentes ao serviço de coleta de lixo no município:_x000D_
+1. Cópia integral do contrato vigente firmado entre o consórcio e a empresa responsável pela coleta de lixo;_x000D_
+2. Cópia do processo licitatório que originou a contratação, incluindo edital, propostas e demais documentos pertinentes;_x000D_
+3. Informar, de forma clara, quais são as obrigações contratuais da empresa quanto à continuidade e regularidade do serviço de coleta de lixo;_x000D_
+4. Esclarecer se há previsão contratual que obrigue a empresa a manter caminhão reserva ou frota substituta disponível para atendimento imediato em caso de quebra, manutenção ou qualquer intercorrência com o veículo principal;_x000D_
+5. Caso exista tal previsão, informar como é feita a fiscalização por parte do consórcio e/ou do Município quanto ao cumprimento dessa obrigação;_x000D_
+EM ANEXO</t>
+  </si>
+  <si>
+    <t>4798</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4798/requerimento_no_31_2026.pdf</t>
+  </si>
+  <si>
+    <t>para que encaminhe a esta Casa Legislativa, no prazo legal, relação detalhada e cópia integral dos documentos abaixo especificados, referentes a todas as unidades, estabelecimentos e edificações públicas municipais, abrangendo especialmente as áreas de saúde, educação, obras, agricultura e demais setores da Administração Municipal:_x000D_
+I – Atestado de Funcionamento / Regularidade emitido pelo Corpo de Bombeiros Militar, relativo aos exercícios de 2025 e 2026, de cada unidade pública em funcionamento;_x000D_
+II – Alvará Sanitário Municipal, referente aos exercícios de 2025 e 2026, de todas as unidades sujeitas à fiscalização sanitária.</t>
+  </si>
+  <si>
+    <t>4803</t>
+  </si>
+  <si>
+    <t>requerer que, após ouvido o Plenário, seja encaminhado expediente ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria Municipal de Saúde, solicitando as seguintes informações:_x000D_
+1- Quais foram os motivos que ensejaram a suspensão das Práticas Integrativas e Complementares em Saúde (PICS) no âmbito do Município? A suspensão é de caráter temporário ou definitivo?_x000D_
+2- Caso temporária, qual o prazo estimado para a retomada dos serviços?_x000D_
+3- Quais modalidades de PICS estavam sendo ofertadas antes da suspensão e quais foram efetivamente interrompidas?_x000D_
+4- Há planejamento ou cronograma definido para reestruturação e retomada das atividades?_x000D_
+5- Existe previsão orçamentária específica para manutenção ou reativação das PICS?_x000D_
+6- Quantos profissionais estavam vinculados à execução dessas práticas e qual a situação atual desses vínculos?_x000D_
+7- A suspensão impactou atendimentos já agendados? Em caso positivo, quais medidas foram adotadas para atendimento dos usuários prejudicados?</t>
   </si>
   <si>
     <t>4675</t>
   </si>
   <si>
     <t>Rverb</t>
   </si>
   <si>
     <t>Requerimento Verbal em sessão</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário: I – A concessão da supressão dos prazos regimentais previstos para a tramitação do Projetos de Lei Complementar n. 10/2026, ante a urgência do tema; II– A dispensa do interstício de Redação Final dos referidos projetos, em caso de aprovação, nos termos do Regimento Interno.</t>
   </si>
   <si>
     <t>4694</t>
   </si>
   <si>
     <t>requerer que o Poder Executivo Municipal encaminhe o projeto de pavimentação da Rua Maria Madalena Kraisch.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
@@ -1122,67 +2342,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4634/indicacao_n_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4635/indicacao_n_02_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4637/indicacao_n_03_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4638/indicacao_n_04_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4639/indicacao_n_5_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4640/indicacao_n_06_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4641/indicacao_n_07_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4642/indicacao_n_08_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4645/indicacao_n_09_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4646/indicacao_n_10_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4647/indicacao_n_11_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4648/indicacao_n_12_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4651/indicacao_n_13_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4660/indicacao_n_14_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4663/indicacao_n_15_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4664/indicacao_n_16_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4665/indicacao_n_17_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4666/indicacao_n_18_2026_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4667/indicacao_n_19_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4669/indicacao_n_20_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4670/indicacao_n_21_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4672/indicacao_n_22_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4673/indicacao_n_23_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4680/indicacao_n_24_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4681/indicacao_n_25_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4682/indicacao_n_26_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4683/indicacao_n_27_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4684/indicacao_n_28_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4685/indicacao_n_29_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4686/indicacao_n_30_2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4687/indicacao_n_31_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4688/indicacao_n_32_2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4650/mocao_1_2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4652/projeto_de_lei_-_altera_a_lei_complementar_43.2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4653/projeto_de_lei_complementar_-_altera_a_lc_45.2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4654/projeto_de_lei_complementar_-_altera_a_lc_46.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4655/projeto_de_lei_complementar_-_altera_a_lc_47.2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4656/projeto_de_lei_-_altera_a_lei_complementar_n.o_25_de_05_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4657/projeto_de_lei_-altera_o_art._41_da_lei_complementar_n.o_12_de_05_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4658/projeto_de_lei_complementar_-_altera_a_lc_41.2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4659/projeto_de_lei_complementar_-_altera_a_lc_42.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4662/oficio_e_projeto_de_lei_complementar_-_altera_as_leis_complementares_n._25_n._26_e_n._27_de_2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4674/projeto_de_lei_complementar_-_altera_a_lei_complementar_n.o_26_de_15_de_agosto_2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4677/projeto_de_lei_complementar_-_altera_as_leis_complementares_n.o_25_e_n.o_27_de_2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4649/projeto_de_lei_1_2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4690/projeto_de_lei_-_dispoe_sobre_denominacao_de_via_publica_municipal__rua_joao_pedro_reinert.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4691/projeto_de_lei_-_altera_a_lei_municipal_n._2.178.2025_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4676/redacao_final_ao_plc_no_10_2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4636/requerimento_no_1_2026_2.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4643/requerimento_no_2_2026_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4644/requerimento_no_3_2026_2.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4661/requerimento_no_4_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4668/requerimento_no_5_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4671/requerimento_no_6_2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4678/requerimento_no_7_2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4679/requerimento_no_82026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4689/requerimento_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4692/requerimento_no_10_2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4634/indicacao_n_01_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4635/indicacao_n_02_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4637/indicacao_n_03_2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4638/indicacao_n_04_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4639/indicacao_n_5_2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4640/indicacao_n_06_2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4641/indicacao_n_07_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4642/indicacao_n_08_2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4645/indicacao_n_09_2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4646/indicacao_n_10_2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4647/indicacao_n_11_2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4648/indicacao_n_12_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4651/indicacao_n_13_2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4660/indicacao_n_14_2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4663/indicacao_n_15_2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4664/indicacao_n_16_2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4665/indicacao_n_17_2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4666/indicacao_n_18_2026_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4667/indicacao_n_19_2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4669/indicacao_n_20_2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4670/indicacao_n_21_2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4672/indicacao_n_22_2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4673/indicacao_n_23_2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4680/indicacao_n_24_2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4681/indicacao_n_25_2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4682/indicacao_n_26_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4683/indicacao_n_27_2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4684/indicacao_n_28_2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4685/indicacao_n_29_2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4686/indicacao_n_30_2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4687/indicacao_n_31_2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4688/indicacao_n_32_2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4696/indicacao_n_33_2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4697/indicacao_n_34_2026_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4698/indicacao_n_35_2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4702/indicacao_n_36_2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4703/indicacao_n_37_2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4704/indicacao_n_38_2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4706/indicacao_n_39_2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4708/indicacao_n_40_2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4709/indicacao_n_41_2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4714/indicacao_n_42_2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4715/indicacao_n_43_2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4716/indicacao_n_44_2026_1.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4717/indicacao_n_45_2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4718/indicacao_n_46_2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4719/indicacao_n_47_2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4720/indicacao_n_48_2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4721/indicacao_n_49_2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4722/indicacao_n_50_2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4736/indicacao_n_51_2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4737/indicacao_n_52_2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4740/indicacao_n_53_2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4742/indicacao_n_54_2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4743/indicacao_n_55_2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4744/indicacao_n_56_2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4747/indicacao_n_57_2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4750/indicacao_n_58_2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4751/indicacao_n_59_2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4752/indicacao_n_60_2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4753/indicacao_n_61_2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4754/indicacao_n_62_2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4757/indicacao_n_63_2026_1.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4762/indicacao_n_64_2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4763/indicacao_n_65_2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4764/indicacao_n_66_2026_1.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4765/indicacao_n_67_2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4766/indicacao_n_68_2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4774/indicacao_n_69_2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4775/indicacao_n_70_2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4776/indicacao_n_71_2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4777/indicacao_n_72_2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4780/indicacao_n_73_2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4781/indicacao_n_74_2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4782/indicacao_n_75_2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4788/indicacao_n_76_2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4789/indicacao_n_77_2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4792/indicacao_n_78_2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4793/indicacao_n_79_2026_2.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4794/indicacao_n_80_2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4795/indicacao_n_81_2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4799/indicacao_n_82_2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4650/mocao_1_2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4741/mocao_no_2_2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4796/mocao_no_3_2026.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4713/decreto_legislativo_n._1__2026__1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4652/projeto_de_lei_-_altera_a_lei_complementar_43.2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4653/projeto_de_lei_complementar_-_altera_a_lc_45.2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4654/projeto_de_lei_complementar_-_altera_a_lc_46.2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4655/projeto_de_lei_complementar_-_altera_a_lc_47.2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4656/projeto_de_lei_-_altera_a_lei_complementar_n.o_25_de_05_de_agosto_de_2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4657/projeto_de_lei_-altera_o_art._41_da_lei_complementar_n.o_12_de_05_de_junho_de_2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4658/projeto_de_lei_complementar_-_altera_a_lc_41.2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4659/projeto_de_lei_complementar_-_altera_a_lc_42.2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4662/oficio_e_projeto_de_lei_complementar_-_altera_as_leis_complementares_n._25_n._26_e_n._27_de_2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4674/projeto_de_lei_complementar_-_altera_a_lei_complementar_n.o_26_de_15_de_agosto_2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4677/projeto_de_lei_complementar_-_altera_as_leis_complementares_n.o_25_e_n.o_27_de_2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4649/projeto_de_lei_1_2026.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4690/projeto_de_lei_-_dispoe_sobre_denominacao_de_via_publica_municipal__rua_joao_pedro_reinert.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4691/projeto_de_lei_-_altera_a_lei_municipal_n._2.178.2025_1.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4695/projeto_de_lei_no_4_2026.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4723/projeto_de_lei_5_2026.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4724/_pl_no_6_2026.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4725/projeto_de_lei_no_7_2026.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4734/projeto_de_lei_-_dispoe_sobre_a_reestruturacao_do_conselho_municipal_de_saude_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4755/projeto_de_lei_-_autoriza_o_poder_executivo_municipal_a_contratar_operacao_de_credito_com_o_badesc.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4756/projeto_de_lei_10_2026.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4767/emenda_legislativa_-_emenda_substitutiva_para_alterar_o_texto_relativo_ao_projeto_de_lei_ordinaria_n._11.2026.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4768/projeto_de_lei_-_dispoe_sobre_o_sistema_municipal_de_cultura_do_municipio_de_luiz_alves-sc.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4769/projeto_de_lei_no_13_2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4770/projeto_de_lei_no_14_2026_2.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4772/projeto_de_lei_no_15_2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4773/projeto_de_lei_no_16_2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4778/001_-_projeto_de_lei_refis_-_versao_final_-_23_03_2026_1.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4779/projeto_de_lei_no_18_2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4790/projeto_de_lei_no_19_2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4676/redacao_final_ao_plc_no_10_2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4712/redacao_final_ao_pl_no_1_2026.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4726/redacao_final_ao_pl_no_2_2026.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4727/redacao_final_ao_plc_no_1_2026.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4728/redacao_final_ao_plc_no_2_2026.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4729/redacao_final_ao_plc_no_3_2026.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4730/redacao_final_ao_plc_no_4_2026.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4731/redacao_final_ao_plc_no_6_2026.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4732/redacao_final_ao_plc_no_7_2026.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4733/redacao_final_ao_plc_no_8_2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4738/redacao_final_ao_pl_no_3_2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4739/redacao_final_ao_pl_no_4_2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4758/redacao_final_ao_plc_no_5_2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4759/redacao_final_ao_plc_no_11_2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4760/redacao_final_ao_pl_no_6_2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4771/redacao_final_ao_dl_no_1_2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4797/redacao_final_ao_pl_no_7_2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4636/requerimento_no_1_2026_2.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4643/requerimento_no_2_2026_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4644/requerimento_no_3_2026_2.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4661/requerimento_no_4_2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4668/requerimento_no_5_2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4671/requerimento_no_6_2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4678/requerimento_no_7_2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4679/requerimento_no_82026.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4689/requerimento_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4692/requerimento_no_10_2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4699/requerimento_no_12_2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4700/requerimento_no_13_2026_1.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4701/requerimento_no_14_2026_1.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4705/requerimento_no_15_2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4707/requerimento_no_16_2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4711/requerimento_no_18_2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4735/requerimento_no_19_2026_.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4745/requerimento_no_20_2026__1.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4746/requerimento_no_21_2026_.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4748/requerimento_no_22_2026_.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4749/requerimento_no_23_2026_.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4761/requerimento_no_24_2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4783/requerimento_no_25_2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4784/requerimento_no_26_2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4785/requerimento_no_27_2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4786/requerimento_no_28_2026.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4787/requerimento_no_29_2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4791/requerimento_no_30_2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2026/4798/requerimento_no_31_2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:H173"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="119" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="169.42578125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="187.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="177.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -2008,794 +3228,3677 @@
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
         <v>12</v>
       </c>
       <c r="F33" t="s">
         <v>96</v>
       </c>
       <c r="G33" s="1" t="s">
         <v>146</v>
       </c>
       <c r="H33" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>148</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>10</v>
+        <v>149</v>
       </c>
       <c r="D34" t="s">
-        <v>149</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>40</v>
+      </c>
+      <c r="G34" s="1" t="s">
         <v>150</v>
       </c>
-      <c r="F34" t="s">
-[...2 lines deleted...]
-      <c r="G34" s="1" t="s">
+      <c r="H34" t="s">
         <v>151</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
+        <v>152</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
         <v>153</v>
       </c>
-      <c r="B35" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>40</v>
+      </c>
+      <c r="G35" s="1" t="s">
         <v>154</v>
       </c>
-      <c r="E35" t="s">
+      <c r="H35" t="s">
         <v>155</v>
-      </c>
-[...7 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
+        <v>156</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>157</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>133</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H36" t="s">
         <v>159</v>
-      </c>
-[...19 lines deleted...]
-        <v>161</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
+        <v>160</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>161</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>96</v>
+      </c>
+      <c r="G37" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="B37" t="s">
-[...14 lines deleted...]
-      <c r="G37" s="1" t="s">
+      <c r="H37" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
+        <v>164</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
         <v>165</v>
       </c>
-      <c r="B38" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D38" t="s">
-        <v>154</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>155</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>156</v>
+        <v>22</v>
       </c>
       <c r="G38" s="1" t="s">
         <v>166</v>
       </c>
       <c r="H38" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
         <v>168</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>30</v>
+        <v>169</v>
       </c>
       <c r="D39" t="s">
-        <v>154</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>155</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>156</v>
+        <v>63</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="H39" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>34</v>
+        <v>173</v>
       </c>
       <c r="D40" t="s">
-        <v>154</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>155</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>156</v>
+        <v>96</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="H40" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>39</v>
+        <v>177</v>
       </c>
       <c r="D41" t="s">
-        <v>154</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>155</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>156</v>
+        <v>35</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>175</v>
+        <v>178</v>
       </c>
       <c r="H41" t="s">
-        <v>176</v>
+        <v>179</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>44</v>
+        <v>181</v>
       </c>
       <c r="D42" t="s">
-        <v>154</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>155</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>156</v>
+        <v>35</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="H42" t="s">
-        <v>179</v>
+        <v>183</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>48</v>
+        <v>185</v>
       </c>
       <c r="D43" t="s">
-        <v>154</v>
+        <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>155</v>
+        <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>156</v>
+        <v>40</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>181</v>
+        <v>186</v>
       </c>
       <c r="H43" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>183</v>
+        <v>188</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>53</v>
+        <v>189</v>
       </c>
       <c r="D44" t="s">
-        <v>154</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>155</v>
+        <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>156</v>
+        <v>40</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>184</v>
+        <v>190</v>
       </c>
       <c r="H44" t="s">
-        <v>185</v>
+        <v>191</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>186</v>
+        <v>192</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>58</v>
+        <v>193</v>
       </c>
       <c r="D45" t="s">
-        <v>154</v>
+        <v>11</v>
       </c>
       <c r="E45" t="s">
-        <v>155</v>
+        <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>156</v>
+        <v>40</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>187</v>
+        <v>194</v>
       </c>
       <c r="H45" t="s">
-        <v>188</v>
+        <v>195</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>189</v>
+        <v>196</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>10</v>
+        <v>197</v>
       </c>
       <c r="D46" t="s">
-        <v>190</v>
+        <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>63</v>
+        <v>198</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>192</v>
+        <v>199</v>
       </c>
       <c r="H46" t="s">
-        <v>193</v>
+        <v>200</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>194</v>
+        <v>201</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>17</v>
+        <v>202</v>
       </c>
       <c r="D47" t="s">
-        <v>190</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>156</v>
+        <v>63</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>195</v>
+        <v>203</v>
       </c>
       <c r="H47" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>197</v>
+        <v>205</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>21</v>
+        <v>206</v>
       </c>
       <c r="D48" t="s">
-        <v>190</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>191</v>
+        <v>12</v>
       </c>
       <c r="F48" t="s">
-        <v>156</v>
+        <v>63</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>198</v>
+        <v>207</v>
       </c>
       <c r="H48" t="s">
-        <v>199</v>
+        <v>208</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>10</v>
+        <v>210</v>
       </c>
       <c r="D49" t="s">
-        <v>201</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>202</v>
+        <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>156</v>
+        <v>54</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="H49" t="s">
-        <v>204</v>
+        <v>212</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>205</v>
+        <v>213</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>10</v>
+        <v>214</v>
       </c>
       <c r="D50" t="s">
-        <v>206</v>
+        <v>11</v>
       </c>
       <c r="E50" t="s">
-        <v>207</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>208</v>
+        <v>54</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="H50" t="s">
-        <v>210</v>
+        <v>216</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>211</v>
+        <v>217</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>17</v>
+        <v>218</v>
       </c>
       <c r="D51" t="s">
-        <v>206</v>
+        <v>11</v>
       </c>
       <c r="E51" t="s">
-        <v>207</v>
+        <v>12</v>
       </c>
       <c r="F51" t="s">
-        <v>133</v>
+        <v>22</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>212</v>
+        <v>219</v>
       </c>
       <c r="H51" t="s">
-        <v>213</v>
+        <v>220</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>214</v>
+        <v>221</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>21</v>
+        <v>222</v>
       </c>
       <c r="D52" t="s">
-        <v>206</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>207</v>
+        <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>133</v>
+        <v>96</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>215</v>
+        <v>223</v>
       </c>
       <c r="H52" t="s">
-        <v>216</v>
+        <v>224</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>26</v>
+        <v>226</v>
       </c>
       <c r="D53" t="s">
-        <v>206</v>
+        <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>207</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>96</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>218</v>
+        <v>227</v>
       </c>
       <c r="H53" t="s">
-        <v>219</v>
+        <v>228</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>30</v>
+        <v>230</v>
       </c>
       <c r="D54" t="s">
-        <v>206</v>
+        <v>11</v>
       </c>
       <c r="E54" t="s">
-        <v>207</v>
+        <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>133</v>
+        <v>22</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>221</v>
+        <v>231</v>
       </c>
       <c r="H54" t="s">
-        <v>222</v>
+        <v>232</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>223</v>
+        <v>233</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>34</v>
+        <v>234</v>
       </c>
       <c r="D55" t="s">
-        <v>206</v>
+        <v>11</v>
       </c>
       <c r="E55" t="s">
-        <v>207</v>
+        <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>96</v>
+        <v>49</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>224</v>
+        <v>235</v>
       </c>
       <c r="H55" t="s">
-        <v>225</v>
+        <v>236</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>226</v>
+        <v>237</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>39</v>
+        <v>238</v>
       </c>
       <c r="D56" t="s">
-        <v>206</v>
+        <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>207</v>
+        <v>12</v>
       </c>
       <c r="F56" t="s">
         <v>96</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>227</v>
+        <v>239</v>
       </c>
       <c r="H56" t="s">
-        <v>228</v>
+        <v>240</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>229</v>
+        <v>241</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>44</v>
+        <v>242</v>
       </c>
       <c r="D57" t="s">
-        <v>206</v>
+        <v>11</v>
       </c>
       <c r="E57" t="s">
-        <v>207</v>
+        <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>49</v>
+        <v>133</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>230</v>
+        <v>243</v>
       </c>
       <c r="H57" t="s">
-        <v>231</v>
+        <v>244</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>232</v>
+        <v>245</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>48</v>
+        <v>246</v>
       </c>
       <c r="D58" t="s">
-        <v>206</v>
+        <v>11</v>
       </c>
       <c r="E58" t="s">
-        <v>207</v>
+        <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>233</v>
+        <v>40</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>234</v>
+        <v>247</v>
       </c>
       <c r="H58" t="s">
-        <v>235</v>
+        <v>248</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>236</v>
+        <v>249</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>53</v>
+        <v>250</v>
       </c>
       <c r="D59" t="s">
-        <v>206</v>
+        <v>11</v>
       </c>
       <c r="E59" t="s">
-        <v>207</v>
+        <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>35</v>
+        <v>96</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>237</v>
+        <v>251</v>
       </c>
       <c r="H59" t="s">
-        <v>238</v>
+        <v>252</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>239</v>
+        <v>253</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>58</v>
+        <v>254</v>
       </c>
       <c r="D60" t="s">
-        <v>206</v>
+        <v>11</v>
       </c>
       <c r="E60" t="s">
-        <v>207</v>
+        <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>35</v>
+        <v>54</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="H60" t="s">
-        <v>241</v>
+        <v>256</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>242</v>
+        <v>257</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>10</v>
+        <v>258</v>
       </c>
       <c r="D61" t="s">
-        <v>243</v>
+        <v>11</v>
       </c>
       <c r="E61" t="s">
-        <v>244</v>
+        <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>40</v>
+        <v>63</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>240</v>
+        <v>259</v>
       </c>
       <c r="H61" t="s">
-        <v>245</v>
+        <v>260</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>246</v>
+        <v>261</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
+        <v>262</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>12</v>
+      </c>
+      <c r="F62" t="s">
+        <v>63</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H62" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>265</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>266</v>
+      </c>
+      <c r="D63" t="s">
+        <v>11</v>
+      </c>
+      <c r="E63" t="s">
+        <v>12</v>
+      </c>
+      <c r="F63" t="s">
+        <v>35</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H63" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>269</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>270</v>
+      </c>
+      <c r="D64" t="s">
+        <v>11</v>
+      </c>
+      <c r="E64" t="s">
+        <v>12</v>
+      </c>
+      <c r="F64" t="s">
+        <v>22</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>271</v>
+      </c>
+      <c r="H64" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>273</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>274</v>
+      </c>
+      <c r="D65" t="s">
+        <v>11</v>
+      </c>
+      <c r="E65" t="s">
+        <v>12</v>
+      </c>
+      <c r="F65" t="s">
+        <v>40</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H65" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>277</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>278</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
+        <v>40</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H66" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>281</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>282</v>
+      </c>
+      <c r="D67" t="s">
+        <v>11</v>
+      </c>
+      <c r="E67" t="s">
+        <v>12</v>
+      </c>
+      <c r="F67" t="s">
+        <v>35</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>283</v>
+      </c>
+      <c r="H67" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>285</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>286</v>
+      </c>
+      <c r="D68" t="s">
+        <v>11</v>
+      </c>
+      <c r="E68" t="s">
+        <v>12</v>
+      </c>
+      <c r="F68" t="s">
+        <v>35</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>287</v>
+      </c>
+      <c r="H68" t="s">
+        <v>288</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>289</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>290</v>
+      </c>
+      <c r="D69" t="s">
+        <v>11</v>
+      </c>
+      <c r="E69" t="s">
+        <v>12</v>
+      </c>
+      <c r="F69" t="s">
+        <v>54</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>291</v>
+      </c>
+      <c r="H69" t="s">
+        <v>292</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>293</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>294</v>
+      </c>
+      <c r="D70" t="s">
+        <v>11</v>
+      </c>
+      <c r="E70" t="s">
+        <v>12</v>
+      </c>
+      <c r="F70" t="s">
+        <v>40</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>295</v>
+      </c>
+      <c r="H70" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>297</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>298</v>
+      </c>
+      <c r="D71" t="s">
+        <v>11</v>
+      </c>
+      <c r="E71" t="s">
+        <v>12</v>
+      </c>
+      <c r="F71" t="s">
+        <v>40</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H71" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>301</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>302</v>
+      </c>
+      <c r="D72" t="s">
+        <v>11</v>
+      </c>
+      <c r="E72" t="s">
+        <v>12</v>
+      </c>
+      <c r="F72" t="s">
+        <v>54</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>303</v>
+      </c>
+      <c r="H72" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>305</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>306</v>
+      </c>
+      <c r="D73" t="s">
+        <v>11</v>
+      </c>
+      <c r="E73" t="s">
+        <v>12</v>
+      </c>
+      <c r="F73" t="s">
+        <v>13</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H73" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>309</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>310</v>
+      </c>
+      <c r="D74" t="s">
+        <v>11</v>
+      </c>
+      <c r="E74" t="s">
+        <v>12</v>
+      </c>
+      <c r="F74" t="s">
+        <v>96</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>311</v>
+      </c>
+      <c r="H74" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>313</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>314</v>
+      </c>
+      <c r="D75" t="s">
+        <v>11</v>
+      </c>
+      <c r="E75" t="s">
+        <v>12</v>
+      </c>
+      <c r="F75" t="s">
+        <v>96</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>315</v>
+      </c>
+      <c r="H75" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>317</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>318</v>
+      </c>
+      <c r="D76" t="s">
+        <v>11</v>
+      </c>
+      <c r="E76" t="s">
+        <v>12</v>
+      </c>
+      <c r="F76" t="s">
+        <v>133</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H76" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>321</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>322</v>
+      </c>
+      <c r="D77" t="s">
+        <v>11</v>
+      </c>
+      <c r="E77" t="s">
+        <v>12</v>
+      </c>
+      <c r="F77" t="s">
+        <v>63</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>323</v>
+      </c>
+      <c r="H77" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>325</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>326</v>
+      </c>
+      <c r="D78" t="s">
+        <v>11</v>
+      </c>
+      <c r="E78" t="s">
+        <v>12</v>
+      </c>
+      <c r="F78" t="s">
+        <v>22</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>327</v>
+      </c>
+      <c r="H78" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>329</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>330</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>12</v>
+      </c>
+      <c r="F79" t="s">
+        <v>40</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H79" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>333</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>334</v>
+      </c>
+      <c r="D80" t="s">
+        <v>11</v>
+      </c>
+      <c r="E80" t="s">
+        <v>12</v>
+      </c>
+      <c r="F80" t="s">
+        <v>40</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>335</v>
+      </c>
+      <c r="H80" t="s">
+        <v>336</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>337</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>338</v>
+      </c>
+      <c r="D81" t="s">
+        <v>11</v>
+      </c>
+      <c r="E81" t="s">
+        <v>12</v>
+      </c>
+      <c r="F81" t="s">
+        <v>96</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>339</v>
+      </c>
+      <c r="H81" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>341</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>342</v>
+      </c>
+      <c r="D82" t="s">
+        <v>11</v>
+      </c>
+      <c r="E82" t="s">
+        <v>12</v>
+      </c>
+      <c r="F82" t="s">
+        <v>96</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H82" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>345</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>346</v>
+      </c>
+      <c r="D83" t="s">
+        <v>11</v>
+      </c>
+      <c r="E83" t="s">
+        <v>12</v>
+      </c>
+      <c r="F83" t="s">
+        <v>22</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>347</v>
+      </c>
+      <c r="H83" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>349</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>350</v>
+      </c>
+      <c r="D84" t="s">
+        <v>11</v>
+      </c>
+      <c r="E84" t="s">
+        <v>12</v>
+      </c>
+      <c r="F84" t="s">
+        <v>40</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H84" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>353</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>354</v>
+      </c>
+      <c r="D85" t="s">
+        <v>11</v>
+      </c>
+      <c r="E85" t="s">
+        <v>12</v>
+      </c>
+      <c r="F85" t="s">
+        <v>63</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H85" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>356</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>357</v>
+      </c>
+      <c r="D86" t="s">
+        <v>11</v>
+      </c>
+      <c r="E86" t="s">
+        <v>12</v>
+      </c>
+      <c r="F86" t="s">
+        <v>35</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H86" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>359</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>360</v>
+      </c>
+      <c r="D87" t="s">
+        <v>11</v>
+      </c>
+      <c r="E87" t="s">
+        <v>12</v>
+      </c>
+      <c r="F87" t="s">
+        <v>133</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H87" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>362</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>363</v>
+      </c>
+      <c r="D88" t="s">
+        <v>11</v>
+      </c>
+      <c r="E88" t="s">
+        <v>12</v>
+      </c>
+      <c r="F88" t="s">
+        <v>49</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H88" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>365</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>10</v>
+      </c>
+      <c r="D89" t="s">
+        <v>366</v>
+      </c>
+      <c r="E89" t="s">
+        <v>367</v>
+      </c>
+      <c r="F89" t="s">
+        <v>63</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>368</v>
+      </c>
+      <c r="H89" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>370</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
         <v>17</v>
       </c>
-      <c r="D62" t="s">
-[...5 lines deleted...]
-      <c r="F62" t="s">
+      <c r="D90" t="s">
+        <v>366</v>
+      </c>
+      <c r="E90" t="s">
+        <v>367</v>
+      </c>
+      <c r="F90" t="s">
+        <v>49</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H90" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>373</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>21</v>
+      </c>
+      <c r="D91" t="s">
+        <v>366</v>
+      </c>
+      <c r="E91" t="s">
+        <v>367</v>
+      </c>
+      <c r="F91" t="s">
+        <v>374</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>375</v>
+      </c>
+      <c r="H91" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>377</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>10</v>
+      </c>
+      <c r="D92" t="s">
+        <v>378</v>
+      </c>
+      <c r="E92" t="s">
+        <v>379</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H92" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>382</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>10</v>
+      </c>
+      <c r="D93" t="s">
+        <v>383</v>
+      </c>
+      <c r="E93" t="s">
+        <v>384</v>
+      </c>
+      <c r="F93" t="s">
+        <v>385</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>386</v>
+      </c>
+      <c r="H93" t="s">
+        <v>387</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>388</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>17</v>
+      </c>
+      <c r="D94" t="s">
+        <v>383</v>
+      </c>
+      <c r="E94" t="s">
+        <v>384</v>
+      </c>
+      <c r="F94" t="s">
+        <v>385</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>389</v>
+      </c>
+      <c r="H94" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>391</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>21</v>
+      </c>
+      <c r="D95" t="s">
+        <v>383</v>
+      </c>
+      <c r="E95" t="s">
+        <v>384</v>
+      </c>
+      <c r="F95" t="s">
+        <v>385</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H95" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>394</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>26</v>
+      </c>
+      <c r="D96" t="s">
+        <v>383</v>
+      </c>
+      <c r="E96" t="s">
+        <v>384</v>
+      </c>
+      <c r="F96" t="s">
+        <v>385</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H96" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>397</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>30</v>
+      </c>
+      <c r="D97" t="s">
+        <v>383</v>
+      </c>
+      <c r="E97" t="s">
+        <v>384</v>
+      </c>
+      <c r="F97" t="s">
+        <v>385</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>398</v>
+      </c>
+      <c r="H97" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>400</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>34</v>
+      </c>
+      <c r="D98" t="s">
+        <v>383</v>
+      </c>
+      <c r="E98" t="s">
+        <v>384</v>
+      </c>
+      <c r="F98" t="s">
+        <v>385</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>401</v>
+      </c>
+      <c r="H98" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>403</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>39</v>
+      </c>
+      <c r="D99" t="s">
+        <v>383</v>
+      </c>
+      <c r="E99" t="s">
+        <v>384</v>
+      </c>
+      <c r="F99" t="s">
+        <v>385</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>404</v>
+      </c>
+      <c r="H99" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>406</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>44</v>
+      </c>
+      <c r="D100" t="s">
+        <v>383</v>
+      </c>
+      <c r="E100" t="s">
+        <v>384</v>
+      </c>
+      <c r="F100" t="s">
+        <v>385</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>407</v>
+      </c>
+      <c r="H100" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>409</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>48</v>
+      </c>
+      <c r="D101" t="s">
+        <v>383</v>
+      </c>
+      <c r="E101" t="s">
+        <v>384</v>
+      </c>
+      <c r="F101" t="s">
+        <v>385</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>410</v>
+      </c>
+      <c r="H101" t="s">
+        <v>411</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>412</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>53</v>
+      </c>
+      <c r="D102" t="s">
+        <v>383</v>
+      </c>
+      <c r="E102" t="s">
+        <v>384</v>
+      </c>
+      <c r="F102" t="s">
+        <v>385</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>413</v>
+      </c>
+      <c r="H102" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>415</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>58</v>
+      </c>
+      <c r="D103" t="s">
+        <v>383</v>
+      </c>
+      <c r="E103" t="s">
+        <v>384</v>
+      </c>
+      <c r="F103" t="s">
+        <v>385</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>416</v>
+      </c>
+      <c r="H103" t="s">
+        <v>417</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>418</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>10</v>
+      </c>
+      <c r="D104" t="s">
+        <v>419</v>
+      </c>
+      <c r="E104" t="s">
+        <v>420</v>
+      </c>
+      <c r="F104" t="s">
+        <v>63</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>421</v>
+      </c>
+      <c r="H104" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>423</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>17</v>
+      </c>
+      <c r="D105" t="s">
+        <v>419</v>
+      </c>
+      <c r="E105" t="s">
+        <v>420</v>
+      </c>
+      <c r="F105" t="s">
+        <v>385</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>424</v>
+      </c>
+      <c r="H105" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>426</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>21</v>
+      </c>
+      <c r="D106" t="s">
+        <v>419</v>
+      </c>
+      <c r="E106" t="s">
+        <v>420</v>
+      </c>
+      <c r="F106" t="s">
+        <v>385</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H106" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>429</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>26</v>
+      </c>
+      <c r="D107" t="s">
+        <v>419</v>
+      </c>
+      <c r="E107" t="s">
+        <v>420</v>
+      </c>
+      <c r="F107" t="s">
+        <v>54</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H107" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>432</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>30</v>
+      </c>
+      <c r="D108" t="s">
+        <v>419</v>
+      </c>
+      <c r="E108" t="s">
+        <v>420</v>
+      </c>
+      <c r="F108" t="s">
+        <v>63</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>433</v>
+      </c>
+      <c r="H108" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>435</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>34</v>
+      </c>
+      <c r="D109" t="s">
+        <v>419</v>
+      </c>
+      <c r="E109" t="s">
+        <v>420</v>
+      </c>
+      <c r="F109" t="s">
         <v>35</v>
       </c>
-      <c r="G62" s="1" t="s">
-[...3 lines deleted...]
-        <v>247</v>
+      <c r="G109" s="1" t="s">
+        <v>436</v>
+      </c>
+      <c r="H109" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>438</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>39</v>
+      </c>
+      <c r="D110" t="s">
+        <v>419</v>
+      </c>
+      <c r="E110" t="s">
+        <v>420</v>
+      </c>
+      <c r="F110" t="s">
+        <v>40</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>439</v>
+      </c>
+      <c r="H110" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>441</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
+        <v>44</v>
+      </c>
+      <c r="D111" t="s">
+        <v>419</v>
+      </c>
+      <c r="E111" t="s">
+        <v>420</v>
+      </c>
+      <c r="F111" t="s">
+        <v>385</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H111" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>444</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>48</v>
+      </c>
+      <c r="D112" t="s">
+        <v>419</v>
+      </c>
+      <c r="E112" t="s">
+        <v>420</v>
+      </c>
+      <c r="F112" t="s">
+        <v>385</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>445</v>
+      </c>
+      <c r="H112" t="s">
+        <v>446</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>447</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>53</v>
+      </c>
+      <c r="D113" t="s">
+        <v>419</v>
+      </c>
+      <c r="E113" t="s">
+        <v>420</v>
+      </c>
+      <c r="F113" t="s">
+        <v>385</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H113" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>450</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>58</v>
+      </c>
+      <c r="D114" t="s">
+        <v>419</v>
+      </c>
+      <c r="E114" t="s">
+        <v>420</v>
+      </c>
+      <c r="F114" t="s">
+        <v>385</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>451</v>
+      </c>
+      <c r="H114" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>453</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>62</v>
+      </c>
+      <c r="D115" t="s">
+        <v>419</v>
+      </c>
+      <c r="E115" t="s">
+        <v>420</v>
+      </c>
+      <c r="F115" t="s">
+        <v>385</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>454</v>
+      </c>
+      <c r="H115" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>456</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>67</v>
+      </c>
+      <c r="D116" t="s">
+        <v>419</v>
+      </c>
+      <c r="E116" t="s">
+        <v>420</v>
+      </c>
+      <c r="F116" t="s">
+        <v>35</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>457</v>
+      </c>
+      <c r="H116" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>459</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>71</v>
+      </c>
+      <c r="D117" t="s">
+        <v>419</v>
+      </c>
+      <c r="E117" t="s">
+        <v>420</v>
+      </c>
+      <c r="F117" t="s">
+        <v>63</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>460</v>
+      </c>
+      <c r="H117" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>462</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>75</v>
+      </c>
+      <c r="D118" t="s">
+        <v>419</v>
+      </c>
+      <c r="E118" t="s">
+        <v>420</v>
+      </c>
+      <c r="F118" t="s">
+        <v>63</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>463</v>
+      </c>
+      <c r="H118" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>465</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>79</v>
+      </c>
+      <c r="D119" t="s">
+        <v>419</v>
+      </c>
+      <c r="E119" t="s">
+        <v>420</v>
+      </c>
+      <c r="F119" t="s">
+        <v>13</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>466</v>
+      </c>
+      <c r="H119" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>468</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>83</v>
+      </c>
+      <c r="D120" t="s">
+        <v>419</v>
+      </c>
+      <c r="E120" t="s">
+        <v>420</v>
+      </c>
+      <c r="F120" t="s">
+        <v>385</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>469</v>
+      </c>
+      <c r="H120" t="s">
+        <v>470</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>471</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>87</v>
+      </c>
+      <c r="D121" t="s">
+        <v>419</v>
+      </c>
+      <c r="E121" t="s">
+        <v>420</v>
+      </c>
+      <c r="F121" t="s">
+        <v>472</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>473</v>
+      </c>
+      <c r="H121" t="s">
+        <v>474</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>475</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>91</v>
+      </c>
+      <c r="D122" t="s">
+        <v>419</v>
+      </c>
+      <c r="E122" t="s">
+        <v>420</v>
+      </c>
+      <c r="F122" t="s">
+        <v>22</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>476</v>
+      </c>
+      <c r="H122" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>478</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>10</v>
+      </c>
+      <c r="D123" t="s">
+        <v>479</v>
+      </c>
+      <c r="E123" t="s">
+        <v>480</v>
+      </c>
+      <c r="F123" t="s">
+        <v>385</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H123" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>483</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>17</v>
+      </c>
+      <c r="D124" t="s">
+        <v>479</v>
+      </c>
+      <c r="E124" t="s">
+        <v>480</v>
+      </c>
+      <c r="F124" t="s">
+        <v>484</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>485</v>
+      </c>
+      <c r="H124" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>487</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>21</v>
+      </c>
+      <c r="D125" t="s">
+        <v>479</v>
+      </c>
+      <c r="E125" t="s">
+        <v>480</v>
+      </c>
+      <c r="F125" t="s">
+        <v>484</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>488</v>
+      </c>
+      <c r="H125" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>490</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>26</v>
+      </c>
+      <c r="D126" t="s">
+        <v>479</v>
+      </c>
+      <c r="E126" t="s">
+        <v>480</v>
+      </c>
+      <c r="F126" t="s">
+        <v>484</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H126" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>493</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>30</v>
+      </c>
+      <c r="D127" t="s">
+        <v>479</v>
+      </c>
+      <c r="E127" t="s">
+        <v>480</v>
+      </c>
+      <c r="F127" t="s">
+        <v>484</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>494</v>
+      </c>
+      <c r="H127" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>496</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>34</v>
+      </c>
+      <c r="D128" t="s">
+        <v>479</v>
+      </c>
+      <c r="E128" t="s">
+        <v>480</v>
+      </c>
+      <c r="F128" t="s">
+        <v>484</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>497</v>
+      </c>
+      <c r="H128" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>499</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>39</v>
+      </c>
+      <c r="D129" t="s">
+        <v>479</v>
+      </c>
+      <c r="E129" t="s">
+        <v>480</v>
+      </c>
+      <c r="F129" t="s">
+        <v>484</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>500</v>
+      </c>
+      <c r="H129" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>502</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>44</v>
+      </c>
+      <c r="D130" t="s">
+        <v>479</v>
+      </c>
+      <c r="E130" t="s">
+        <v>480</v>
+      </c>
+      <c r="F130" t="s">
+        <v>484</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H130" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>505</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>48</v>
+      </c>
+      <c r="D131" t="s">
+        <v>479</v>
+      </c>
+      <c r="E131" t="s">
+        <v>480</v>
+      </c>
+      <c r="F131" t="s">
+        <v>484</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>506</v>
+      </c>
+      <c r="H131" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>508</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>53</v>
+      </c>
+      <c r="D132" t="s">
+        <v>479</v>
+      </c>
+      <c r="E132" t="s">
+        <v>480</v>
+      </c>
+      <c r="F132" t="s">
+        <v>484</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>509</v>
+      </c>
+      <c r="H132" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>511</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>58</v>
+      </c>
+      <c r="D133" t="s">
+        <v>479</v>
+      </c>
+      <c r="E133" t="s">
+        <v>480</v>
+      </c>
+      <c r="F133" t="s">
+        <v>484</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>512</v>
+      </c>
+      <c r="H133" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>514</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>62</v>
+      </c>
+      <c r="D134" t="s">
+        <v>479</v>
+      </c>
+      <c r="E134" t="s">
+        <v>480</v>
+      </c>
+      <c r="F134" t="s">
+        <v>484</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H134" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>517</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>67</v>
+      </c>
+      <c r="D135" t="s">
+        <v>479</v>
+      </c>
+      <c r="E135" t="s">
+        <v>480</v>
+      </c>
+      <c r="F135" t="s">
+        <v>484</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>518</v>
+      </c>
+      <c r="H135" t="s">
+        <v>519</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>520</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>71</v>
+      </c>
+      <c r="D136" t="s">
+        <v>479</v>
+      </c>
+      <c r="E136" t="s">
+        <v>480</v>
+      </c>
+      <c r="F136" t="s">
+        <v>484</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>521</v>
+      </c>
+      <c r="H136" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>523</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>75</v>
+      </c>
+      <c r="D137" t="s">
+        <v>479</v>
+      </c>
+      <c r="E137" t="s">
+        <v>480</v>
+      </c>
+      <c r="F137" t="s">
+        <v>484</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>524</v>
+      </c>
+      <c r="H137" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>526</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>79</v>
+      </c>
+      <c r="D138" t="s">
+        <v>479</v>
+      </c>
+      <c r="E138" t="s">
+        <v>480</v>
+      </c>
+      <c r="F138" t="s">
+        <v>484</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H138" t="s">
+        <v>381</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>528</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>83</v>
+      </c>
+      <c r="D139" t="s">
+        <v>479</v>
+      </c>
+      <c r="E139" t="s">
+        <v>480</v>
+      </c>
+      <c r="F139" t="s">
+        <v>484</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>529</v>
+      </c>
+      <c r="H139" t="s">
+        <v>530</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>531</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>10</v>
+      </c>
+      <c r="D140" t="s">
+        <v>532</v>
+      </c>
+      <c r="E140" t="s">
+        <v>533</v>
+      </c>
+      <c r="F140" t="s">
+        <v>374</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H140" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>536</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>17</v>
+      </c>
+      <c r="D141" t="s">
+        <v>532</v>
+      </c>
+      <c r="E141" t="s">
+        <v>533</v>
+      </c>
+      <c r="F141" t="s">
+        <v>133</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H141" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>539</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>21</v>
+      </c>
+      <c r="D142" t="s">
+        <v>532</v>
+      </c>
+      <c r="E142" t="s">
+        <v>533</v>
+      </c>
+      <c r="F142" t="s">
+        <v>133</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H142" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>542</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>26</v>
+      </c>
+      <c r="D143" t="s">
+        <v>532</v>
+      </c>
+      <c r="E143" t="s">
+        <v>533</v>
+      </c>
+      <c r="F143" t="s">
+        <v>13</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H143" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>545</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>30</v>
+      </c>
+      <c r="D144" t="s">
+        <v>532</v>
+      </c>
+      <c r="E144" t="s">
+        <v>533</v>
+      </c>
+      <c r="F144" t="s">
+        <v>133</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H144" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>548</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>34</v>
+      </c>
+      <c r="D145" t="s">
+        <v>532</v>
+      </c>
+      <c r="E145" t="s">
+        <v>533</v>
+      </c>
+      <c r="F145" t="s">
+        <v>96</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H145" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>551</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>39</v>
+      </c>
+      <c r="D146" t="s">
+        <v>532</v>
+      </c>
+      <c r="E146" t="s">
+        <v>533</v>
+      </c>
+      <c r="F146" t="s">
+        <v>96</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H146" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>554</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>44</v>
+      </c>
+      <c r="D147" t="s">
+        <v>532</v>
+      </c>
+      <c r="E147" t="s">
+        <v>533</v>
+      </c>
+      <c r="F147" t="s">
+        <v>49</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H147" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>557</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>48</v>
+      </c>
+      <c r="D148" t="s">
+        <v>532</v>
+      </c>
+      <c r="E148" t="s">
+        <v>533</v>
+      </c>
+      <c r="F148" t="s">
+        <v>558</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>559</v>
+      </c>
+      <c r="H148" t="s">
+        <v>560</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>561</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>53</v>
+      </c>
+      <c r="D149" t="s">
+        <v>532</v>
+      </c>
+      <c r="E149" t="s">
+        <v>533</v>
+      </c>
+      <c r="F149" t="s">
+        <v>35</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>562</v>
+      </c>
+      <c r="H149" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>564</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>58</v>
+      </c>
+      <c r="D150" t="s">
+        <v>532</v>
+      </c>
+      <c r="E150" t="s">
+        <v>533</v>
+      </c>
+      <c r="F150" t="s">
+        <v>35</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H150" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>566</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>62</v>
+      </c>
+      <c r="D151" t="s">
+        <v>532</v>
+      </c>
+      <c r="E151" t="s">
+        <v>533</v>
+      </c>
+      <c r="F151" t="s">
+        <v>133</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H151" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>569</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>67</v>
+      </c>
+      <c r="D152" t="s">
+        <v>532</v>
+      </c>
+      <c r="E152" t="s">
+        <v>533</v>
+      </c>
+      <c r="F152" t="s">
+        <v>133</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H152" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>572</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>71</v>
+      </c>
+      <c r="D153" t="s">
+        <v>532</v>
+      </c>
+      <c r="E153" t="s">
+        <v>533</v>
+      </c>
+      <c r="F153" t="s">
+        <v>49</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H153" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>575</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>75</v>
+      </c>
+      <c r="D154" t="s">
+        <v>532</v>
+      </c>
+      <c r="E154" t="s">
+        <v>533</v>
+      </c>
+      <c r="F154" t="s">
+        <v>35</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H154" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>578</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>79</v>
+      </c>
+      <c r="D155" t="s">
+        <v>532</v>
+      </c>
+      <c r="E155" t="s">
+        <v>533</v>
+      </c>
+      <c r="F155" t="s">
+        <v>35</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H155" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>581</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>83</v>
+      </c>
+      <c r="D156" t="s">
+        <v>532</v>
+      </c>
+      <c r="E156" t="s">
+        <v>533</v>
+      </c>
+      <c r="F156" t="s">
+        <v>49</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H156" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>583</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>87</v>
+      </c>
+      <c r="D157" t="s">
+        <v>532</v>
+      </c>
+      <c r="E157" t="s">
+        <v>533</v>
+      </c>
+      <c r="F157" t="s">
+        <v>96</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>584</v>
+      </c>
+      <c r="H157" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>586</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>91</v>
+      </c>
+      <c r="D158" t="s">
+        <v>532</v>
+      </c>
+      <c r="E158" t="s">
+        <v>533</v>
+      </c>
+      <c r="F158" t="s">
+        <v>96</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>587</v>
+      </c>
+      <c r="H158" t="s">
+        <v>588</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>589</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>95</v>
+      </c>
+      <c r="D159" t="s">
+        <v>532</v>
+      </c>
+      <c r="E159" t="s">
+        <v>533</v>
+      </c>
+      <c r="F159" t="s">
+        <v>13</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>590</v>
+      </c>
+      <c r="H159" t="s">
+        <v>591</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>592</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>100</v>
+      </c>
+      <c r="D160" t="s">
+        <v>532</v>
+      </c>
+      <c r="E160" t="s">
+        <v>533</v>
+      </c>
+      <c r="F160" t="s">
+        <v>133</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H160" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>595</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>104</v>
+      </c>
+      <c r="D161" t="s">
+        <v>532</v>
+      </c>
+      <c r="E161" t="s">
+        <v>533</v>
+      </c>
+      <c r="F161" t="s">
+        <v>96</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>596</v>
+      </c>
+      <c r="H161" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>598</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>108</v>
+      </c>
+      <c r="D162" t="s">
+        <v>532</v>
+      </c>
+      <c r="E162" t="s">
+        <v>533</v>
+      </c>
+      <c r="F162" t="s">
+        <v>96</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>599</v>
+      </c>
+      <c r="H162" t="s">
+        <v>600</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>601</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>112</v>
+      </c>
+      <c r="D163" t="s">
+        <v>532</v>
+      </c>
+      <c r="E163" t="s">
+        <v>533</v>
+      </c>
+      <c r="F163" t="s">
+        <v>472</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>602</v>
+      </c>
+      <c r="H163" t="s">
+        <v>603</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>604</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>116</v>
+      </c>
+      <c r="D164" t="s">
+        <v>532</v>
+      </c>
+      <c r="E164" t="s">
+        <v>533</v>
+      </c>
+      <c r="F164" t="s">
+        <v>133</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H164" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>607</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>120</v>
+      </c>
+      <c r="D165" t="s">
+        <v>532</v>
+      </c>
+      <c r="E165" t="s">
+        <v>533</v>
+      </c>
+      <c r="F165" t="s">
+        <v>133</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>608</v>
+      </c>
+      <c r="H165" t="s">
+        <v>609</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>610</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>124</v>
+      </c>
+      <c r="D166" t="s">
+        <v>532</v>
+      </c>
+      <c r="E166" t="s">
+        <v>533</v>
+      </c>
+      <c r="F166" t="s">
+        <v>54</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>611</v>
+      </c>
+      <c r="H166" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>613</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>128</v>
+      </c>
+      <c r="D167" t="s">
+        <v>532</v>
+      </c>
+      <c r="E167" t="s">
+        <v>533</v>
+      </c>
+      <c r="F167" t="s">
+        <v>49</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>614</v>
+      </c>
+      <c r="H167" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>616</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>132</v>
+      </c>
+      <c r="D168" t="s">
+        <v>532</v>
+      </c>
+      <c r="E168" t="s">
+        <v>533</v>
+      </c>
+      <c r="F168" t="s">
+        <v>35</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H168" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>619</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>137</v>
+      </c>
+      <c r="D169" t="s">
+        <v>532</v>
+      </c>
+      <c r="E169" t="s">
+        <v>533</v>
+      </c>
+      <c r="F169" t="s">
+        <v>620</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H169" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>623</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>141</v>
+      </c>
+      <c r="D170" t="s">
+        <v>532</v>
+      </c>
+      <c r="E170" t="s">
+        <v>533</v>
+      </c>
+      <c r="F170" t="s">
+        <v>35</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H170" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>626</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>145</v>
+      </c>
+      <c r="D171" t="s">
+        <v>532</v>
+      </c>
+      <c r="E171" t="s">
+        <v>533</v>
+      </c>
+      <c r="F171" t="s">
+        <v>13</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H171" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>628</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>10</v>
+      </c>
+      <c r="D172" t="s">
+        <v>629</v>
+      </c>
+      <c r="E172" t="s">
+        <v>630</v>
+      </c>
+      <c r="F172" t="s">
+        <v>40</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H172" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>632</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>17</v>
+      </c>
+      <c r="D173" t="s">
+        <v>629</v>
+      </c>
+      <c r="E173" t="s">
+        <v>630</v>
+      </c>
+      <c r="F173" t="s">
+        <v>35</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>351</v>
+      </c>
+      <c r="H173" t="s">
+        <v>633</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2817,50 +6920,161 @@
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>