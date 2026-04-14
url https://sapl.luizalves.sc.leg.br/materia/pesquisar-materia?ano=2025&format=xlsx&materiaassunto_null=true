--- v0 (2026-01-14)
+++ v1 (2026-04-14)
@@ -54,7584 +54,7584 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EADIT</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Ênio Ronchi Júnior (Juninho)</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4180/emenda_aditiva_01_ao_pl_02_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4180/emenda_aditiva_01_ao_pl_02_2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta §§2º e 3º ao art. 1º do Projeto de Lei 2/2025.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Maique Reichert</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4210/emenda_aditiva_n._2.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4210/emenda_aditiva_n._2.pdf</t>
   </si>
   <si>
     <t>Altera o caput do art. 3º e acrescenta alínea “g” ao inciso I e alínea “i” ao inciso II, ambos do art. 3 do Projeto de Lei nº 32/2025.</t>
   </si>
   <si>
     <t>4578</t>
   </si>
   <si>
     <t>EMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Poder Executivo - EXE</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4578/emenda_legislativa_-_modifica_e_suprime_redacao_do_projeto_de_lei_complementar_n.o_17.202.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4578/emenda_legislativa_-_modifica_e_suprime_redacao_do_projeto_de_lei_complementar_n.o_17.202.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa e Supressiva referente ao Projeto de Lei Complementar n.º 17/2025</t>
   </si>
   <si>
     <t>4610</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4610/emenda_legislativa_-_modifica_a_redacao_do_projeto_de_lei_complementar_n.o_20.2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4610/emenda_legislativa_-_modifica_a_redacao_do_projeto_de_lei_complementar_n.o_20.2025.pdf</t>
   </si>
   <si>
     <t>Emenda Modificativa e Aditiva referente ao Projeto de Lei Complementar n.º_x000D_
 20/2025</t>
   </si>
   <si>
     <t>4628</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Carlos Roberto da Luz, Ênio Ronchi Júnior (Juninho), Jorge Soares da Silva Winter, Luis Carlos Reichert (Luli), Susana Müller Campigotto</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4628/emenda_modificativa_a_emenda_pl_20.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4628/emenda_modificativa_a_emenda_pl_20.pdf</t>
   </si>
   <si>
     <t>Modifica dispositivos da Emenda Modificativa e Aditiva ao Projeto de Lei Complementar n. 20/2025.</t>
   </si>
   <si>
     <t>4624</t>
   </si>
   <si>
     <t>ESUPR</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>Carlos Roberto da Luz, Ênio Ronchi Júnior (Juninho), Felipe Brás Luciani, João Sidnei da Silva (Nei), Jorge Soares da Silva Winter, Luis Carlos Reichert (Luli), Maique Reichert, Robson Rech, Susana Müller Campigotto</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4624/emenda_supressiva_1_plc_22.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4624/emenda_supressiva_1_plc_22.pdf</t>
   </si>
   <si>
     <t>Projeto de Emenda Supressiva ao PCL 22/2025</t>
   </si>
   <si>
     <t>4625</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4625/emenda_supressiva_2_plc_22.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4625/emenda_supressiva_2_plc_22.pdf</t>
   </si>
   <si>
     <t>Suprime dispositivos do Projeto de Lei Complementar n. 22/2025.</t>
   </si>
   <si>
     <t>4626</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4626/emenda_supressiva_3_plc_22.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4626/emenda_supressiva_3_plc_22.pdf</t>
   </si>
   <si>
     <t>4627</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4627/emenda_supressiva_4_plc_22.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4627/emenda_supressiva_4_plc_22.pdf</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Jorge Soares da Silva Winter</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3932/indicacao_no_1-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3932/indicacao_no_1-2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a roçada nas margens das Ruas Álida Bressanini e Prefeito Leopoldo Shoepping.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3933/indicacao_no_2-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3933/indicacao_no_2-2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção com patrola nas Ruas Braço Gavião, Antônio Pauly e João Pauly.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>Carlos Roberto da Luz</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3964/indicacao_no_03-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3964/indicacao_no_03-2025.pdf</t>
   </si>
   <si>
     <t>requer o envio da presente indicação ao Excelentíssimo Senhor Prefeito Municipal, com cópia para o Secretário de Obras, solicitando o patrolamento nas Ruas Davi José Reichert e José Leonir, no Ribeirão Máximo.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3934/indicacao_no_04-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3934/indicacao_no_04-2025.pdf</t>
   </si>
   <si>
     <t>requer o envio da presente indicação ao Excelentíssimo Senhor Prefeito Municipal, com cópia para a Secretária de Educação, solicitando a disponibilização de meio de transporte para os alunos que residem na Rua Catarina Schmitz tanto no turno matutino quanto vespertino.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3935/indicacao_no_05-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3935/indicacao_no_05-2025.pdf</t>
   </si>
   <si>
     <t>requer o envio da presente indicação ao Excelentíssimo Senhor Prefeito Municipal, com cópia para o Secretário de Obras, solicitando a coleta de resíduos sólidos na Rua Miguel Antônio Winter, Bairro Rio Novo.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3940/indicacao_no_06-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3940/indicacao_no_06-2025.pdf</t>
   </si>
   <si>
     <t>requer o envio da presente indicação ao Excelentíssimo Senhor Prefeito Municipal, com cópia para a Secretária de Educação, solicitando manutenção e pintura na Escola Municipal Celeste Scola.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3942/indicacao_no_07-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3942/indicacao_no_07-2025.pdf</t>
   </si>
   <si>
     <t>requer o envio da presente indicação ao Excelentíssimo Senhor Prefeito Municipal, com cópia para o Secretário de Obras, solicitando, de forma urgente, a instalação de braços de luz nos postes que foram substituídos nas localidades Baixo Máximo e Alto Máximo, bem como a substituição das lâmpadas queimadas nas referidas localidades.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Felipe Brás Luciani</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3947/indicacao_no_08-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3947/indicacao_no_08-2025.pdf</t>
   </si>
   <si>
     <t>requer o envio da presente indicação ao Excelentíssimo Senhor Prefeito Municipal, com cópia para o Secretário de Obras, para que realize uma avaliação detalhada das melhorias necessárias na Rua Romilda Rudolf Guedert, com o objetivo de garantir melhores condições de tráfego, segurança e infraestrutura para os moradores e usuários da via.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Susana Müller Campigotto</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3948/indicacao_no_09-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3948/indicacao_no_09-2025.pdf</t>
   </si>
   <si>
     <t>que providencie a limpeza e desobstrução dos bueiros da Rua Canharana, localizada na localidade de Laranjeiras e Garuva.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3949/indicacao_no_10-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3949/indicacao_no_10-2025.pdf</t>
   </si>
   <si>
     <t>indicar ao Poder Executivo Municipal que sejam tomadas as providências necessárias para a manutenção e recuperação da cabeceira da ponte Garuva, que liga o município de Luiz Alves a Navegantes.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3950/indicacao_no_11-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3950/indicacao_no_11-2025.pdf</t>
   </si>
   <si>
     <t>solicitar a realização de manutenção no bueiro localizado na Rua Alida Bressanini, próximo à entrada da Rua Fredolino Eger.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Luis Carlos Reichert (Luli)</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3956/indicacao_no_12-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3956/indicacao_no_12-2025.pdf</t>
   </si>
   <si>
     <t>indicar ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a realização de patrolamento e melhorias na Rua Braço Dauer, localizada no bairro Braço Serafim.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3957/indicacao_no_13-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3957/indicacao_no_13-2025.pdf</t>
   </si>
   <si>
     <t>indicar ao Excelentíssimo Senhor Prefeito Municipal, com cópia à Secretaria de Obras e Planejamento, para que realize a manutenção e patrolamento na Rua Braço Aderbal.</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>João Sidnei da Silva (Nei)</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3959/indicacao_no_14-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3959/indicacao_no_14-2025.pdf</t>
   </si>
   <si>
     <t>Requer o envio da presente indicação ao Excelentíssimo Senhor Prefeito Municipal, com cópia para o Secretária de Obras, solicitando a manutenção, patrolamento e macadamização, bem como a limpeza de bueiros e a substituição de tubos em toda a extensão da Estrada Geral Braço Joaquim, suas ruas vicinais e da Rua dos Miguel.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3960/indicacao_no_15-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3960/indicacao_no_15-2025.pdf</t>
   </si>
   <si>
     <t>requer o envio da presente indicação ao Excelentíssimo Senhor Prefeito Municipal, com cópia para a Secretária de Educação, solicitando a limpeza da Escola Municipal Celeste Scola.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3961/indicacao_no_16-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3961/indicacao_no_16-2025.pdf</t>
   </si>
   <si>
     <t>Requer o envio da presente indicação ao Excelentíssimo Senhor Prefeito Municipal, com cópia para o Secretária de Obras, solicitando a limpeza da praça localizada no conjunto habitacional do Rio do Peixe.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3962/indicacao_no_17-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3962/indicacao_no_17-2025.pdf</t>
   </si>
   <si>
     <t>Requer o envio da presente indicação ao Excelentíssimo Senhor Prefeito Municipal, com cópia para o Secretária de Obras, solicitando a manutenção e patrolamento, bem como limpeza de bueiros e troca de tubos, em toda extensão da Estrada Geral do Braço Comprido e vias vicinais</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3963/indicacao_no_18-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3963/indicacao_no_18-2025.pdf</t>
   </si>
   <si>
     <t>Requer o envio da presente indicação ao Excelentíssimo Senhor Prefeito Municipal, com cópia para o Secretária de Obras, solicitando melhorias na iluminação pública em toda extensão da Estrada Geral Braço Comprido.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3965/indicacao_no_19-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3965/indicacao_no_19-2025.pdf</t>
   </si>
   <si>
     <t>requer o envio da presente indicação ao Excelentíssimo Senhor Prefeito Municipal, com cópia para a Secretaria de Obras e Planejamento, solicitando a pintura da sinalização viária na Estrada Geral Ribeirão Máximo.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3966/indicacao_no_20-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3966/indicacao_no_20-2025.pdf</t>
   </si>
   <si>
     <t>requer o envio da presente indicação ao Excelentíssimo Senhor Prefeito Municipal, com cópia para a Secretaria de Obras e Planejamento, solicitando o patrolamento na Rua Morro dos Macacos, no Ribeirão Máximo</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3967/indicacao_no_21-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3967/indicacao_no_21-2025.pdf</t>
   </si>
   <si>
     <t>requer o envio da presente indicação ao Excelentíssimo Senhor Prefeito Municipal, com cópia para a Secretaria de Obras e Planejamento, solicitando o patrolamento na Rua Maria Madalena Kraisch, Vila do Salto.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3968/indicacao_no__22-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3968/indicacao_no__22-2025.pdf</t>
   </si>
   <si>
     <t>requer o envio da presente indicação ao Excelentíssimo Senhor Prefeito Municipal, com cópia para a Secretaria de Obras e Planejamento, que sejam tomadas as providências necessárias para a realização de obras de reparo e manutenção na cabeceira da Ponte da Garuvinha, situada na localidade de Garuvinha.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Robson Rech</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3972/indicacao_no_23-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3972/indicacao_no_23-2025.pdf</t>
   </si>
   <si>
     <t>indicar ao Poder Executivo Municipal a necessidade de realização de roçada e limpeza das margens da Rua Francisco Schmitz, localizada no Bairro Braço Elza.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3973/indicacao_no_24-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3973/indicacao_no_24-2025.pdf</t>
   </si>
   <si>
     <t>indicar ao Poder Executivo Municipal a necessidade de construção de um bueiro na Rua Francisco Schmitz, no trecho compreendido entre a Rua Emília Rech e a Igreja.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3974/indicacao_no_25-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3974/indicacao_no_25-2025.pdf</t>
   </si>
   <si>
     <t>que faça a inclusão da Rua José Antônio Luçoli, localizada no bairro Rio do Peixe, no itinerário do transporte escolar no período noturno, de modo a atender os alunos que estudam na Escola de Educação Básica Irineu Bornhausen.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3975/indicacao_no_26-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3975/indicacao_no_26-2025.pdf</t>
   </si>
   <si>
     <t>Com cópia à Secretaria Municipal de Obras e Planejamento, que seja realizado o patrolamento da Rua Fidélis Pasquali em toda a sua extensão, até o final do Morro do Curitibanos e Sorocaba, garantindo melhores condições de tráfego para os moradores e usuários da via.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3977/indicacao_no_27-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3977/indicacao_no_27-2025.pdf</t>
   </si>
   <si>
     <t>para que seja realizada a roçada e limpeza das calçadas e margens da Rua Vitória Hess, localizada no bairro Ribeirão do Padre.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3978/indicacao_no_28-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3978/indicacao_no_28-2025.pdf</t>
   </si>
   <si>
     <t>com cópia à Secretaria de Obras e Planejamento, para que faça a abertura da Rua Carlos Erbs, bem como a macadamização em toda a sua extensão e a construção e reconstrução dos bueiros existentes.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3980/indicacao_no_29-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3980/indicacao_no_29-2025.pdf</t>
   </si>
   <si>
     <t>para que promova um mutirão de limpeza urbana, abrangendo as seguintes ações prioritárias: capina e roçada manual e mecanizada nas áreas públicas e margens das vias principais e secundárias; varrição e raspagem de vias e sarjetas, com remoção de resíduos acumulados; manutenção e conservação de meio-fios, incluindo reparos necessários; podas de arbustos e árvores, especialmente em áreas com maior circulação de pedestres e veículos.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3983/indicacao_no_30-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3983/indicacao_no_30-2025.pdf</t>
   </si>
   <si>
     <t>cópia à Secretaria de Obras e Planejamento, para que faça o patrolamento e a macadamização da Rua Roberto Hess</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3984/indicacao_no_31-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3984/indicacao_no_31-2025.pdf</t>
   </si>
   <si>
     <t>cópia à Secretaria de Obras e Planejamento, para que faça o patrolamento e a macadamização da Rua Nelson Muller.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Susana Müller Campigotto, Carlos Roberto da Luz</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3985/indicacao_no_32-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3985/indicacao_no_32-2025.pdf</t>
   </si>
   <si>
     <t>requer o envio da presente indicação ao Excelentíssimo Senhor Prefeito Municipal, com cópia à Secretaria de Obras e Planejamento, para que implantem a coleta de resíduos sólidos na Rua do Agricultor e na Rua Garuvinha, em Garuvinha.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3986/indicacao_no_33-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3986/indicacao_no_33-2025.pdf</t>
   </si>
   <si>
     <t>requer o envio da presente indicação ao Excelentíssimo Senhor Prefeito Municipal, com cópia à Secretaria de Obras e Planejamento, para que faça a manutenção e ampliação dos bueiros localizados na Rua Garuvinha.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3987/indicacao_no_34-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3987/indicacao_no_34-2025.pdf</t>
   </si>
   <si>
     <t>requer o envio da presente indicação ao Excelentíssimo Senhor Prefeito Municipal, com cópia à Secretaria de Obras e Planejamento, para que faça a manutenção do bueiro localizado na Rua Professor Simão Hess, em frente a Oficina Automecri.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3989/indicacao_no_35-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3989/indicacao_no_35-2025.pdf</t>
   </si>
   <si>
     <t>seja realizado o patrolamento e a macadamização em toda extensão da Rua Bertino Reinert, localizada no bairro Vila Nova.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3991/indicacao_no_36-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3991/indicacao_no_36-2025.pdf</t>
   </si>
   <si>
     <t>solicitar a realização de serviço de manutenção na Rua Vereador Otto Wruck, situada nas proximidades da residência da Sra. Mafalda Tiedt.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3992/indicacao_no_37-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3992/indicacao_no_37-2025.pdf</t>
   </si>
   <si>
     <t>que realize limpeza na Rua Fratelli Signorelli, localizada no bairro Braço da Onça,  onde uma barreira desmoronou.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3995/indicacao_no_38-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3995/indicacao_no_38-2025.pdf</t>
   </si>
   <si>
     <t>que oficiado o Chefe do Poder Executivo para que avalie as publicações realizadas nas redes sociais oficiais do Município, para que sejam cumpridos os princípios constitucionais que regem a Administração Pública, especialmente o da impessoalidade.</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3996/indicacao_no_39-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3996/indicacao_no_39-2025.pdf</t>
   </si>
   <si>
     <t>para que contrate ou designe pessoal para a limpeza e manutenção, com dedicação exclusiva, para o Cemitério Municipal de Luiz Alves.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3997/indicacao_no_40-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3997/indicacao_no_40-2025.pdf</t>
   </si>
   <si>
     <t>para que seja demolido o ponto de ônibus antigo, localizado no Bairro Braço Miguel, próximo a empresa Conservas Zappeline, e instalado um no formato do padrão do Município do outro lado da via.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3998/indicacao_no_41-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3998/indicacao_no_41-2025.pdf</t>
   </si>
   <si>
     <t>seja realizado o patrolamento e macadamização da Rua Ilário Goedert, no Serafim.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3999/indicacao_no_42-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3999/indicacao_no_42-2025.pdf</t>
   </si>
   <si>
     <t>para que seja realizado o patrolamento e macadamização da Rua Geraldo da Costa, no Serafim.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4000/indicacao_no_43-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4000/indicacao_no_43-2025.pdf</t>
   </si>
   <si>
     <t>para que seja instalada iluminação pública em toda extensão da Estrada Geral Bugre, especialmente no trajeto que compreende a Capela Nossa Senhora de Fátima até a ponte.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4001/indicacao_no_44-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4001/indicacao_no_44-2025.pdf</t>
   </si>
   <si>
     <t>requer o envio da presente indicação ao Excelentíssimo Senhor Prefeito Municipal, com cópia para a Secretaria de Obras e Defesa Civil, para que realize a poda de árvores na Rua Max Fritzke, Vila do Salto.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4002/indicacao_no_45-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4002/indicacao_no_45-2025.pdf</t>
   </si>
   <si>
     <t>requer o envio da presente indicação ao Excelentíssimo Senhor Prefeito Municipal, com cópia para a Secretaria de Obras, para que realize a macadamização, patrolamento e limpeza das margens da Rua José Junkes, Braço Comprido.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4006/indicacao_no_46-2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4006/indicacao_no_46-2025_1.pdf</t>
   </si>
   <si>
     <t>seja oficiado o Chefe do Poder Executivo para que reforme o abrigo de ônibus da localidade do Morro da Caixa.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4014/indicacao_no_47-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4014/indicacao_no_47-2025.pdf</t>
   </si>
   <si>
     <t>indicar ao Poder Executivo Municipal que, nas próximas licitações para contratação de empresas prestadoras de serviços de coleta de resíduos sólidos, seja incluída a exigência de que a frota de veículos seja equipada com sistema de monitoramento por GPS. Além disso, recomenda-se que o fiscal do contrato tenha acesso em tempo real à localização dos veículos, permitindo verificar o cumprimento das rotas estabelecidas, bem como o monitoramento preciso durante a pesagem dos resíduos ao chegarem ao aterro sanitário.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4015/indicacao_no_48-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4015/indicacao_no_48-2025.pdf</t>
   </si>
   <si>
     <t>Indicar à Mesa Diretora desta Casa Legislativa que sejam adotadas medidas para ampliar a transparência dos gastos públicos da Câmara Municipal, especialmente no que tange a despesas com pessoal, compras, contratações de serviços e demais despesas operacionais.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4017/indicacao_no_49-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4017/indicacao_no_49-2025.pdf</t>
   </si>
   <si>
     <t>Indicar que realize a roçada e a limpeza das margens das Ruas Celeste Maiochi, Leopoldo Schoepping e Pedro Scherer.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4019/indicacao_no_50-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4019/indicacao_no_50-2025.pdf</t>
   </si>
   <si>
     <t>Indicar seja realizada a manutenção do acesso ao CEI Constância Erbs, Ribeirão do Padre.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4021/indicacao_no_51-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4021/indicacao_no_51-2025.pdf</t>
   </si>
   <si>
     <t>Indicar seja realizada a manutenção, patrolamento e limpeza das margens da Estrada Geral Paula Ramos, Serafim.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4022/indicacao_no_52-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4022/indicacao_no_52-2025.pdf</t>
   </si>
   <si>
     <t>Indicar seja realizada a manutenção, macadamização, patrolamento e limpeza das margens da Estrada Geral Braço Dauer, Serafim.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4027/indicacao_no_53-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4027/indicacao_no_53-2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a limpeza, roçada e remoção da vegetação enraizada nas margens da SC414, da Rua Max Fritzke até o Portal de entrada em nosso Município.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4028/indicacao_no_54-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4028/indicacao_no_54-2025.pdf</t>
   </si>
   <si>
     <t>Solicitando o patrolamento da Rua Fortunato José Luciani, no Braço Francês.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4029/indicacao_no_55-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4029/indicacao_no_55-2025.pdf</t>
   </si>
   <si>
     <t>Solicitando o patrolamento da Rua Geraldo da Costa, no Serafim.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4030/indicacao_no_56-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4030/indicacao_no_56-2025.pdf</t>
   </si>
   <si>
     <t>Solicitando o patrolamento da Rua Francisco Altini.</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4032/indicacao_no_57-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4032/indicacao_no_57-2025.pdf</t>
   </si>
   <si>
     <t>Seja realizada a pintura para demarcação de vagas de estacionamento no Centro de Convivência Egídio Kohler.</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4033/indicacao_no_58-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4033/indicacao_no_58-2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a colocação macadame no bolsão de acesso localizado próximo ao portal de entrada do Município, no lado oposto à Rua José Augusto Koehler, às margens da SC-414.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4034/indicacao_no_59-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4034/indicacao_no_59-2025.pdf</t>
   </si>
   <si>
     <t>Seja elaborado projeto ampliação de iluminação pública para a Estrada Geral Boa Vista e Estrada Geral Braço Belga.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4035/indicacao_no_60-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4035/indicacao_no_60-2025.pdf</t>
   </si>
   <si>
     <t>Seja elaborado projeto de iluminação pública da Rua José Augusto Koehler, especialmente para o trecho após a Igreja Santa Paulina.</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4038/indicacao_no_61-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4038/indicacao_no_61-2025.pdf</t>
   </si>
   <si>
     <t>que seja realizado o serviço de patrolamento e manutenção na Rua Celeste Maiochi e na Estrada Geral da Serrinha.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4042/indicacao_no_62-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4042/indicacao_no_62-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo que realize uma solicitação junto à CELESC para a adequação da distribuição de energia elétrica no espaço destinado ao SENAI, localizado no andar superior do Restaurante Vitolli, na Rua José Kraisch, nº 125, Vila do Salto.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4043/indicacao_no_63-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4043/indicacao_no_63-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo, juntamente com a Secretaria de Obras, para que realize a execução de uma faixa elevada na Rua Zita Marangoni, Bairro Braço da Onça, em frente ao n. 332.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4044/indicacao_no_64-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4044/indicacao_no_64-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo a criação de um programa de coleta mensal de resíduos volumosos inservíveis nas residências, como móveis, eletrodomésticos etc.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4048/indicacao_no_65-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4048/indicacao_no_65-2025.pdf</t>
   </si>
   <si>
     <t>Solicita a colocação de macadame e realizada a manutenção no final da Rua Genésio Machado.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4049/indicacao_no_66-2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4049/indicacao_no_66-2025_1.pdf</t>
   </si>
   <si>
     <t>Seja realizada a manutenção da tubulação da Rua Álida Bressanini, Baixo Canoas, especialmente no trecho compreendido entre o final da rua e a igreja.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4050/projeto_de_lei_nei_ceis.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4050/projeto_de_lei_nei_ceis.pdf</t>
   </si>
   <si>
     <t>para que encaminhe ao Poder Legislativo Projeto de Lei que dispõe sobre a manutenção de plantão nos Centros de Educação Infantil (CEIs) e unidades de saúde municipais durante os dias decretados como ponto facultativo, conforme anteprojeto anexo.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4051/indicacao_no_68-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4051/indicacao_no_68-2025.pdf</t>
   </si>
   <si>
     <t>indicar ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria competente, que sejam realizadas ações de manutenção e patrolamento na Rua Felice Ruon, no Bairro Serafim.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4052/indicacao_no_69-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4052/indicacao_no_69-2025.pdf</t>
   </si>
   <si>
     <t>indicar ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria competente, que sejam tomadas providências urgentes para a manutenção e recuperação da estrada da Rua José Gesser, no Bairro Braço Miguel.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4054/indicacao_no_70-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4054/indicacao_no_70-2025.pdf</t>
   </si>
   <si>
     <t>Indicar ao Excelentíssimo Senhor Prefeito Municipal, por meio das Secretarias competente, a necessidade urgente de realização de estudos e medidas para o desassoreamento de todos os rios do município, visando a preservação ambiental, a mitigação de enchentes e alagamentos, além da garantia da segurança da população e da infraestrutura local.</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4059/indicacao_no_71-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4059/indicacao_no_71-2025.pdf</t>
   </si>
   <si>
     <t>Sejam providenciadas placas de identificação para as ruas Elza Martendal e Bertoldo Martendal.</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4060/indicacao_no_72-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4060/indicacao_no_72-2025.pdf</t>
   </si>
   <si>
     <t>Seja realizado o patrolamento e nivelamento da Rua Rodolpho Lenoir.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4061/indicacao_no_73-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4061/indicacao_no_73-2025.pdf</t>
   </si>
   <si>
     <t>Seja realizada a colocação de macadame nas ruas Adolfo Martendal e Bertoldo Martendal.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4065/indicacao_no_74-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4065/indicacao_no_74-2025.pdf</t>
   </si>
   <si>
     <t>Seja realizado o patrolamento e nivelamento da Rua Osmar Bachmann.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4066/indicacao_no_75-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4066/indicacao_no_75-2025.pdf</t>
   </si>
   <si>
     <t>Sejam adotadas providências para o aumento da profundidade da tubulação na Rua Alfredo Rosa.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4071/indicacao_no_76-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4071/indicacao_no_76-2025.pdf</t>
   </si>
   <si>
     <t>Solicitar urgente de reparo na guia da ponte localizada no bairro Braço Cunha, na Rua Umberto Plásio Junkes.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4072/indicacao_no_77-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4072/indicacao_no_77-2025.pdf</t>
   </si>
   <si>
     <t>Seja realizado o patrolamento e nivelamento da Rua João Pauli, bem como seja avaliada a possibilidade de alargamento da referida, em especial nas proximidades da empresa Bananas HM.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4080/indicacao_no_78-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4080/indicacao_no_78-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a realização de serviços de manutenção e continuidade da pintura dos meios-fios, bem como a implantação e/ou reforço da sinalização viária horizontal e vertical na Estrada Geral Braço Elza.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4081/indicacao_no_79-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4081/indicacao_no_79-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a realização de patrolamento, roçada e demais manutenções necessárias na Rua XV de Novembro.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4082/indicacao_no_80-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4082/indicacao_no_80-2025.pdf</t>
   </si>
   <si>
     <t>ue determine à Secretaria competente a realização de limpeza e roçada na área situada nos fundos da UBS Braço Serafim, localizada na Estrada Geral Paula Ramos.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4083/indicacao_no_81-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4083/indicacao_no_81-2025.pdf</t>
   </si>
   <si>
     <t>Reiterar a Indicação n. 4/2025, solicitando a disponibilização de meio de transporte para os alunos que residem na Rua Catarina Schmitz tanto no turno matutino quanto vespertino.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4087/indicacao_no_82-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4087/indicacao_no_82-2025.pdf</t>
   </si>
   <si>
     <t>para que faça bases de concreto em torno dos pontos de ônibus existentes no Município, com o objetivo de melhorar a infraestrutura e proporcionar mais conforto e segurança aos usuários do transporte público.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4095/indicacao_no_83-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4095/indicacao_no_83-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a realização de manutenção geral de todas as placas de sinalização viária existentes no município, incluindo placas de regulamentação, advertência, indicativas e educativas.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4096/indicacao_no_84-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4096/indicacao_no_84-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente que as novas placas de identificação de ruas, a serem instaladas no município, já sejam confeccionadas com a indicação do respectivo Código de Endereçamento Postal (CEP).</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4099/indicacao_no_85-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4099/indicacao_no_85-2025.pdf</t>
   </si>
   <si>
     <t>Indicar que realize a roçada e a limpeza das margens das Ruas Celeste Maiochi, Prefeito Leopoldo Schoepping, Alida Bressanini e Leontina Schoepping.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4100/indicacao_no_86-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4100/indicacao_no_86-2025.pdf</t>
   </si>
   <si>
     <t>Para que seja realizado o alargamento da Rua Davi José Reichert, Ribeirão Máximo, mais precisamente na curva localizada antes da bifurcação existente na via.</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4101/indicacao_no_87-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4101/indicacao_no_87-2025.pdf</t>
   </si>
   <si>
     <t>Solicitar o patrolamente e macadamização das Ruas José Hermes Ramos, Gabriel Antonio Muller, São Domingos Sávio e Francisco Altini.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4103/indicacao_no_88-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4103/indicacao_no_88-2025.pdf</t>
   </si>
   <si>
     <t>que sejam identificados e notificados os proprietários de terrenos baldios situados nas áreas urbanizadas do município, com a finalidade de que providenciem a limpeza, manutenção e cercamento dos respectivos imóveis, nos termos da legislação municipal vigente.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4107/indicacao_no_89-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4107/indicacao_no_89-2025.pdf</t>
   </si>
   <si>
     <t>que solicite junto ao órgão competente do Governo do Estado de Santa Catarina a execução de obra para implantação de acostamento na Rodovia SC-414, nas imediações do entroncamento com a Rua Vitória Hess, nas proximidades da Rua Carlos Erbs.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4108/indicacao_no_90-2025.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4108/indicacao_no_90-2025.docx</t>
   </si>
   <si>
     <t>que, por meio do setor competente, providencie a instalação de braços de iluminação pública nos postes localizados na Rua Lourenço Pauli, ao menos em frente às residências existentes na via.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4109/indicacao_no_91-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4109/indicacao_no_91-2025.pdf</t>
   </si>
   <si>
     <t>que seja providenciada, por meio do setor competente, a manutenção da pavimentação asfáltica da Rua 18 de Julho, com especial atenção ao trecho compreendido entre o Posto Martendal e a Igreja Matriz.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4110/indicacao_no_92-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4110/indicacao_no_92-2025.pdf</t>
   </si>
   <si>
     <t>ue seja realizado o serviço de patrolamento e macadamização nos pontos críticos da Rua João Izidoro Kleis, localizada na localidade de Braço Belga.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4111/indicacao_no_93-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4111/indicacao_no_93-2025.pdf</t>
   </si>
   <si>
     <t>que seja realizado o serviço de patrolamento e macadamização no final da Rua Miguel Espig, localizada no bairro Alto Máximo, sentido Baú.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4113/indicacao_no_94-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4113/indicacao_no_94-2025.pdf</t>
   </si>
   <si>
     <t>seja solicitado ao setor competente a realização da pintura e sinalização adequadas nas vagas de estacionamento do Hospital HOSCOLA.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4120/indicacao_no_95-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4120/indicacao_no_95-2025.pdf</t>
   </si>
   <si>
     <t>que solicite à Secretaria de Obras a realização da limpeza das calçadas e da via pública na Rua Valentim Bressanini, situada no bairro Vila Nova.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4121/indicacao_no_96-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4121/indicacao_no_96-2025.pdf</t>
   </si>
   <si>
     <t>que seja providenciada, por meio do setor competente, a recuperação da pavimentação asfáltica da Rua Zita Marangoni.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4122/indicacao_no_97-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4122/indicacao_no_97-2025.pdf</t>
   </si>
   <si>
     <t>que solicite ao setor competente a avaliação técnica de um bueiro localizado na Estrada Geral Braço Gavião, nas proximidades da residência do Senhor Itamar Schappo, tendo em vista que o local apresenta sinais de afundamento da via.</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4127/indicacao_no_98-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4127/indicacao_no_98-2025.pdf</t>
   </si>
   <si>
     <t>para que, em conjunto com a direção do Hospital HOSCOLA, sejam adotadas as providências necessárias visando a ampliação do estacionamento do hospital, utilizando o terreno adjacente à unidade hospitalar, se disponível para tal finalidade.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4128/indicacao_no_99-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4128/indicacao_no_99-2025.pdf</t>
   </si>
   <si>
     <t>que, por meio da Secretaria competente, estude a viabilidade de instalação de um parque infantil nas imediações da Associação SELG</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4129/indicacao_no_100-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4129/indicacao_no_100-2025.pdf</t>
   </si>
   <si>
     <t>que sejam adotadas providências para planejamento, implantação e operação de um sistema de transporte coletivo público e gratuito (ou a preços subsidiados), visando atender as demandas da população, especialmente da pessoa idosa e demais munícipes em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4134/indicacao_no_101-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4134/indicacao_no_101-2025.pdf</t>
   </si>
   <si>
     <t>requer o envio da presente indicação ao Excelentíssimo Senhor Prefeito Municipal, para que que seja realizada a execução de melhorias na Rua Vereador Victor Nowasky, considerando as demandas apresentadas pela comunidade local.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4135/indicacao_no_102-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4135/indicacao_no_102-2025.pdf</t>
   </si>
   <si>
     <t>para que determine ao setor competente a realização de manutenção na cabeceira da ponte localizada na Rua Avenida Maria Marangoni</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4140/indicacao_no_103-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4140/indicacao_no_103-2025.pdf</t>
   </si>
   <si>
     <t>para que determine ao setor competente a realização de raspagem da vegetação e limpeza das margens da Rua Baltazar Schmitz.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4145/indicacao_no_104-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4145/indicacao_no_104-2025.pdf</t>
   </si>
   <si>
     <t>para que, por meio da Secretaria Municipal de Educação e em articulação com a Secretaria de Saúde, estude a viabilidade de disponibilizar repelente nas unidades escolares da rede municipal de ensino, especialmente para uso dos alunos durante atividades pedagógicas externas, fora da sala de aula.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4146/indicacao_no_105-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4146/indicacao_no_105-2025.pdf</t>
   </si>
   <si>
     <t>para que determine ao setor competente a elaboração de projeto de pavimentação para a Rua Harry Fritzke, no bairro Vila do Salto, com utilização de calçamento em paver ou outro método construtivo mais adequado à realidade local.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4149/indicacao_no_106-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4149/indicacao_no_106-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal que determine ao setor competente da Administração a colocação de macadame na Rua Vereador Victor Nowasky, situada na localidade de Santana.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4150/indicacao_no_107-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4150/indicacao_no_107-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal que, junto ao setor competente e, se necessário, com a concessionária de energia elétrica responsável, estude a viabilidade de retirada e reposicionamento dos postes de madeira existentes na Rua João Izidoro Kleis, no bairro Braço Belga, atualmente localizados dentro de um bananal.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4151/indicacao_no_108-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4151/indicacao_no_108-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal que determine ao setor competente a realização de manutenção na Rua Ademir Pereira, localizada na localidade de Braço Comprido, especialmente no trecho de entroncamento com a Rodovia SC-414.</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4152/indicacao_no_109-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4152/indicacao_no_109-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal que determine ao setor competente a realização de vistoria e manutenção completa da iluminação pública na região da divisa entre os municípios de Luiz Alves e Gaspar, especialmente no último poste localizado ainda em território de Luiz Alves, bem como no bairro Braço Joaquim.</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4153/indicacao_no_110-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4153/indicacao_no_110-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal que determine ao setor competente a realização de obras de melhoria viária com a colocação de macadame no bairro Laranjeiras, especificamente em dois trechos: na Rua Canharana e na Rua Eduardo Kreff, nas proximidades da antiga residência do senhor Eliseu Schmitt.</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4154/indicacao_no_111-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4154/indicacao_no_111-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal que determine ao setor competente a realização de obras de reparo e manutenção na cabeceira da ponte situada sobre o Rio Baixo Máximo.</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4155/indicacao_no_112-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4155/indicacao_no_112-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal que determine ao setor competente a adoção de providências para solucionar o problema de esgoto a céu aberto existente na localidade do Rio do Peixe.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4166/indicacao_no_113-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4166/indicacao_no_113-2025.pdf</t>
   </si>
   <si>
     <t>indicar ao Senhor Prefeito Municipal que, por meio da Secretaria competente, proceda à instalação de lombada na Estrada Geral Ribeirão do Bugre, nas proximidades da Cachaçaria Rossi.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4167/indicacao_no_114-2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4167/indicacao_no_114-2025_1.pdf</t>
   </si>
   <si>
     <t>indicar ao Senhor Prefeito Municipal que, por meio da Secretaria competente, realize o patrolamento e a aplicação de macadame na Rua David Bachmann.</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4174/indicacao_no_115-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4174/indicacao_no_115-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal de Luiz Alves a solicitação de municipalização do trecho da rodovia SC-414 compreendido entre o Centro do município e a divisa com o município de Navegantes, no bairro Rio do Peixe, com base no Decreto Estadual nº 1.319, de 29 de setembro de 2017.</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4175/indicacao_no_116-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4175/indicacao_no_116-2025.pdf</t>
   </si>
   <si>
     <t>indicar ao Senhor Prefeito Municipal que, por meio da Secretaria competente, seja realizada a manutenção da Rua Maria Paulina Weber, localizada neste município.</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4176/indicacao_no_117-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4176/indicacao_no_117-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que determine à Secretaria competente a realização de roçada e limpeza na Rua Vereador Otto Wruck e na Rua Leonardo Reichert.</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4177/indicacao_no_118-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4177/indicacao_no_118-2025.pdf</t>
   </si>
   <si>
     <t>indicar ao Senhor Prefeito Municipal que determine à Secretaria competente a execução urgente de obras de substituição de dois tubos nas estruturas de drenagem pluvial na Rua Morro dos Macacos, incluindo a recuperação da estrada danificada.</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4182/indicacao_no_119-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4182/indicacao_no_119-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam realizados serviços de macadamização, patrolamento, roçada, limpeza geral e, se possível, a pavimentação da Rua Miguel Espig.</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4187/indicacao_no_120-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4187/indicacao_no_120-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que, por meio da Secretaria de Obras e Planejamento, sejam tomadas providências urgentes para melhoria da trafegabilidade na Rua 9 de Março, especialmente no trecho final da via, que compreende um morro com condições críticas de infraestrutura</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4188/indicacao_no_121-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4188/indicacao_no_121-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que determine à Secretaria de Obras e Planejamento a realização de patrolamento e macadamização da Rua Ambrósio Zimmermann.</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4191/indicacao_no_122-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4191/indicacao_no_122-2025.pdf</t>
   </si>
   <si>
     <t>seja encaminhado expediente à Centrais Elétricas de Santa Catarina (Celesc), solicitando a realização de um mutirão de limpeza e regularização da fiação aérea nos postes de energia elétrica situados no município de Luiz Alves/SC.</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4192/indicacao_no_123-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4192/indicacao_no_123-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que determine à Secretaria de Obras a realização de intervenção corretiva no início da Rua José Lino Schmitz, no sentido do Bairro Baixo Máximo, visando à recomposição da pavimentação asfáltica e ao devido acabamento da borda da via.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4203/indicacao_no_124-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4203/indicacao_no_124-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal, por meio da Secretaria competente, que sejam realizadas a limpeza das margens da via, com a remoção do solo acumulado nas margens da rua, com utilização de máquina Bobcat, e a roçada da vegetação ao longo de toda a extensão da Rua Carlos Erbs.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4204/indicacao_no_125-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4204/indicacao_no_125-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal, por meio da Secretaria competente, que sejam realizadas a limpeza das margens da via, com a remoção do solo acumulado, utilizando máquina Bobcat, e a roçada da vegetação ao longo de toda a extensão da Rua Gabriel Antônio Müller e da Estrada do Morro do Lagarto e nas vias paralelas.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4205/indicacao_no_126-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4205/indicacao_no_126-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, por meio da Secretaria competente, que seja realizado o patrolamento de todas as ruas do Bairro Canoas.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4206/indicacao_no_127-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4206/indicacao_no_127-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, por meio da Secretaria competente, que sejam realizados serviços de patrolamento e macadamização na Rua Verônica Canal, localizada no Bairro Braço Joaquim.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4209/indicacao_no_128-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4209/indicacao_no_128-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que, por meio da Secretaria de Obras e Planejamento, sejam tomadas as providências necessárias para a execução de serviços de macadamização na Rua Antônio Cordeiro, localizada na comunidade do Baixo Máximo.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4214/indicacao_no_129-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4214/indicacao_no_129-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal que, por meio da Secretaria competente, sejam realizadas as providências necessárias para a pintura e instalação de sinalização viária em toda a extensão da Estrada Geral Alto Máximo, Estrada Geral Baixo Máximo, Rua Prefeito Willybaldo Van Den Bylaardt, Rua Álida Bressanini e Rua Prefeito Leopoldo Schoepping.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4216/indicacao_no_130-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4216/indicacao_no_130-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria competente, que seja realizada uma avaliação técnica das antigas instalações da Escola Municipal Arlindo Benvenutto Zimmermann, com o objetivo de decidir sobre a sua eventual reforma ou demolição.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4219/indicacao_no_131-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4219/indicacao_no_131-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal, para que, por meio da Secretaria competente, solicite formalmente à CELESC – Centrais Elétricas de Santa Catarina S.A. a adoção das seguintes providências em nosso Município:_x000D_
 _x000D_
 1- A ampliação da rede de distribuição de energia elétrica ou, alternativamente, a substituição do transformador atualmente instalado por outro de maior capacidade, na localidade de Alto Máximo;_x000D_
 _x000D_
 2- A realização de poda emergencial de árvores que estejam em contato ou em proximidade crítica com a rede elétrica, em todo o território municipal.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4220/indicacao_no_132-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4220/indicacao_no_132-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal que, por meio da Secretaria competente, seja realizada a substituição da tampa de bueiro localizada na entrada da Rua José Lenoir, no bairro Alto Máximo, neste Município.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4221/indicacao_no_133-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4221/indicacao_no_133-2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado expediente ao Senhor Prefeito Municipal solicitando que, por meio da Secretaria de Obras e Serviços Públicos, seja realizada com urgência a manutenção da Rua Genésio Machado, com patrolamento e macadamização, garantindo assim melhores condições de trafegabilidade.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4222/indicacao_no_134-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4222/indicacao_no_134-2025.pdf</t>
   </si>
   <si>
     <t>através da Secretaria de Obras e do setor competente, seja incluída no cronograma de manutenções asfálticas a Rua Braço da Onça, tendo em vista que a referida via apresenta pontos com problemas na pavimentação, com buracos e desgaste que comprometem a trafegabilidade e a segurança dos usuários.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4227/indicacao_no_135-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4227/indicacao_no_135-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal que determine à Secretaria competente a realização de patrolamento, nivelamento e macadamização da Rua João Pauli.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4230/indicacao_no_136-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4230/indicacao_no_136-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a macadamização e a manutenção de toda a extensão da Rua João Bosco Eger, neste município.</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4231/indicacao_no_137-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4231/indicacao_no_137-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a adoção das seguintes providências na Rua Braço Dauer, localizada no Bairro do Serafim: reparo ou reconstrução do bueiro quebrado existente na via, com a devida reposição do macadame no mesmo local; e manutenção e melhorias em toda a extensão da Rua Braço Dauer, com patrolamento e reposição de material nos pontos críticos.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4234/indicacao_no_138-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4234/indicacao_no_138-2025.pdf</t>
   </si>
   <si>
     <t>para que seja providenciada a instalação de rede de iluminação pública na Rua Lídia Kunradi Schwanke</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4235/indicacao_no_139-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4235/indicacao_no_139-2025.pdf</t>
   </si>
   <si>
     <t>para que sejam providenciadas as manutenções necessárias nas calçadas e nas tampas de bueiros das ruas Francisco Schmitz e Vereador Crisótomo Gesser, visando melhorar a acessibilidade e a segurança dos pedestres.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4236/indicacao_no_140-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4236/indicacao_no_140-2025.pdf</t>
   </si>
   <si>
     <t>para que seja providenciada a troca das lâmpadas queimadas em todo o Bairro Santana, visando garantir a adequada iluminação pública e a segurança da população local.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4237/indicacao_no_141-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4237/indicacao_no_141-2025.pdf</t>
   </si>
   <si>
     <t>que sejam realizadas melhorias na rede de iluminação pública no Braço da Onça.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4242/indicacao_no_142-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4242/indicacao_no_142-2025.pdf</t>
   </si>
   <si>
     <t>ue determine ao setor competente a realização de pintura da cabeceira da ponte localizada no Bairro Serafim, bem como a instalação de guard rail (defensas metálicas) nas laterais da referida ponte.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4244/indicacao_no_143-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4244/indicacao_no_143-2025.pdf</t>
   </si>
   <si>
     <t>que proceda com os devidos estudos técnicos e administrativos para a implantação de um Plano de Cargos, Carreiras e Salários (PCCS) abrangendo todas as áreas da Administração Pública Municipal, bem como a avaliação e aplicação de reajustes salariais nas categorias que se encontram atualmente com remuneração defasada.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4245/indicacao_no_144-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4245/indicacao_no_144-2025.pdf</t>
   </si>
   <si>
     <t>que seja oficiado à CELESC – Centrais Elétricas de Santa Catarina S.A., solicitando a modificação da rede elétrica existente na Rua David Bachmann, no Município de Luiz Alves, com a substituição da atual rede de alta tensão por rede de baixa tensão.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4246/indicacao_no_145-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4246/indicacao_no_145-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a realização de serviços de patrolamento e macadamização da Rua Libório Schmitz, situada na localidade de Braço Elza, neste Município.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4247/indicacao_no_146-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4247/indicacao_no_146-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo que seja elaborado projeto técnico para a instalação de rede de baixa tensão na Rua Vereador João Crisóstomo Kraisch, no Braço Miguel, especialmente no trecho de subida íngreme e sinuosa, a fim de viabilizar a implantação futura de iluminação pública no local.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4248/indicacao_no_147-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4248/indicacao_no_147-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a realização de melhorias no calçamento com paralelepípedos em toda a extensão da Rua Valentin Hess.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4251/indicacao_no_148-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4251/indicacao_no_148-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a realização de patrolamento, nivelamento e macadamização da Rua Antônio Grodwiski.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4254/indicacao_no_149-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4254/indicacao_no_149-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a instalação de uma lombada ou de guarda-corpo (guard rail) na Rua Miguel Espig, na localidade de Alto Máximo, em frente à Assembleia de Deus, com o objetivo de aumentar a segurança viária no trecho de curva perigosa, onde já foram registrados diversos acidentes.</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4255/indicacao_no_150-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4255/indicacao_no_150-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a remoção da lombada existente nas proximidades da Escola Rafael Rech e a instalação, em substituição, de uma travessia elevada de pedestres no local onde atualmente está situada a faixa de pedestres que dá acesso ao ginásio escolar, situado do outro lado da via.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4256/indicacao_no_151-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4256/indicacao_no_151-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a construção de um abrigo de ônibus na Rua João Wik, localizada no Bairro Vila Nova, nas proximidades do acesso à SC-414.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4259/indicacao_no_152-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4259/indicacao_no_152-2025.pdf</t>
   </si>
   <si>
     <t>que determine à Secretaria competente a realização de recuperação dos buracos (tapa-buracos) ao longo da Rua 15 de Novembro, bem como a roçada da vegetação nas margens da via, com o objetivo de garantir melhores condições de trafegabilidade e segurança aos pedestres e motoristas.</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4264/indicacao_no_153-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4264/indicacao_no_153-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a realização de melhorias na lombada existente na Rua José Lino Schmitt, nas proximidades da Rua Augusto Cordeiro, no Bairro Baixo Máximo.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4267/indicacao_no_154-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4267/indicacao_no_154-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a realização de serviços de limpeza de sarjetas, coleta regular de lixo e demais manutenções necessárias nas seguintes vias públicas localizadas na região do Morro da Caixa d’Água: Rua Max Fritzke, Rua Osni Zappelline e demais ruas da localidade.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4268/indicacao_no_155-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4268/indicacao_no_155-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a realização de patrolamento nas Ruas Celeste Maiochi e Serrinha, ambas localizadas neste município.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4269/indicacao_no_156-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4269/indicacao_no_156-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a instalação de placa de “PARE” ou “DÊ A PREFERÊNCIA” na saída da Rua Antônio Pauly, conforme análise técnica de engenharia de trânsito.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4273/indicacao_no_157-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4273/indicacao_no_157-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a instalação de duas lombadas, no máximo, na Rua Miguel Espig, em frente à Igreja Católica e à Igreja Evangélica, na localidade de Ribeirão Máximo.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4275/indicacao_no_158-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4275/indicacao_no_158-2025.pdf</t>
   </si>
   <si>
     <t>por meio da Secretaria de Obras e Infraestrutura, a imediata instalação de uma passarela paralela à ponte localizada na Rua Vereador Crisóstomo Gesser.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4276/indicacao_no_159-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4276/indicacao_no_159-2025.pdf</t>
   </si>
   <si>
     <t>Solicitamos à Secretaria de Obras do Município de Luiz Alves que realize a roçada na Tifa dos Polacos, localizada no Braço Elza, com o objetivo de manter a área limpa e segura para os moradores e transeuntes.</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4278/indicacao_no_160-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4278/indicacao_no_160-2025.pdf</t>
   </si>
   <si>
     <t>para que determine ao setor competente da Secretaria Municipal de Obras a adoção das seguintes providências relativas à Rua João Izidoro Kleis:_x000D_
 - Realização de estudo técnico visando à amenização do aclive acentuado no morro da via, nas proximidades da antiga propriedade do falecido Antônio Kammer, considerando os riscos à segurança e a dificuldade de acesso nos períodos de chuva;_x000D_
 - Execução de intervenções para ampliação e adequação da abertura da via, especialmente no trecho compreendido entre o Braço Belga e o Alto Máximo, onde for tecnicamente possível, a fim de garantir melhores condições de trafegabilidade, segurança e mobilidade para os usuários.</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4279/indicacao_no_161-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4279/indicacao_no_161-2025.pdf</t>
   </si>
   <si>
     <t>por meio da Secretaria competente, a elaboração e execução de ampliação do projeto de iluminação pública em toda a extensão da Rua João Izidoro Kleis. Ainda, que seja oficiada a CELESC para que regularize a colocação dos postes de iluminação pública nas proximidades da via.</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4280/indicacao_no_162-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4280/indicacao_no_162-2025.pdf</t>
   </si>
   <si>
     <t>para que determine ao setor competente a inclusão, na licitação referente à confecção e instalação de placas de identificação de vias e logradouros públicos, da placa denominativa da Ponte Cysto Luciani, localizada no Bairro Ribeirão do Padre, com acesso às localidades de Boa Vista e Braço Belga.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4281/indicacao_no_163-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4281/indicacao_no_163-2025.pdf</t>
   </si>
   <si>
     <t>solicitando a execução de serviços de manutenção na Ponte Cysto Luciani, localizada no Bairro Ribeirão do Padre, como serviços de limpeza nas cabeceiras, pintura da estrutura, manutenção geral e conserto das cabeceiras da ponte com asfalto quente.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4282/indicacao_no_164-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4282/indicacao_no_164-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente da Secretaria de Obras a execução das seguintes melhorias na Rua Celeste Scola: remoção e replantio das palmeiras atualmente localizadas na área que será destinada ao estacionamento; colocação de macadame no trecho correspondente; implantação de área de estacionamento para os professores, garantindo que a medida não interfira nas manobras dos ônibus escolares que trafegam pelo local.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4284/indicacao_no_165-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4284/indicacao_no_165-2025.pdf</t>
   </si>
   <si>
     <t>solicitando que determine ao setor competente da Secretaria de Obras a realização de serviços de manutenção (patrolamento e limpeza das sarjetas com urgência) e raspagem nas margens da Rua São Pedro, com o objetivo de organizar e desobstruir as sarjetas ao longo da via.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4285/indicacao_no_166-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4285/indicacao_no_166-2025.pdf</t>
   </si>
   <si>
     <t>solicitando que determine ao setor competente da Secretaria de Obras a realização de patrolamento, macadamização adequada e melhorias no escoamento das águas pluviais na Rua Orestes Martini.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4286/indicacao_no_167-2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4286/indicacao_no_167-2025_1.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente da Secretaria de Obras a realização de patrolamento, macadamização, abertura de sarjetas e limpeza da vegetação invasiva, com maquinário, na Rua Braço do Norte</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4287/indicacao_no_168-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4287/indicacao_no_168-2025.pdf</t>
   </si>
   <si>
     <t>solicitando que determine ao setor competente da Secretaria de Obras a realização das seguintes melhorias na Rua João Antônio da Costa a instalação de tubulação para contenção e desvio da água proveniente das partes mais altas do morro, a manutenção geral da via, com patrolamento e aplicação de macadame de qualidade e o alargamento da pista de rolamento, no limite máximo possível, visando melhorar a trafegabilidade e segurança dos usuários.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4312/indicacao_no_169-2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4312/indicacao_no_169-2025_1.pdf</t>
   </si>
   <si>
     <t>que sejam realizadas com urgência as roçadas nas margens das seguintes vias públicas: Rua Alida Bressanini e Rua Prefeito Leopoldo Schoepping.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4290/indicacao_no_170-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4290/indicacao_no_170-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a realização de estudos técnicos para viabilizar a pavimentação asfáltica da Rua Miguel Espig, no sentido Bairro Baú.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4291/indicacao_no_171-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4291/indicacao_no_171-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente da Secretaria de Obras a execução urgente de obras de contenção e restauração da estrada na Rua Leonardo Reichert, aproximadamente 150 metros após a entrada do Braço Joaquim.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4292/indicacao_no_172-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4292/indicacao_no_172-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente da Secretaria de Obras a realização de patrolamento e aplicação de macadame na Rua José Gonçalves, localizada na comunidade do Rio Novo.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>Josemar Bressanini</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4293/indicacao_no_173-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4293/indicacao_no_173-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente da Secretaria de Obras a realização de manutenção na ponte de madeira localizada na Rua Daniel Inácio Vieck, no Bairro Vila Nova.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4294/indicacao_no_174-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4294/indicacao_no_174-2025.pdf</t>
   </si>
   <si>
     <t>solicitando que determine ao setor competente da Secretaria de Obras a realização de intervenção com retroescavadeira na Rua Alida Bressanini, em frente à residência do Senhor Joacir Serafim, nº 497, para nivelamento do acostamento e correção do escoamento da água da chuva.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4295/indicacao_no_175-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4295/indicacao_no_175-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente da Secretaria de Obras a realização de patrolamento na Rua Alberto Vieck.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4300/indicacao_no_176-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4300/indicacao_no_176-2025.pdf</t>
   </si>
   <si>
     <t>que determine à Secretaria Municipal de Obras a realização de serviços de patrolamento, macadamização e limpeza de bueiros em toda a extensão da Estrada Geral Braço Dauer.</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4304/indicacao_no_177-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4304/indicacao_no_177-2025.pdf</t>
   </si>
   <si>
     <t>ue determine ao setor competente da Secretaria de Obras a realização de serviços de patrolamento e macadamização na Rua Paulo Griboski, localizada na comunidade de Alto Braço Miguel.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4305/indicacao_no_178-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4305/indicacao_no_178-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente da Secretaria de Obras a realização das melhorias necessárias na tubulação de drenagem pluvial na Rua Ademir Pereira, no bairro Braço Comprido, nas proximidades da residência da família Schmitz.</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4306/indicacao_no_179-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4306/indicacao_no_179-2025.pdf</t>
   </si>
   <si>
     <t>que sejam realizadas as seguintes melhorias:_x000D_
 - Limpeza e manutenção nas proximidades da Gruta Nossa Senhora Imaculada Conceição, localizada na comunidade do Braço da Onça, especialmente nas bocas de tubulação que se encontram obstruídas por folhas, galhos e outros detritos;_x000D_
 - Manutenções necessárias na Rua 24 de Agosto, situada na comunidade da Vila do Salto, a fim de recuperar a infraestrutura da via e garantir condições adequadas de trafegabilidade.</t>
   </si>
   <si>
     <t>4309</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4309/indicacao_no_180-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4309/indicacao_no_180-2025.pdf</t>
   </si>
   <si>
     <t>que seja realizada a manutenção da ponte de madeira localizada na Rua Daniel Inácio Vieck, no bairro Vila Nova.</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>Josemar Bressanini, Susana Müller Campigotto</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4310/indicacao_no_181-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4310/indicacao_no_181-2025.pdf</t>
   </si>
   <si>
     <t>que seja notificada a empresa responsável pela retirada das luminárias na Rua Antônio Schmidt, no bairro Vila Nova, a fim de que proceda à destinação correta dos materiais, que atualmente encontram-se depositados de forma irregular em via pública.</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4313/indicacao_no_182-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4313/indicacao_no_182-2025.pdf</t>
   </si>
   <si>
     <t>com envio de cópia à Secretaria Municipal de Obras e ao setor de trânsito, que sejam realizadas melhorias na Rua Francisco Schmitz, consistentes na pintura de todas as lombadas ao longo da via, na limpeza das placas de sinalização e na substituição daquelas que estiverem danificadas ou ilegíveis.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4316/indicacao_no_183-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4316/indicacao_no_183-2025.pdf</t>
   </si>
   <si>
     <t>para que seja encaminhado ao setor competente, a necessidade de realizar a abertura de uma curva na Rua Nelson Muller, localizada no bairro Rio do Peixe, logo após o primeiro galpão de banana.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4320/indicacao_no_184-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4320/indicacao_no_184-2025.pdf</t>
   </si>
   <si>
     <t>que sejam realizadas, com urgência, a pintura e revitalização da faixa central da pavimentação asfáltica nas principais vias do Município que apresentam maior volume de tráfego, considerando que a sinalização horizontal encontra-se apagada ou bastante desgastada.</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4321/indicacao_no_185-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4321/indicacao_no_185-2025.pdf</t>
   </si>
   <si>
     <t>com envio de cópia à Secretaria de Obras e Infraestrutura, que determine a intensificação da atuação do caminhão-pipa, com o objetivo de umedecer e milhar as vias não pavimentadas do Município, especialmente nos períodos de estiagem e tempo seco.</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4329/indicacao_no_186-2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4329/indicacao_no_186-2025_1.pdf</t>
   </si>
   <si>
     <t>que seja realizada a instalação de lombadas físicas (redutores de velocidade) ao longo da Rua Elisabeth Bonelli Luciani, localizada no Bairro Boa Vista.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4333/indicacao_no_187-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4333/indicacao_no_187-2025.pdf</t>
   </si>
   <si>
     <t>que, por meio da secretaria competente, sejam realizados serviços de patrolamento, aplicação de macadame e limpeza das margens da Estrada Geral Paula Ramos, localizada na comunidade do Braço Serafim.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4334/indicacao_no_188-2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4334/indicacao_no_188-2025_1.pdf</t>
   </si>
   <si>
     <t>que determine à secretaria competente a execução de serviços de aplicação de macadame na Rua José Gonçalves, situada no bairro Rio Novo.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4335/indicacao_no_189-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4335/indicacao_no_189-2025.pdf</t>
   </si>
   <si>
     <t>para que seja providenciada a limpeza da vala às margens da Estrada Geral Braço Comprido, na altura da residência do morador Mauro Scaburi.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4336/indicacao_no_190-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4336/indicacao_no_190-2025.pdf</t>
   </si>
   <si>
     <t>que oficiado ao chefe do poder executivo, para que seja providenciada a abertura e melhorias da Estrada Geral Paula Ramos.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4346/indicacao_no_191-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4346/indicacao_no_191-2025.pdf</t>
   </si>
   <si>
     <t>solicitando que a Secretaria Municipal de Obras realize vistoria na Rua Alberto Justino Vieck, com o objetivo de verificar se a obra de pavimentação já foi oficialmente entregue e se ainda se encontra dentro do prazo de garantia contratual, bem como que providencie o reparo da calçada lateral, que foi danificada pelas fortes chuvas. Ressalta-se ainda que a via não está com a sinalização horizontal (pintura) devidamente executada, o que compromete a segurança no local.</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4350/indicacao_no_192-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4350/indicacao_no_192-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente da Secretaria de Obras a realização de serviços de limpeza dos bueiros, aplicação de macadame e patrolamento na Estrada Geral do Braço Frances.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4351/indicacao_no_193-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4351/indicacao_no_193-2025.pdf</t>
   </si>
   <si>
     <t>para que determine ao setor competente a criação de uma área de espera para conversão na Rua Baltazar Schmitt, no trecho de acesso à Rua Napoleão Vigarani.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4354/indicacao_no_194-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4354/indicacao_no_194-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a substituição urgente da tampa de bueiro localizada na Rua Braço Joaquim, aproximadamente 200 metros após a entrada da via.</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4357/indicacao_no_195-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4357/indicacao_no_195-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal que determine ao setor competente a ampliação da extensão da tubulação da rede de drenagem pluvial existente na Rua Eduardo Kiliano Kreff</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4358/indicacao_no_196-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4358/indicacao_no_196-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente da Secretaria de Obras a realização das seguintes melhorias na Rua Sebastião dos Santos: patrolamento e nivelamento da via; alargamento da via; implantação de boca de lobo para drenagem pluvial.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4359/indicacao_no_197-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4359/indicacao_no_197-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a realização de limpeza e roçada do terreno de propriedade do Município, localizado no final das ruas Levitina Veber e Adilson Veber.</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4370/indicacao_no_198-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4370/indicacao_no_198-2025.pdf</t>
   </si>
   <si>
     <t>para que determine ao setor competente a execução de serviços de manutenção na iluminação pública das ruas Davi José Reichert e José Lenoir, ambas localizadas no Bairro Alto Máximo, procedendo à substituição das lâmpadas queimadas e demais reparos necessários para o pleno funcionamento do sistema.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4372/indicacao_no_199-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4372/indicacao_no_199-2025.pdf</t>
   </si>
   <si>
     <t>para que determine ao setor competente a elaboração de projeto técnico para implantação de sistema de drenagem pluvial e tubulação adequada na Rua Ambrósio Zimmermann, contemplando bocas de lobo e demais estruturas necessárias, priorizando a execução desta etapa de forma urgente. Ainda, que contemple no projeto o necessário para pavimentação da via, podendo ser utilizado paver, asfalto ou outro material tecnicamente indicado.</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4378/indicacao_no_200-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4378/indicacao_no_200-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a execução de canais de escoamento para drenagem pluvial nas laterais da Rua Vitória Hess.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4388/indicacao_no_201-2025_2.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4388/indicacao_no_201-2025_2.pdf</t>
   </si>
   <si>
     <t>para que realize visita à oficina de mulheres instalada nas dependências da antiga fábrica da Dudalina, a fim de verificar as condições de infraestrutura e necessidades, como instalação de lâmpadas e de aparelhos de ar-condicionado, inclusive, caso seja mais viável, aparelhos de ar condicionado portáteis.</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4389/indicacao_no_202-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4389/indicacao_no_202-2025.pdf</t>
   </si>
   <si>
     <t>para que determine ao setor competente a substituição das lâmpadas da iluminação pública da Rua Valentin Bressanini por lâmpadas de LED, bem como a instalação de novos braços de luz ao longo da via, visando melhorar a iluminação, que atualmente encontra-se precária.</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4392/indicacao_no_203-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4392/indicacao_no_203-2025.pdf</t>
   </si>
   <si>
     <t>para que determine ao setor competente a utilização das lajotas retiradas da Avenida Maria Marangoni para a pavimentação da Rua Oto Fritzke, que possui aproximadamente 200 metros de extensão e é a única via da localidade de Vila do Salto que ainda não conta com pavimentação.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4396/indicacao_no_204-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4396/indicacao_no_204-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Senhor Prefeito Municipal que determine ao setor competente a substituição das tampas de boca de lobo existentes na Rua Francisco Schmitz e na Rua Vereador Crisótomo Gesser, considerando o desgaste e as condições inadequadas de algumas delas.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4397/indicacao_no_205-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4397/indicacao_no_205-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a realização de melhorias no abrigo de ônibus localizado em frente ao Mercado Nilo Goedert, tendo em vista que a estrutura encontra-se em estado precário, colocando em risco a segurança dos usuários. Além disso, solicita-se que seja realizada vistoria em todos os pontos de ônibus mais antigos do município, a fim de identificar aqueles que necessitam de manutenção, substituição ou reforma, garantindo melhores condições de uso e segurança à população que depende do transporte coletivo.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4401/indicacao_no_206-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4401/indicacao_no_206-2025.pdf</t>
   </si>
   <si>
     <t>que determine ao setor competente a realização de roçada e limpeza das margens das ruas Prefeito Leopoldo Schoepping e Pedro Scherer.</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4411/indicacao_no_207-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4411/indicacao_no_207-2025.pdf</t>
   </si>
   <si>
     <t>com cópia para a Secretaria de Obras, para que realize a macadamização, patrolamento e limpeza das margens da Rua José Junkes, Braço Comprido.</t>
   </si>
   <si>
     <t>4412</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4412/indicacao_no_208-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4412/indicacao_no_208-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Chefe do Poder Executivo Municipal que determine ao setor competente a realização de levantamento técnico acerca da viabilidade de implantação de acostamentos em diversos trechos das Ruas Francisco Schmitz e Vereador Crisótomo Gesser, com especial atenção aos pontos de ônibus existentes ao longo dessas vias.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4419/indicacao_no_209-2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4419/indicacao_no_209-2025_1.pdf</t>
   </si>
   <si>
     <t>indica ao Chefe do Poder Executivo Municipal que determine ao setor competente o conserto da boca de lobo localizada em frente à Unidade Básica de Saúde Margio Melchioretto, no bairro Rio do Peixe.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4421/indicacao_no_210-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4421/indicacao_no_210-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Chefe do Poder Executivo Municipal que determine ao setor competente a realização de patrolamento, roçada e limpeza na Rua Morro dos Macacos, neste Município.</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4424/indicacao_no_211-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4424/indicacao_no_211-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Chefe do Poder Executivo Municipal que determine ao setor competente a instalação de dois pontos de ônibus nas seguintes localidades deste Município:_x000D_
 	1.	Entre o Posto de Saúde e o Hospital, na Vila do Salto;_x000D_
 	2.	Próximo ao prédio do Sr. Vanderlei e da residência do Sr. Sisso, nas imediações da EEB Tenente Anselmo José Hess.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4425/indicacao_no_212-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4425/indicacao_no_212-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Chefe do Poder Executivo Municipal que determine ao setor competente a utilização do recurso destinado pelo Programa Estadual Estrada Boa Rural para a execução de melhorias na Rua Alida Bressanini, localizada no bairro Gavião.</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4426/indicacao_no_213-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4426/indicacao_no_213-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Chefe do Poder Executivo Municipal que determine ao setor competente a retirada de uma pedra de grande volume que permaneceu após a abertura da Rua João Pauli, na curva próxima à propriedade do Sr. Valdemar Hess.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4427/indicacao_no_214-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4427/indicacao_no_214-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Chefe do Poder Executivo Municipal que determine ao setor competente a realização dos seguintes serviços na Rua Arnoldo Jacó Diemon, neste Município patrolamento da via, colocação de macadame para melhoria das condições de trafegabilidade, limpeza dos bueiros existentes na via e instalação de ponto de ônibus em local estratégico.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4428/indicacao_no_215-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4428/indicacao_no_215-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Chefe do Poder Executivo Municipal que determine ao setor competente a realização dos seguintes serviços na Rua Nelson Muller:_x000D_
 	1.	Patrolamento e colocação de macadame em toda a extensão da via;_x000D_
 	2.	Limpeza da vala e do bueiro próximos ao imóvel da família Provesi;_x000D_
 	3.	Reparo da lombada de barro situada nas imediações da Comunidade Terapêutica.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4434/indicacao_no_216-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4434/indicacao_no_216-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Chefe do Poder Executivo Municipal que determine ao setor competente a troca das lâmpadas queimadas na Rua Vereador Otto Wruck, nas proximidades da Sociedade Duque de Caxias, a fim de garantir a segurança e a adequada iluminação pública do local.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4435/indicacao_no_217-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4435/indicacao_no_217-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Chefe do Poder Executivo Municipal que determine ao setor competente a realização de reparos urgentes na tubulação localizada na Rua Edmundo Tiedt, no Braço Francês, danificada após a passagem de caminhão, ocasionando seu rompimento._x000D_
 _x000D_
 Outrossim, solicita-se ainda o desentupimento dos bueiros existentes na Rua Hardwig Tiedt, igualmente no Braço Francês, tendo em vista que a obstrução tem causado acúmulo de água, trazendo transtornos aos moradores e riscos de alagamentos em períodos de chuva.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4437/indicacao_no_218-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4437/indicacao_no_218-2025.pdf</t>
   </si>
   <si>
     <t>indica que ao Poder Executivo que determine ao setor competente a limpeza e manutenção das sarjetas da Estrada Geral Braço da Onça.</t>
   </si>
   <si>
     <t>4439</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4439/indicacao_no_219-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4439/indicacao_no_219-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que determine ao setor competente a construção de um bueiro no Bairro Garuvinha, na Rua Garuvinha, na esquina com a Rua do Agricultor, utilizando tubo de no mínimo 80 cm de diâmetro.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>Luis Carlos Reichert (Luli), Carlos Roberto da Luz</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4440/indicacao_no_220-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4440/indicacao_no_220-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que determine ao setor competente a realização de macadamização e patrolamento na Rua Davi José Reichert, no Bairro Ribeirão Máximo.</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4445/indicacao_no_221-2025_2.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4445/indicacao_no_221-2025_2.pdf</t>
   </si>
   <si>
     <t>indica ao Chefe do Poder Executivo Municipal que determine ao setor competente a elaboração de projeto de pavimentação para a ligação da Estrada Geral do Braço Bugre com a Rua 18 de julho, com a utilização de calçamento em paver ou outro método construtivo que se mostre mais adequado à realidade local.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4446/indicacao_no_222-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4446/indicacao_no_222-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal que determine ao setor competente a realização de estudo de viabilidade técnica e financeira para a implantação de sistema de energia solar fotovoltaica no Hospital Hoscola.</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4447/indicacao_no_223-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4447/indicacao_no_223-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal que determine ao setor competente a realização de limpeza e roçada nas vias Rua Francisco Schmitz e Rua Vereador Crisóstomo Gesser.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4448/indicacao_no_224-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4448/indicacao_no_224-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal que determine ao setor competente a realização de avaliação técnica na Rua Alida Bressanini, nas proximidades da entrada da Rua Antônio Pauly, tendo em vista que a via encontra-se estreita e localizada à margem de rio, apresentando processo gradual de desmoronamento.</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4449/indicacao_no_225-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4449/indicacao_no_225-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal que solicite ao responsável pela Defesa Civil Municipal a realização de avaliação técnica na Rua José Antônio Rech, diante dos indícios de desmoronamento constatados no local.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4451/indicacao_no_226-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4451/indicacao_no_226-2025.pdf</t>
   </si>
   <si>
     <t>INDICA ao Poder Executivo Municipal que determine ao setor competente a realização de patrolamento e macadamização da Rua Próspero Martini, no Município de Luiz Alves/SC.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4464/indicacao_no_227-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4464/indicacao_no_227-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal, com cópia à Secretaria de Obras e Serviços Urbanos, a necessidade de realização de melhorias na Rua Genésio Machado, localizada na comunidade de Braços Miguel. A presente indicação tem como objetivo solicitar: macadamização do leito da via; patrolamento visando a correção de desníveis e melhor trafegabilidade; limpeza e desobstrução das valas laterais; manutenção e limpeza dos bueiros, garantindo o correto escoamento das águas pluviais.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4467/indicacao_no_228-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4467/indicacao_no_228-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo Municipal que seja realizado o patrolamento e a macadamização das ruas Rudolfo Lenoir e Celeste Volpi.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>Felipe Brás Luciani, Maique Reichert, Robson Rech</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4468/indicacao_no_229-2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4468/indicacao_no_229-2025_1.pdf</t>
   </si>
   <si>
     <t>Indicam ao Poder Executivo Municipal, por intermédio da Secretaria de Agricultura, que seja realizado estudo de viabilidade para permitir que o maquinário agrícola dos produtores rurais trafegue por marginais paralelas às estradas principais, evitando prejuízos ao trânsito, à pavimentação e às estradas de chão. Caso constatada a viabilidade, que seja elaborado o respectivo projeto para implementação.</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4469/indicacao_no_230-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4469/indicacao_no_230-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Executivo Municipal que determine ao setor competente a realização de patrolamento e macadamização da Rua Carlos Erbs.</t>
   </si>
   <si>
     <t>4470</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4470/indicacao_no_231-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4470/indicacao_no_231-2025.pdf</t>
   </si>
   <si>
     <t>indicar ao Senhor Prefeito Municipal, para que determine ao setor competente a elaboração e execução de um projeto de padronização das placas de identificação das ruas e logradouros públicos do município de Luiz Alves, contemplando obrigatoriamente em cada placa: o nome da rua, o bairro e o respectivo CEP.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4473/indicacao_no_232-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4473/indicacao_no_232-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo que determino ao setor competente a desobstrução do bueiro localizado na Rua Antônio Pauly, nas proximidades da residência do Sr. Adolar Winter.</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4475/indicacao_no_233-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4475/indicacao_no_233-2025.pdf</t>
   </si>
   <si>
     <t>indicar ao Chefe do Poder Executivo Municipal que determine ao setor competente a troca do bueiro quebrado localizado na Estrada Geral Braço Dauer, aproximadamente na metade da extensão da via.</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4476/indicacao_no_234-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4476/indicacao_no_234-2025.pdf</t>
   </si>
   <si>
     <t>indicar ao Chefe do Poder Executivo Municipal que determine ao setor competente a realização de patrolamento e macadamização na Rua Felício Marcos da Silva.</t>
   </si>
   <si>
     <t>4479</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4479/indicacao_no_235-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4479/indicacao_no_235-2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que articule com o Governo do Estado de Santa Catarina, por meio da Secretaria de Estado da Infraestrutura e Mobilidade, a realização de estudo de viabilidade para a implantação de um passeio público, com largura aproximada de 1m a 1,5m, no trecho da Rodovia SC-414, no lado direito de quem segue em direção à Vila do Salto. O trajeto inicia nas proximidades das ruas Max Fritzke e Harry Fritzke e se estende até a ponte situada no portal da Vila do Salto, devendo contemplar limpeza total da lateral da rodovia, colocação de aterro onde necessário e posterior execução de macadamização em toda a extensão.</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4480/indicacao_no_236-2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4480/indicacao_no_236-2025_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que seja elaborado projeto de pavimentação da Rua Melitino Luciani, utilizando as lajotas retiradas da Avenida Maria Marangoni, em sistema de reaproveitamento de materiais. Caso não seja possível, requer seja analisada a possibilidade de realização de nova pavimentação.</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4483/indicacao_no_237-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4483/indicacao_no_237-2025.pdf</t>
   </si>
   <si>
     <t>indico ao Excelentíssimo Senhor Prefeito Municipal que determine à Secretaria Municipal de Obras e/ou setor competente a execução de patrolamento (regularização de leito) e macadamização em toda a extensão da Avenida Prefeito Anselmo Kraisch, incluindo nivelamento, compactação e correção de pontos críticos, com fornecimento e espalhamento de brita graduada/macadame, a fim de restabelecer as condições adequadas de trafegabilidade e segurança.</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4484/indicacao_no_238-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4484/indicacao_no_238-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente que seja realizada a pintura de faixas de estacionamento na Rua Faustino Martini, nas proximidades do Colégio e da Unidade de Saúde.</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4485/indicacao_no_239-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4485/indicacao_no_239-2025.pdf</t>
   </si>
   <si>
     <t>indicar ao Excelentíssimo Senhor Prefeito Municipal, para que determine ao setor competente a necessidade de patrolamento, macadamização e alargamento da Rua Leontina Schoeping.</t>
   </si>
   <si>
     <t>4493</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4493/indicacao_no_240-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4493/indicacao_no_240-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal, para que determine ao setor competente a necessidade de manutenção do Mirante das Águas, com corte da vegetação nas redondezas, bem como reparos gerais na estrutura de madeira e nos demais equipamentos instalados no local.</t>
   </si>
   <si>
     <t>4494</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4494/indicacao_no_241-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4494/indicacao_no_241-2025.pdf</t>
   </si>
   <si>
     <t>indicar ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a substituição do bueiro existente na Rua Antônio Grodwiski, por tubo de maior vazão (80 cm), tendo em vista que o atual não comporta o volume de água, ocasionando transbordamentos e o consequente escoamento para a Rua Leonardo Reichert.</t>
   </si>
   <si>
     <t>4496</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4496/indicacao_no_242-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4496/indicacao_no_242-2025.pdf</t>
   </si>
   <si>
     <t>indica ao Chefe do Poder Executivo Municipal que determine ao setor competente a utilização do recurso destinado pelo Programa Estadual Estrada Boa Rural para a execução de melhorias na Rua Leontina Schoepping, localizada no bairro Gavião.</t>
   </si>
   <si>
     <t>4498</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4498/indicacao_n_243_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4498/indicacao_n_243_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente o reparo do asfalto na Rua José Lino Schmitt, no Bairro Baixo Máximo.</t>
   </si>
   <si>
     <t>4499</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4499/indicacao_n_244_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4499/indicacao_n_244_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a realização de serviços de patrolamento em todas as vias da região de Canoas.</t>
   </si>
   <si>
     <t>4502</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4502/indicacao_n_245_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4502/indicacao_n_245_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que seja realizada a limpeza do parque público localizado próximo ao Ginásio Faixa Azul, bem como a instalação de um cercado ou proteção na área que possui barranco às margens do rio.</t>
   </si>
   <si>
     <t>4503</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4503/indicacao_n_246_2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4503/indicacao_n_246_2025_1.pdf</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que sejam instalados postes de iluminação pública na ponte da Rua João Pauli.</t>
   </si>
   <si>
     <t>4509</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4509/indicacao_n_247_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4509/indicacao_n_247_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal de Luiz Alves, para que determine ao setor competente a disponibilização de transporte, por meio da Secretaria responsável, para que as pessoas idosas possam comparecer ao Centro de Convivência Egídio José Köhler nos dias em que houver atividades, especialmente nas quartas-feiras à tarde.</t>
   </si>
   <si>
     <t>4510</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4510/indicacao_n_248_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4510/indicacao_n_248_2025.pdf</t>
   </si>
   <si>
     <t>indicar ao Executivo Municipal que determine ao órgão competente  a implantação de lombadas físicas (ou redutores de velocidade compatíveis com as normas de trânsito) e a adequada sinalização horizontal e vertical na Rua Faustino Martini, no trecho pavimentado localizado no bairro Rio do Peixe.</t>
   </si>
   <si>
     <t>4511</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4511/indicacao_n_249_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4511/indicacao_n_249_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a realização de patrolamento urgente na Rua Francisco Gesser, bem como a macadamização da via, caso seja necessário, para garantir melhores condições de trafegabilidade.</t>
   </si>
   <si>
     <t>4512</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4512/indicacao_n_250_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4512/indicacao_n_250_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal, para que determine ao setor competente a realização de serviços de roçada das margens, limpeza das sarjetas, pintura das faixas de sinalização, colocação de placa de identificação da Rua Vereador João Crisóstomo Kraisch, instalação de ponto de ônibus na esquina da referida via — onde atualmente há a placa da Barbearia Thiartes — e desobstrução dos bueiro existentes na via.</t>
   </si>
   <si>
     <t>4514</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4514/indicacao_n_251_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4514/indicacao_n_251_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal de Luiz Alves para que determine ao setor competente a roçada das margens e limpeza dos bueiros na Rua Fratelli Signorelli, Bairro Braço da Onça.</t>
   </si>
   <si>
     <t>4515</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4515/indicacao_n_252_2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4515/indicacao_n_252_2025_1.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal de Luiz Alves para que determine ao setor competente a roçada das margens e limpeza dos bueiros na Rua Miguel Espig.</t>
   </si>
   <si>
     <t>4516</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4516/indicacao_n_253_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4516/indicacao_n_253_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal para que determine ao setor competente a realização de campanha de conscientização contra o abandono de animais, com o objetivo de sensibilizar a população sobre a importância da guarda responsável e do respeito aos direitos dos animais.</t>
   </si>
   <si>
     <t>4517</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4517/indicacao_n_254_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4517/indicacao_n_254_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal para que determine ao setor competente a abertura de uma vala e a desobstrução da tubulação de escoamento pluvial na Rua Pedro Scheerer, nas proximidades da residência do senhor Valdir Pereira.</t>
   </si>
   <si>
     <t>4518</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4518/indicacao_n_255_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4518/indicacao_n_255_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal para que determine ao setor competente a ampliação da rede de iluminação pública na Rua Vereador João Crisóstomo Kraisch.</t>
   </si>
   <si>
     <t>4519</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4519/indicacao_n_256_2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4519/indicacao_n_256_2025_1.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal para que determine ao setor competente o reparo e a limpeza do asfalto, bem como a roçada nas margens da Rua José Lino Schmitt.</t>
   </si>
   <si>
     <t>4520</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4520/indicacao_n_257_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4520/indicacao_n_257_2025.pdf</t>
   </si>
   <si>
     <t>indica a mesa diretora desta casa, que oficiado ao chefe do poder executivo, por intermédio da Secretaria competente, que sejam substituídos os quadros negros (giz) utilizados nas unidade escolar Rafael Rech da localidade Rio Canoas, do Município por quadros brancos (canetas apropriadas).</t>
   </si>
   <si>
     <t>4527</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4527/indicacao_n_258_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4527/indicacao_n_258_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal de Luiz Alves para que determine ao setor competente a execução de enroncamento (muro de contenção em pedras) na Rua Leonardo Reichert, em trecho que apresenta erosão e risco de desmoronamento da via.</t>
   </si>
   <si>
     <t>4528</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4528/indicacao_n_259_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4528/indicacao_n_259_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Luiz Alves para que determine ao setor competente a reforma do bueiro localizado em frente à Escola Municipal Arlindo Benvenuto Zimmermann, na localidade de Alto Máximo, tendo em vista que o mesmo encontra-se danificado e com ferros expostos, oferecendo risco à segurança da comunidade escolar.</t>
   </si>
   <si>
     <t>4529</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4529/indicacao_n_260_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4529/indicacao_n_260_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Luiz Alves para que determine ao setor competente a reforma urgente da academia ao ar livre localizada ao lado da Escola Municipal Arlindo Benvenuto Zimmermann, na localidade de Alto Máximo, tendo em vista que os equipamentos encontram-se enferrujados e em condições precárias de uso.</t>
   </si>
   <si>
     <t>4530</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4530/indicacao_n_261_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4530/indicacao_n_261_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal de Luiz Alves, para que determine ao setor competente a roçada e limpeza das margens e das proximidades da ponte localizada nas imediações da Escola Básica Municipal Professor Rafael Rech, tendo em vista que a vegetação encontra-se muito alta, prejudicando a visibilidade e dificultando o trânsito de veículos e pedestres.</t>
   </si>
   <si>
     <t>4548</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4548/indicacao_n_262_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4548/indicacao_n_262_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal para que determine ao setor competente que, antes da pavimentação da Rua Elisabeth Bonelli Luciani, localizada no Bairro Boa Vista, seja realizado um aterro e nivelamento adequado da via, tanto no sentido Belga quanto no sentido Boa Vista.</t>
   </si>
   <si>
     <t>4549</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4549/indicacao_n_263_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4549/indicacao_n_263_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal para que determine ao setor competente a colocação de macadame na localidade de Alto Canos, após a igreja, no trecho que segue depois do Clube Faixa Azul.</t>
   </si>
   <si>
     <t>4550</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4550/indicacao_n_264_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4550/indicacao_n_264_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal para que determine ao setor competente a melhoria da sinalização viária horizontal na Rua Júlio Grothe, especialmente nos trechos onde é permitido e proibido estacionar.</t>
   </si>
   <si>
     <t>4555</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4555/indicacao_n_265_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4555/indicacao_n_265_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Chefe do Poder Executivo Municipal que determine ao setor competente a instalação de um ponto de ônibus coberto na Rua Miguel Espig, localizada no Bairro Alto Máximo, entre as residências de Altair Reichert e Osnildo Reichert.</t>
   </si>
   <si>
     <t>4556</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4556/indicacao_n_266_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4556/indicacao_n_266_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Chefe do Poder Executivo Municipal que determine ao setor competente a realização de serviços de drenagem e limpeza das margens do Ribeirão Miguel, no Município de Luiz Alves.</t>
   </si>
   <si>
     <t>4558</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4558/indicacao_n_267_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4558/indicacao_n_267_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Chefe do Poder Executivo Municipal que determine ao setor competente a realização de serviços de patrolamento e aplicação de macadame na Rua Fidélis Pasquali, localizada no Bairro Laranjeiras.</t>
   </si>
   <si>
     <t>4559</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4559/indicacao_n_268_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4559/indicacao_n_268_2025.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias na iluminação pública na Rua Vereador Otto Wruck, localizada na comunidade do Braço Francês.</t>
   </si>
   <si>
     <t>4560</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4560/indicacao_n_269_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4560/indicacao_n_269_2025.pdf</t>
   </si>
   <si>
     <t>Solicita melhorias e manutenção nas vias vicinais da Rua Braço da Onça.</t>
   </si>
   <si>
     <t>4561</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4561/indicacao_n_270_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4561/indicacao_n_270_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Chefe do Poder Executivo Municipal que determine ao setor competente a realização de serviços de patrolamento e aplicação de macadame nas vias dos bairros Alto Máximo, Frances e Braço Joaquim, neste Município.</t>
   </si>
   <si>
     <t>4562</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4562/indicacao_n_271_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4562/indicacao_n_271_2025.pdf</t>
   </si>
   <si>
     <t>indicar à Secretaria Municipal de Educação que viabilize a extensão da linha de ônibus escolar das 18h, no Bairro Braço Joaquim, até a igreja local, tendo em vista que os estudantes estão caminhando aproximadamente 2 km para acessar o transporte escolar.</t>
   </si>
   <si>
     <t>4568</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4568/indicacao_n_272_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4568/indicacao_n_272_2025.pdf</t>
   </si>
   <si>
     <t>indica à Secretaria Municipal de Saúde que viabilize a implantação e oferta gratuita do contraceptivo subdérmico Implanon pelo Sistema Único de Saúde (SUS) para adolescentes de até 18 anos de idade, nos moldes do programa já adotado com sucesso pelo Município de Balneário Camboriú.</t>
   </si>
   <si>
     <t>4569</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4569/indicacao_n_273_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4569/indicacao_n_273_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que realize serviços de patrolamento, aplicação de macadame e roçada na Estrada Geral do Braço Joaquim.</t>
   </si>
   <si>
     <t>4571</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4571/indicacao_n_274_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4571/indicacao_n_274_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito Municipal que determine ao setor competente a realização de patrolamento e macadamização na Rua Roberto Hess</t>
   </si>
   <si>
     <t>4574</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4574/indicacao_n_275_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4574/indicacao_n_275_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo Municipal, por meio da Secretaria de Obras e Serviços Urbanos, que sejam realizados serviços de melhoria e conservação asfáltica, incluindo operação tapa-buracos, na Rua Vereador João Crisóstomo Kraisch, no trecho compreendido entre a Conservas Zappelini e a Igreja Católica do bairro Braço Miguel.</t>
   </si>
   <si>
     <t>4575</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4575/indicacao_n_276_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4575/indicacao_n_276_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo Municipal, por meio da Defesa Civil e da Secretaria de Obras e Serviços Urbanos, que seja realizada vistoria técnica e providenciadas as medidas necessárias de manutenção e recuperação da ponte localizada na Rua Ricardo Volpi.</t>
   </si>
   <si>
     <t>4576</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4576/indicacao_n_277_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4576/indicacao_n_277_2025.pdf</t>
   </si>
   <si>
     <t>4577</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4577/indicacao_n_278_2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4577/indicacao_n_278_2025_1.pdf</t>
   </si>
   <si>
     <t>indicar ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a remoção da barreira existente na Rua Vereador Crisótomo Gesser, em frente à residência de nº 1692.</t>
   </si>
   <si>
     <t>4587</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4587/indicacao_n_279_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4587/indicacao_n_279_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal de Luiz Alves que, por meio da Secretaria competente, seja realizado o serviço de patrolamento e macadamização da Rua Leonardo Rech.</t>
   </si>
   <si>
     <t>4588</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4588/indicacao_n_280_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4588/indicacao_n_280_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal de Luiz Alves que determine à Secretaria competente a realização de manutenção na pavimentação asfáltica da Rua Alida Bressanini, nas proximidades do Alambique Schoepping.</t>
   </si>
   <si>
     <t>4589</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4589/indicacao_n_281_025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4589/indicacao_n_281_025.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente o patrolamento, a roçada e a colocação de macadame em toda a extensão da Estrada Geral Braço Joaquim.</t>
   </si>
   <si>
     <t>4590</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4590/indicacao_n_282_025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4590/indicacao_n_282_025.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria de Obras e Serviços Públicos, que seja realizada manutenção completa na Rua André Leonardo Schmitz, localizada neste município._x000D_
 A solicitação inclui os seguintes serviços:_x000D_
 Roçada e limpeza das margens da via;_x000D_
 Manutenção da estrada com patrolamento e colocação de material (macadame);_x000D_
 Limpeza das valas laterais e desobstrução de bueiros, se necessário;_x000D_
 Revisão geral de sinalização e demais melhorias que se fizerem necessárias.</t>
   </si>
   <si>
     <t>4591</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4591/indicacao_n_283_025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4591/indicacao_n_283_025.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal, por intermédio da Secretaria de Obras e Serviços Públicos, que seja realizada manutenção completa na Rua Catarina Schmitz, localizada neste município._x000D_
 A solicitação inclui os seguintes serviços:_x000D_
 Roçada e limpeza das margens da via;_x000D_
 Patrolamento e colocação de material (macadame) onde necessário;_x000D_
 Limpeza das valas laterais e desobstrução de bueiros;_x000D_
 Revisão geral da sinalização e demais melhorias que se fizerem necessárias.</t>
   </si>
   <si>
     <t>4593</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4593/indicacao_n_284_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4593/indicacao_n_284_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Chefe do Poder Executivo Municipal que determine ao setor competente a realização de estudo técnico para instalação de mais lombadas na Avenida Maria Maringoni, considerando o aumento do fluxo de veículos e a necessidade de garantir maior segurança aos pedestres e motoristas que utilizam a via.</t>
   </si>
   <si>
     <t>4594</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4594/indicacao_n_285_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4594/indicacao_n_285_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Chefe do Poder Executivo Municipal que determine ao setor competente a abertura e alargamento da Rua João Izidoro Kleis, no bairro Braço Belga, promovendo as melhorias necessárias de infraestrutura viária para melhor circulação e segurança viária.</t>
   </si>
   <si>
     <t>4597</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4597/indicacao_n_286_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4597/indicacao_n_286_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente que proceda à troca de duas tampas de bueiros localizadas em frente à Capela Nossa Senhora Auxiliadora, no Ribeirão Máximo, tendo em vista que as atuais encontram-se quebradas, oferecendo risco aos moradores, pedestres e veículos que transitam pelo local.</t>
   </si>
   <si>
     <t>4598</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4598/indicacao_n_287_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4598/indicacao_n_287_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a realocação ou modificação da placa de sinalização de lombada situada na Rua José Lino Schmitz, localizada aproximadamente a 100 metros da ponte do Baixo Máximo, tendo em vista que a sinalização encontra-se posicionada atrás de um poste, dificultando sua visualização pelos motoristas.</t>
   </si>
   <si>
     <t>4599</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4599/indicacao_n_288_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4599/indicacao_n_288_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a realização de reparo urgente na Rua Otto Wruck, especificamente na descida do morro, onde há buraco aberto na pista, ocasionando risco aos motoristas e pedestres que trafegam pelo local.</t>
   </si>
   <si>
     <t>4602</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4602/indicacao_n_289_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4602/indicacao_n_289_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a realização de patrolamento, roçada e manutenção geral na Rua Nelson Müller, localizada no Bairro Rio Novo.</t>
   </si>
   <si>
     <t>4603</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4603/indicacao_n_290_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4603/indicacao_n_290_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a execução de patrolamento e manutenção da Rua José Gonçalves, localizada no Bairro Rio Novo, bem como a melhoria do bueiro existente no local, o qual vem causando danos à via e deixando-a em meia pista para o trânsito.</t>
   </si>
   <si>
     <t>4605</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4605/indicacao_n_291_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4605/indicacao_n_291_2025.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente que seja realizada a roçada em todas as ruas da comunidade Braço da Onça, em toda a sua extensão.</t>
   </si>
   <si>
     <t>4606</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4606/indicacao_n_292_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4606/indicacao_n_292_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a realização de limpeza e roçada na quadra esportiva do Bairro Serafim.</t>
   </si>
   <si>
     <t>4607</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4607/indicacao_n_293_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4607/indicacao_n_293_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a macadamização da Rua Aristides Bonelli, no Bairro Santana, em toda a sua extensão.</t>
   </si>
   <si>
     <t>4616</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4616/indicacao_n_294_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4616/indicacao_n_294_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo Municipal, por meio do setor competente, que seja elaborado, organizado e amplamente divulgado o roteiro e o cronograma com datas e horários da coleta de lixo comum e da coleta seletiva (reciclável) em todo o território do Município de Luiz Alves.</t>
   </si>
   <si>
     <t>4617</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4617/indicacao_n_295_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4617/indicacao_n_295_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo Municipal, por meio da Secretaria competente, que seja realizada a roçada e limpeza das margens da Rua Valentin Bressanini, neste Município.</t>
   </si>
   <si>
     <t>4619</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4619/indicacao_n_296_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4619/indicacao_n_296_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo Municipal, por meio do setor competente, que seja realizado estudo técnico de viabilidade para a implantação de redutor de velocidade no trecho da via localizado na localidade de Baixo Canoas, compreendido entre a propriedade do Sr. Adriano Tibolla e a propriedade do Sr. Rodrigo Kreff, neste Município.</t>
   </si>
   <si>
     <t>4620</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4620/indicacao_n_297_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4620/indicacao_n_297_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que sejam realizados serviços de manutenção, patrolamento e adequação da drenagem nas vias vicinais (ruas não principais), acessos rurais e “tifas”, bem como a limpeza, desobstrução e recuperação de bueiros, nas seguintes localidades do Município: Braço Joaquim; Braço Francês; Braço Belgo; Máximo, por exemplo</t>
   </si>
   <si>
     <t>4621</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4621/indicacao_n_298_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4621/indicacao_n_298_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo Municipal, por meio do setor competente, que seja realizado estudo técnico de viabilidade para a implantação de redutor de velocidade na Avenida Maria Marangoni, neste Município.</t>
   </si>
   <si>
     <t>4622</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4622/indicacao_n_299_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4622/indicacao_n_299_2025.pdf</t>
   </si>
   <si>
     <t>indica ao Poder Executivo Municipal, por meio da Secretaria Municipal de Obras, que solicite à CASAN a realização de limpeza e manutenção no local onde existia a antiga instalação de captação de água da CASAN, situado atrás da Funerária Gesser, entre as Ruas Orlando Gesser e Francisco Gesser, neste Município.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4137/mocao_anistia.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4137/mocao_anistia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À CONCESSÃO DE ANISTIA AOS ENVOLVIDOS NOS ATOS_x000D_
 DE 8 DE JANEIRO DE 2023</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4164/mocao_no_02_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4164/mocao_no_02_2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS_x000D_
 Aos nobres pares desta Casa Legislativa, submeto a presente Moção de Aplausos ao senhor Nélio Luciani, pelo seu compromisso histórico com a vida política do município de Luiz Alves/SC e sua destacada atuação no âmbito democrático.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4194/mocao_no_03_2025.docx_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4194/mocao_no_03_2025.docx_1.pdf</t>
   </si>
   <si>
     <t>Aos nobres pares desta Casa Legislativa, submeto a presente Moção de Aplausos ao Senhor José Bressanini Neto (in memorian), como forma de reconhecimento póstumo por sua expressiva e duradoura contribuição à comunidade luizalvense, em especial nas áreas social, esportiva, religiosa e de desenvolvimento agrícola.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4260/mocao_no_04_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4260/mocao_no_04_2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao senhor Valdir Schappo</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4265/mocao_no_05_2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4265/mocao_no_05_2025_1.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Sociedade Esportiva e Recreativa Zicktus Schmitz</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4266/mocao_no_06_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4266/mocao_no_06_2025.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. Valdecio Luiz Roncalio</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4407/mocao_no_07_2025.docx.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4407/mocao_no_07_2025.docx.pdf</t>
   </si>
   <si>
     <t>Aos nobres pares desta Casa Legislativa, submeto a presente Moção de Excelentíssimo Senhor Presidente da Câmara Municipal de Luiz Alves, o envio de expediente aos Gabinetes das Presidências do Senado Federal e da Câmara dos Deputados, para acolher esta Moção como manifestação de vontade da maioria absoluta do povo de Luiz Alves, mediante deliberação de seus representantes legitimamente eleitos._x000D_
 _x000D_
 Configurou-se, de modo especial a partir da segunda metade do século XX, um forte movimento mundial pela legalização do aborto. Práticas que até então eram vistas como crimes passaram a ser reconhecidas como supostos direitos humanos. Mais recentemente, passou-se a pretender estender o reconhecimento do aborto como direito até o momento do parto.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4415/mocao_no_8_2025.docx.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4415/mocao_no_8_2025.docx.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Luiz Alves, por intermédio de seus vereadores, manifesta o presente REPÚDIO à decisão do Governo Federal de retomar a importação de bananas provenientes do Equador, em razão dos graves riscos fitossanitários e dos impactos econômicos que tal medida pode acarretar para a agricultura local e nacional.</t>
   </si>
   <si>
     <t>4497</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4497/mocao_no_9_2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4497/mocao_no_9_2025_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Senhor CLEBERSON LUIZ BACHER</t>
   </si>
   <si>
     <t>4500</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4500/mocao_no_10_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4500/mocao_no_10_2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao Senhor ACIR JOSÉ DE FREITAS</t>
   </si>
   <si>
     <t>4521</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4521/mocao_no_11_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4521/mocao_no_11_2025.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO 1º SARGENTO PM GEDEÃO CASAS, pelos relevantes serviços prestados ao Município de Luiz Alves, durante o exercício de sua função junto à Polícia Militar de Santa Catarina.</t>
   </si>
   <si>
     <t>4535</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4535/mocao_no_12_2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4535/mocao_no_12_2025_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À SRA ROSANA STEIN GOEDERT</t>
   </si>
   <si>
     <t>4557</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4557/mocao_no_13_2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4557/mocao_no_13_2025_1.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO SR. IVO AFONSO KAMMER</t>
   </si>
   <si>
     <t>4570</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4570/mocao_no_14_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4570/mocao_no_14_2025.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos e congratulações ao Sr. Laudelino Schappo (in memorian)</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
     <t>PREL</t>
   </si>
   <si>
     <t>Parecer Relator Comissão</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4195/ccj_pl_19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4195/ccj_pl_19.pdf</t>
   </si>
   <si>
     <t>Parecer contrário por unanimidade ao PL 19/2025</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4406/copia_de_parecer_ccj_pl_50.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4406/copia_de_parecer_ccj_pl_50.pdf</t>
   </si>
   <si>
     <t>PARECER CONTRÁRIO CCJ PL 50/2025</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4408/parecer_ccj_plc_8_2025_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4408/parecer_ccj_plc_8_2025_.pdf</t>
   </si>
   <si>
     <t>O Relator da Comissão emitiu parecer opina pelo ARQUIVAMENTO do Projeto de Lei Complementar nº 8/2025, em razão de sua inconstitucionalidade formal e material, bem como da inadequação orçamentária, vícios de origem e reincidência nas irregularidades administrativas já apuradas por órgão de controle externo. O parecer segue anexo ao presente._x000D_
 _x000D_
 O Presidente e a Vereadora-membro da Comissão proferiram voto divergente, adotando na íntegra o parecer jurídico proferido pela Procuradoria-Geral Legislativa, também anexo ao presente, opinando pela LEGALIDADE e CONSTITUCIONALIDADE do Projeto de Lei Complementar nº 8/2025, emitindo parecer FAVORÁVEL ao referido._x000D_
 _x000D_
 Considerando os votos divergentes, nos termos regimentais, encaminhe-se o presente para discussão e aprovação em plenário.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3971/projeto_de_lei_-_vencimentos.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3971/projeto_de_lei_-_vencimentos.pdf</t>
   </si>
   <si>
     <t>Fixa e equipara os vencimentos dos cargos em comissão de Procurador-Geral do Município e Chefe de Gabinete, em conformidade com a Lei.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3988/projeto_de_lei_complementar_-_cria_o_cargo_em_comissao_de_assessor_do_setor_de_habitacao.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3988/projeto_de_lei_complementar_-_cria_o_cargo_em_comissao_de_assessor_do_setor_de_habitacao.pdf</t>
   </si>
   <si>
     <t>Cria o cargo em comissão de Assessor do Setor de Habitação.</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4091/projeto_de_lei_complementar__-_lei_procuradoria_final.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4091/projeto_de_lei_complementar__-_lei_procuradoria_final.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 06 de 15 de dezembro de 2017, que dispõe sobre a estrutura administrativa do Poder Executivo Municipal de Luiz Alves.</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4131/projeto_de_lei_complementar_-_readequacao_carga_horaria_assesor_des._sustentavel.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4131/projeto_de_lei_complementar_-_readequacao_carga_horaria_assesor_des._sustentavel.pdf</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4132/projeto_de_lei_complementar_-_cargos_procuradoria_e_assessor_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4132/projeto_de_lei_complementar_-_cargos_procuradoria_e_assessor_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 06 de 15 de dezembro de 2017, que dispõe sobre a estrutura administrativa do Poder Executivo Municipal de Luiz Alves.”</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4133/projeto_de_lei_complementar_-_cargo_assessor_de_habitacao.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4133/projeto_de_lei_complementar_-_cargo_assessor_de_habitacao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 06 de 15 de dezembro de 2017, que dispõe sobre a estrutura administrativa do_x000D_
 Poder Executivo Municipal de Luiz Alves</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4163/projeto_de_lei_complementar_-_altera_membros_condema.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4163/projeto_de_lei_complementar_-_altera_membros_condema.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 12 de 05 de junho de 2018, que Institui a Política Municipal do Meio Ambiente.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4311/projeto_de_lei_complementar__-_altera_a_lc_06.2017_-_funcoes_gratificadas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4311/projeto_de_lei_complementar__-_altera_a_lc_06.2017_-_funcoes_gratificadas.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 06/2017.</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4337/projeto_de_lei_-_altera_a_lei_complementar_municipal_n.o_21_de_24_de_abril_de_2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4337/projeto_de_lei_-_altera_a_lei_complementar_municipal_n.o_21_de_24_de_abril_de_2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 21 de 24 de abril de 2019.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4340/projeto_de_lei_-_altera_a_lei_complementar_43.2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4340/projeto_de_lei_-_altera_a_lei_complementar_43.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 43/2021</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4341/projeto_de_lei_-_altera_a_lei_complementar_44.2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4341/projeto_de_lei_-_altera_a_lei_complementar_44.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 44/2021</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4342/projeto_de_lei_-_altera_a_lei_complementar_45.2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4342/projeto_de_lei_-_altera_a_lei_complementar_45.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 45/2021</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4343/projeto_de_lei_-_altera_a_lei_complementar_42.2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4343/projeto_de_lei_-_altera_a_lei_complementar_42.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 42/2021</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4344/substitutivo_plc_14_-_altera_a_lei_complementar_46.2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4344/substitutivo_plc_14_-_altera_a_lei_complementar_46.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 46/2021</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4376/projeto_de_lei_-_altera_a_lc_27.2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4376/projeto_de_lei_-_altera_a_lc_27.2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 27, de 05 de setembro de 2019</t>
   </si>
   <si>
     <t>4525</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4525/projeto_de_lei_complementar_-_altera_lei_complementar_06.2017_-_assessor_horto.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4525/projeto_de_lei_complementar_-_altera_lei_complementar_06.2017_-_assessor_horto.pdf</t>
   </si>
   <si>
     <t>4542</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4542/oficio_no_370-2025_-_altera_a_lei_complementar_municipal_n.o_20_de_24_de_abril_de_2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4542/oficio_no_370-2025_-_altera_a_lei_complementar_municipal_n.o_20_de_24_de_abril_de_2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 20 de 24 de abril de 2019</t>
   </si>
   <si>
     <t>4543</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4543/oficio_no_369-2025_-_altera_a_lei_complementar_municipal_n.o_02_de_22_de_abril_de_2015.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4543/oficio_no_369-2025_-_altera_a_lei_complementar_municipal_n.o_02_de_22_de_abril_de_2015.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 02 de 22 de abril de 2015</t>
   </si>
   <si>
     <t>4545</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4545/oficio_no_367-2025-_projeto_de_lei_complementar_-_altera_lei_complementar_06.2017_-_altera_escolaridade_fgs.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4545/oficio_no_367-2025-_projeto_de_lei_complementar_-_altera_lei_complementar_06.2017_-_altera_escolaridade_fgs.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 06/2017</t>
   </si>
   <si>
     <t>4579</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4579/projeto_de_lei_complementar_-_regulamenta_o_servico_de_coleta_de_lixo_e_residuos_no_muni.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4579/projeto_de_lei_complementar_-_regulamenta_o_servico_de_coleta_de_lixo_e_residuos_no_muni.pdf</t>
   </si>
   <si>
     <t>Regulamenta o serviço de coleta de resíduos sólidos e institui a Taxa de Coleta de Lixo e_x000D_
 Resíduos – TCLR no Município de Luiz Alves</t>
   </si>
   <si>
     <t>4580</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4580/projeto_de_lei_complementar_-_altera_a_lei_complementar_n.o_73_de_12_de_dezembro_de_2023_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4580/projeto_de_lei_complementar_-_altera_a_lei_complementar_n.o_73_de_12_de_dezembro_de_2023_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 73 de 12 de dezembro de 2023 e da outras providências.</t>
   </si>
   <si>
     <t>4581</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4581/projeto_de_lei_-_substitutivo_plc_22.2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4581/projeto_de_lei_-_substitutivo_plc_22.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 01 de 16 de novembro de;1998 e dá outras providências</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3944/projeto_de_lei_no_01_2025_da_luz.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3944/projeto_de_lei_no_01_2025_da_luz.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Elza Martendal, na localidade Ribeirão Máximo.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3953/projeto_de_lei_rpv.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3953/projeto_de_lei_rpv.pdf</t>
   </si>
   <si>
     <t>“Define os débitos e as obrigações de pequeno valor (RPV)  para os fins previstos no art. 100, § 3º da Constituição Federal e art. 78 do Ato das Disposições Constitucionais Transitórias, e dá outras providências.”</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3954/projeto_de_lei__-_dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_suplementar_e_da_outras_providencias_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3954/projeto_de_lei__-_dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_suplementar_e_da_outras_providencias_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências.”</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3958/projeto_de_lei_no_04_2025_nei.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3958/projeto_de_lei_no_04_2025_nei.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA PARÁGRAFOS AO ART. 5º DA LEI MUNICIPAL N. 1.792/2019 - projeto em anexo.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3994/projeto_de_lei_no_05_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3994/projeto_de_lei_no_05_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Verônica Canal, na localidade de Braço Joaquim.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4018/projeto_de_lei_no_06_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4018/projeto_de_lei_no_06_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de contratação de artistas locais na abertura dos shows, eventos musicais ou culturais financiados por recursos públicos</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4037/projeto_de_lei_no_07_2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4037/projeto_de_lei_no_07_2025_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RESTRIÇÃO DE ATUAÇÃO DE SERVIDORES PÚBLICOS ENVOLVIDOS EM MAUS-TRATOS CONTRA CRIANÇAS, IDOSOS E PESSOAS EM SITUAÇÃO DE VULNERABILIDADE NO MUNICÍPIO DE LUIZ ALVES/SC E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4045/projeto_cimvi.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4045/projeto_cimvi.pdf</t>
   </si>
   <si>
     <t>Ratifica alterações no Protocolo de Intenções do Consórcio Intermunicipal do Médio Vale do Itajaí – CIMVI e dá outras providências.</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4046/projeto_fundo_de_habitacao.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4046/projeto_fundo_de_habitacao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 1.284 de 30 de outubro de 2007, que cria o Fundo Municipal de Habitação Popular do Município de Luiz Alves e constitui o Conselho Municipal de Habitação.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4047/projeto_de_lei__-_regulamenta_os_cargos_em_comissao_de_procurador-adjunto_do_municipio_e_assessor_de_desenvolvimento_municipal.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4047/projeto_de_lei__-_regulamenta_os_cargos_em_comissao_de_procurador-adjunto_do_municipio_e_assessor_de_desenvolvimento_municipal.pdf</t>
   </si>
   <si>
     <t>Regulamenta os cargos em comissão de Procurador-Adjunto do Município e Assessor de Desenvolvimento Municipal.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4055/projeto_de_lei__-_altera_a_lei_n.o_1.761_de_11_de_marco_de_2019_jari.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4055/projeto_de_lei__-_altera_a_lei_n.o_1.761_de_11_de_marco_de_2019_jari.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 1.761 de 11 de março de 2019, que institui a Junta Administrativa de Recursos de Infrações – JARI.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4070/projeto_de_lei_-_pagamento_de_despesas_de_exercicio_anterior.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4070/projeto_de_lei_-_pagamento_de_despesas_de_exercicio_anterior.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal o pagamento de despesas de exercício anterior ao Consórcio Público Interfederativo de Saúde e Serviços do Vale Europeu – CISAMVE.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4073/hoscola.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4073/hoscola.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar convênio com a Fundação Médica Assistencial ao Trabalhador Rural de Luiz Alves – Hospital Hoscola e/ou seu mantenedor e dá outras providências</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4074/ama_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4074/ama_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar convênio com a Associação dos Amigos Autistas de Luiz Alves - AMA Luiz Alves e dá outras providências.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4075/projeto_de_lei_-_define_a_composicao_do_conselho_da_cidade_de_luiz_alves.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4075/projeto_de_lei_-_define_a_composicao_do_conselho_da_cidade_de_luiz_alves.pdf</t>
   </si>
   <si>
     <t>Define a composição do Conselho da Cidade de Luiz Alves e dá outras providências</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4086/projeto_de_lei_no_16_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4086/projeto_de_lei_no_16_2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 1571/2014, QUE INSTITUI O PROGRAMA MUNICIPAL DE INCENTIVO AOS PRODUTORES RURAIS, COOPERATIVAS, SOCIEDADES ESPORTIVAS E CULTURAIS, ENTIDADES SEM FINS LUCRATIVOS, ASSOCIAÇÕES, CLUBES DE SERVIÇO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4088/projeto_de_lei_no_17_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4088/projeto_de_lei_no_17_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Arlindo Lins de Oliveira, na localidade de Rio de Peixe.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
     <t>Mesa Diretora- MD</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4089/projeto_de_lei_no_18_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4089/projeto_de_lei_no_18_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o percentual do IPCA acumulado no ano de 2025 para fins de revisão geral anual de vencimentos aos_x000D_
 servidores ativos, inativos e pensionistas e agentes políticos da Câmara Municipal de Luiz Alves/SC.</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4090/projeto_de_lei_complementar_-_retificacao_comissao_imobiliaria.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4090/projeto_de_lei_complementar_-_retificacao_comissao_imobiliaria.pdf</t>
   </si>
   <si>
     <t>Institui e regulamenta a Comissão Municipal de_x000D_
 Avaliação Imobiliária, autoriza a concessão de_x000D_
 gratificação aos seus membros e dá outras_x000D_
 providências</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4092/projeto_de_lei._no_20_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4092/projeto_de_lei._no_20_2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivos na Lei n. 1.761/2029._x000D_
 Documento anexo.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4114/projeto_de_lei_-_altera_a_lei_2151-_casa_de_memorias.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4114/projeto_de_lei_-_altera_a_lei_2151-_casa_de_memorias.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.151, de 11 de dezembro de 2024, que dispõe sobre a denominação do espaço "Casa de Memórias Vereador_x000D_
 Carlos Schmitz.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4123/projeto_de_lei_no_22_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4123/projeto_de_lei_no_22_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Celeste Volpi, na localidade de Ribeirão Máximo</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4124/projeto_de_lei_no_23_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4124/projeto_de_lei_no_23_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua 3 de abril, na localidade de Baixo Máximo.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4130/projeto_de_lei_denomina_rua_antonio_vicente_schmitt.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4130/projeto_de_lei_denomina_rua_antonio_vicente_schmitt.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.° 995, de 11 de dezembro de 2001.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4138/projeto_de_lei_no_25_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4138/projeto_de_lei_no_25_2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º da Lei Municipal nº 1.086, de 09 de setembro de 2003, que denomina via pública no Município de Luiz Alves de Rua Sérgio Luís Schmitt.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4143/projeto_de_lei_no_26_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4143/projeto_de_lei_no_26_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua 25 de setembro, na Bairro Vila do Salto.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4144/projeto_de_lei_no_27_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4144/projeto_de_lei_no_27_2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º da Lei Municipal nº 1.314, de 24 de setembro de 2008, que denomina via pública no Município de Luiz Alves de Rua 15 de Novembro.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4162/projeto_de_lei_-_altera_lei_1197.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4162/projeto_de_lei_-_altera_lei_1197.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 1.197 de 27 de setembro de 2005.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4197/projeto_de_lei_-_autoriza_convenio_pmsc.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4197/projeto_de_lei_-_autoriza_convenio_pmsc.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Luiz Alves a firma convênio com o Estado de Santa Catarina, por intermédio da Policia Militar de Luiz Alves, para a cessão de estagiários de ensino médio e superior</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4198/projeto_de_lei_-_autoriza_convenio_pcsc.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4198/projeto_de_lei_-_autoriza_convenio_pcsc.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Luiz Alves a firma convênio com o Estado de Santa Catarina, por intermédio da Polícia Civil de Luiz Alves, para a cessão de estagiários de ensino médio e superior.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4199/projeto_de_lei_ordinaria_-_institui_conselho_municipal_de_transito.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4199/projeto_de_lei_ordinaria_-_institui_conselho_municipal_de_transito.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Trânsito de Luiz Alves - COMUTRAN e da outras providências.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4200/projeto_de_lei_-_dispoe_sobre_o_conselho_municipal_de_cultura_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4200/projeto_de_lei_-_dispoe_sobre_o_conselho_municipal_de_cultura_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Conselho Municipal de Cultura de Luiz Alves – CMCLA, e dá outras providências.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4207/pl_33.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4207/pl_33.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal o pagamento de despesas de exercício anterior</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4208/projeto_de_lei_-_reconhece_despesa_de_exercicio_anterior.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4208/projeto_de_lei_-_reconhece_despesa_de_exercicio_anterior.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal o pagamento de despesas de exercício anterior”</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4213/projeto_de_lei_no_35_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4213/projeto_de_lei_no_35_2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º da Lei Municipal nº 1.075, de 15 de maio de 2003, que denomina via pública no Município de Luiz Alves de Rua Genésio Machado.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Altera a Lei n. 1.378/2010.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4228/projeto_de_lei_no_37_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4228/projeto_de_lei_no_37_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 2.163/2025.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4232/projeto_de_lei_-_repasse_ctg.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4232/projeto_de_lei_-_repasse_ctg.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de_x000D_
 recursos financeiros ao Centro de Tradições Gaúchas Laço Luisalvense – CTG Laço_x000D_
 Luisalvense, mediante a celebração de termo de fomento entre a entidade e o Município de_x000D_
 Luiz Alves</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4233/oficio_no_229-2025_-_encaminhando_pl_credito_especial.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4233/oficio_no_229-2025_-_encaminhando_pl_credito_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de Crédito Adicional Especial e_x000D_
 Dá outras providências.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4258/projeto_de_lei__-_altera_membros_comtur-1-_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4258/projeto_de_lei__-_altera_membros_comtur-1-_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Ordinária n.º 1760 de 28 de fevereiro de 2019, que Institui o Conselho Municipal de_x000D_
 Turismo</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4301/projeto_de_lei_no_41_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4301/projeto_de_lei_no_41_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua João Alberto Scaburri, na localidade de Braço Comprido.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4303/projeto_de_lei_no_42_2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4303/projeto_de_lei_no_42_2025_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Waldemar Ranghetti, na localidade de Braço Miguel.</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4317/projeto_de_lei_-_autoriza_convenio_pcsc_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4317/projeto_de_lei_-_autoriza_convenio_pcsc_1.pdf</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4318/projeto_de_lei_-_autoriza_convenio_pmsc.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4318/projeto_de_lei_-_autoriza_convenio_pmsc.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Luiz Alves a firma convênio com o Estado de Santa Catarina, por intermédio da Polícia Militar de Luiz Alves, para a cessão de estagiários de ensino médio e superior.</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4322/projeto_de_lei_-_termo_de_fomento_aecla.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4322/projeto_de_lei_-_termo_de_fomento_aecla.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de recursos financeiros a Associação Esportiva e Cultural Luiz Alves - AECLA, mediante a celebração de termo de fomento entre a entidade e o Município de Luiz Alves.</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4338/projeto_de_lei_-_dispoe_sobre_a_estrutura_e_o_funcionamento_da_gestao_democratica.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4338/projeto_de_lei_-_dispoe_sobre_a_estrutura_e_o_funcionamento_da_gestao_democratica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura e o funcionamento da Gestão Democrática da Rede Pública Municipal de Ensino de Luiz Alves e dá outras providências</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4339/projeto_de_lei_-_altera_a_lei_municipal_n.o_1.629.2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4339/projeto_de_lei_-_altera_a_lei_municipal_n.o_1.629.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.629 de 02 de dezembro de 2015.</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
     <t>Josemar Bressanini, Jorge Soares da Silva Winter</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4352/projeto_de_lei_no_48_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4352/projeto_de_lei_no_48_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Waldir Altini, na localidade de Braço Joaquim.</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4353/projeto_de_lei_no_49_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4353/projeto_de_lei_no_49_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Catarina Erbs, na localidade de Ribeirão do Padre.</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4361/projeto_de_lei_-_reconhece_despesa_de_exercicio_anterior_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4361/projeto_de_lei_-_reconhece_despesa_de_exercicio_anterior_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal o pagamento de despesas de exercícios anteriores.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4362/projeto_de_lei_anulacao_-_julho_-_educacao.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4362/projeto_de_lei_anulacao_-_julho_-_educacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4363/projeto_de_lei_anulacao_-_julho_-_prefeitura.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4363/projeto_de_lei_anulacao_-_julho_-_prefeitura.pdf</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4364/projeto_de_lei_anulacao_-_julho_-_saude.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4364/projeto_de_lei_anulacao_-_julho_-_saude.pdf</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4365/projeto_de_lei_-_ppa.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4365/projeto_de_lei_-_ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o período 2026 a 2029 do_x000D_
 Município de Luiz Alves e Dá outras providências.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4375/projeto_de_lei_-_autoriza_parceria_crossfit.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4375/projeto_de_lei_-_autoriza_parceria_crossfit.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar Termo de autorização_x000D_
 de uso de bem móvel, imóvel e de servidores com a empresa CF Luiz Alves Centro Físico LTDA e dá_x000D_
 outras providências</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4393/projeto_de_lei_-_cis-amfri.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4393/projeto_de_lei_-_cis-amfri.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no contrato de consórcio público do Consórcio Intermunicipal de Saúde da Região da Foz do Rio Itajaí – CIS-AMFRI e dá outras providências.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4394/projeto_de_lei_-_altera_a_lei_municipal_n.o_1.640_de_22_de_marco_de_2016.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4394/projeto_de_lei_-_altera_a_lei_municipal_n.o_1.640_de_22_de_marco_de_2016.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.640 de 22 de março de 2016.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4395/projeto_de_lei_-_revoga_a_legislacao_especifica.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4395/projeto_de_lei_-_revoga_a_legislacao_especifica.pdf</t>
   </si>
   <si>
     <t>Revoga a Legislação Específica</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>Ênio Ronchi Júnior (Juninho), Carlos Roberto da Luz, Jorge Soares da Silva Winter, Luis Carlos Reichert (Luli), Susana Müller Campigotto</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4399/projeto_de_lei_no_59_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4399/projeto_de_lei_no_59_2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 2.050/2023.</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4414/projeto_de_lei_no_60_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4414/projeto_de_lei_no_60_2025.pdf</t>
   </si>
   <si>
     <t>Institui a obrigatoriedade da distribuição gratuita e domiciliar de embalagens amarelas padronizadas para a separação e reciclagem de resíduos sólidos no município de Luiz Alves e dá outras providências.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4430/projeto_de_lei_-_denomina_via_publica_-_rua_emilia_mass.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4430/projeto_de_lei_-_denomina_via_publica_-_rua_emilia_mass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública municipal – Rua Emilia Mass, localizada no bairro Vila Nova</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4431/projeto_de_lei_-_denomina_via_publica_-_rua_pedro_mass.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4431/projeto_de_lei_-_denomina_via_publica_-_rua_pedro_mass.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública municipal – Rua Pedro Mass, localizada no bairro Vila Nova</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4432/projeto_de_lei_-_denomina_via_publica_-_rua_adolfo_domingos_guedert.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4432/projeto_de_lei_-_denomina_via_publica_-_rua_adolfo_domingos_guedert.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública municipal – Rua Adolfo Domingos Guedert, localizada no bairro Ribeirão do Bugre</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4438/projeto_de_lei_no_64_2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4438/projeto_de_lei_no_64_2025_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Bertholdo Maes Wilbert, na localidade de Braço Belga.</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4442/projeto_de_lei_no_65_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4442/projeto_de_lei_no_65_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Leonardo Rech, na localidade de Alto Canoas.</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4472/pl_66_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4472/pl_66_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4474/ldo_2026_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4474/ldo_2026_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do Município de Luiz Alves, para o exercício de 2026 e dá outras providências</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4490/projeto_de_lei_-_reconhece_despesa_de_exercicio_anterior_celesc.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4490/projeto_de_lei_-_reconhece_despesa_de_exercicio_anterior_celesc.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal o pagamento de despesas de exercício anterior.</t>
   </si>
   <si>
     <t>4501</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4501/projeto_de_lei_69_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4501/projeto_de_lei_69_2025.pdf</t>
   </si>
   <si>
     <t>Institui normas para concessão de diárias, a emissão de passagens e as demais indenizações relativas a viagens a serviço no âmbito do Poder Legislativo de Luiz Alves e adota outras providências.</t>
   </si>
   <si>
     <t>4505</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4505/projeto_de_lei_-_convenio_encontro_de_contas_30-04.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4505/projeto_de_lei_-_convenio_encontro_de_contas_30-04.pdf</t>
   </si>
   <si>
     <t>4506</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4506/projeto_de_lei_-_dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_suplementar_-_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4506/projeto_de_lei_-_dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_suplementar_-_.pdf</t>
   </si>
   <si>
     <t>4507</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4507/projeto_de_lei_-_dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_suplementar_-_of_350.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4507/projeto_de_lei_-_dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_suplementar_-_of_350.pdf</t>
   </si>
   <si>
     <t>4508</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4508/projeto_de_lei_-_regulamenta_transporte_publico_escolar.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4508/projeto_de_lei_-_regulamenta_transporte_publico_escolar.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Serviço de Transporte Escolar no Município de Luiz Alves  e dá outras providências.</t>
   </si>
   <si>
     <t>4524</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4524/projeto_de_lei_-_institui_o_domicilio_fiscal_eletronico_-_dfe_no_municipio_de_luiz_alves.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4524/projeto_de_lei_-_institui_o_domicilio_fiscal_eletronico_-_dfe_no_municipio_de_luiz_alves.pdf</t>
   </si>
   <si>
     <t>Institui o Domicílio Fiscal Eletrônico – DFE no Município de Luiz Alves.</t>
   </si>
   <si>
     <t>4526</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4526/projeto_de_lei_no_75_2025_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4526/projeto_de_lei_no_75_2025_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção de taxas de inscrição em concursos públicos e processos seletivos, no âmbito do Município de Luiz Alves/SC, aos eleitores convocados e nomeados para servirem à Justiça Eleitoral por ocasião dos pleitos eleitorais, e dá outras providências.</t>
   </si>
   <si>
     <t>4536</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4536/projeto_lei_76_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4536/projeto_lei_76_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização do uso de assentos vagos nos veículos de transporte escolar do Município de Luiz Alves/SC por professores da educação básica pública, sem prejuízo ao atendimento dos alunos, e dá outras providências.</t>
   </si>
   <si>
     <t>4538</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4538/projeto_de_lei_77_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4538/projeto_de_lei_77_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição de inauguração e ou entrega de Obras Públicas Municipais inacabadas ou que não estejam em condições de atender aos fins a que se destinam.</t>
   </si>
   <si>
     <t>4540</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4540/oficio_no_365-2025_-_encaminhando_projeto_de_lei_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4540/oficio_no_365-2025_-_encaminhando_projeto_de_lei_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar convênio com a Fundação Médica Assistencial ao Trabalhador Rural de Luiz Alves – Hospital Hoscola e/ou seu mantenedor e dá outras providências.</t>
   </si>
   <si>
     <t>4541</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4541/oficio_no_371-2025_-projeto_de_lei_-_altera_a_lei_municipal_n.o_1.778_de_14_de_agosto_de_2019_-_assistencia_social.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4541/oficio_no_371-2025_-projeto_de_lei_-_altera_a_lei_municipal_n.o_1.778_de_14_de_agosto_de_2019_-_assistencia_social.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.778 de 14 de agosto de 2019.</t>
   </si>
   <si>
     <t>4544</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4544/oficio_no_368-2025-_projeto_de_lei_-_dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4544/oficio_no_368-2025-_projeto_de_lei_-_dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>4546</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4546/oficio_no_366-2025-_projeto_de_lei_-_regulamenta_o_fundo_municipal_da_infancia_e_da_adolescencia.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4546/oficio_no_366-2025-_projeto_de_lei_-_regulamenta_o_fundo_municipal_da_infancia_e_da_adolescencia.pdf</t>
   </si>
   <si>
     <t>Cria e Regulamenta o Fundo Municipal da Infância e da Adolescência de Luiz Alves e da outras providências</t>
   </si>
   <si>
     <t>4572</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4572/0.2._projeto_de_lei_-_loa_2026.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4572/0.2._projeto_de_lei_-_loa_2026.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Luiz Alves para o Exercício de 2026.</t>
   </si>
   <si>
     <t>4608</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4608/projeto_de_lei_-_dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_suplementar_e_da.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4608/projeto_de_lei_-_dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_suplementar_e_da.pdf</t>
   </si>
   <si>
     <t>4609</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4609/projeto_de_lei_-_substitutivo_fundo_municipal_da_cultura.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4609/projeto_de_lei_-_substitutivo_fundo_municipal_da_cultura.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Cultura de Luiz Alves e dá outras providências</t>
   </si>
   <si>
     <t>4611</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4611/projeto_de_lei_-_aluguel_social.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4611/projeto_de_lei_-_aluguel_social.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Auxílio Moradia_x000D_
 Temporário para famílias atingidas por desastres naturais e dá outras providências.”</t>
   </si>
   <si>
     <t>4623</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4623/projeto_de_lei_-_autoriza_o_poder_executivo_municipal_a_aderir_ao_programa_estrada_boa_rural.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4623/projeto_de_lei_-_autoriza_o_poder_executivo_municipal_a_aderir_ao_programa_estrada_boa_rural.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a aderir_x000D_
 ao Programa Estrada Boa Rural do governo do Estado de Santa Catarina e tomar_x000D_
 empréstimo junto ao BADESC – Agência de Fomento do Estado de Santa Catarina S/A e dá_x000D_
 outras providências</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
     <t>PRED</t>
   </si>
   <si>
     <t>Projeto de Redação Final</t>
   </si>
   <si>
     <t>CR - Comissão de Redação</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4007/redacao_final_ao_pl_no_01_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4007/redacao_final_ao_pl_no_01_2025.pdf</t>
   </si>
   <si>
     <t>Redação Final PL 1/2025</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4008/redacao_final_ao_pl_no_03_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4008/redacao_final_ao_pl_no_03_2025.pdf</t>
   </si>
   <si>
     <t>Redação Final PL 3/2025</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4009/redacao_final_ao_pl_no_04_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4009/redacao_final_ao_pl_no_04_2025.pdf</t>
   </si>
   <si>
     <t>Redação Final PL 4/2025</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4077/redacao_final_ao_pl_no_04_2025.docx.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4077/redacao_final_ao_pl_no_04_2025.docx.pdf</t>
   </si>
   <si>
     <t>PROJETO DE REDAÇÃO FINAL AO PROJETO DE LEI 5/2025</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4078/redacao_final_ao_pl_no_05_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4078/redacao_final_ao_pl_no_05_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE REDAÇÃO FINAL AO PROJETO DE LEI 6/2025</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4079/redacao_final_ao_pl_no_06_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4079/redacao_final_ao_pl_no_06_2025.pdf</t>
   </si>
   <si>
     <t>PROJETO DE REDAÇÃO FINAL AO PROJETO DE LEI 8/2025</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
     <t>Projeto de Redação Final ao Projeto de Lei n. 9/2025</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4115/redacao_final_ao_pl_no_07_2025_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4115/redacao_final_ao_pl_no_07_2025_.pdf</t>
   </si>
   <si>
     <t>Projeto de Redação Final ao PL 7/2025</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4116/redacao_final_ao_pl_no_12_2025_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4116/redacao_final_ao_pl_no_12_2025_.pdf</t>
   </si>
   <si>
     <t>Projeto de Redação Final ao PL 12/2025</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4117/redacao_final_ao_pl_no_13_2025_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4117/redacao_final_ao_pl_no_13_2025_.pdf</t>
   </si>
   <si>
     <t>Projeto de Redação Final ao PL 13/2025</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4118/redacao_final_ao_pl_no_14_2025_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4118/redacao_final_ao_pl_no_14_2025_.pdf</t>
   </si>
   <si>
     <t>Projeto de Redação Final ao PL 14/2025</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4119/redacao_final_ao_pl_no_15_2025_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4119/redacao_final_ao_pl_no_15_2025_.pdf</t>
   </si>
   <si>
     <t>Projeto de Redação Final ao PL 15/2025</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4147/redacao_final_ao_pl_no_11_2025_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4147/redacao_final_ao_pl_no_11_2025_.pdf</t>
   </si>
   <si>
     <t>Projeto de Redação Final ao Projeto de Lei n. 11/2025</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4148/redacao_final_ao_pl_no_17_2025_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4148/redacao_final_ao_pl_no_17_2025_.pdf</t>
   </si>
   <si>
     <t>Projeto de Redação Final ao Projeto de Lei n. 17/2025</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4158/redacao_final_ao_pl_no_18_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4158/redacao_final_ao_pl_no_18_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Redação Final ao PL 18/2025</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4159/redacao_final_ao_pl_no_20_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4159/redacao_final_ao_pl_no_20_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Redação Final ao PL 20/2025</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4160/redacao_final_ao_pl_no_22_2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4160/redacao_final_ao_pl_no_22_2025_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Redação Final ao PL 22/2025</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4161/redacao_final_ao_pl_no_23_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4161/redacao_final_ao_pl_no_23_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Redação Final ao PL 23/2025</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4169/redacao_final_ao_pl_no_24_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4169/redacao_final_ao_pl_no_24_2025.pdf</t>
   </si>
   <si>
     <t>Redação final ao PL 24/2025</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4170/redacao_final_ao_pl_no_25_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4170/redacao_final_ao_pl_no_25_2025.pdf</t>
   </si>
   <si>
     <t>Redação final ao PL 25/2025</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4171/redacao_final_ao_pl_no_26_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4171/redacao_final_ao_pl_no_26_2025.pdf</t>
   </si>
   <si>
     <t>Redação final ao PL 26/2025</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4172/redacao_final_ao_pl_no_27_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4172/redacao_final_ao_pl_no_27_2025.pdf</t>
   </si>
   <si>
     <t>Redação final ao PL 27/2025</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4184/redacao_final_ao_pl_no_28_2025.docx.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4184/redacao_final_ao_pl_no_28_2025.docx.pdf</t>
   </si>
   <si>
     <t>Projeto de Redação Final ao PL 28/2025</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4223/redacao_final_lei_02_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4223/redacao_final_lei_02_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de redação final ao PL 2/2025</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4226/redacao_final_ao_pl_no_32_2025.docx.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4226/redacao_final_ao_pl_no_32_2025.docx.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI Nº 32/2025</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4238/redacao_final_ao_pl_no_35_2025.docx.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4238/redacao_final_ao_pl_no_35_2025.docx.pdf</t>
   </si>
   <si>
     <t>Redação final da Lei relativa ao Projeto de Lei nº 35/2025</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4239/redacao_final_ao_pl_no_31_2025.docx.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4239/redacao_final_ao_pl_no_31_2025.docx.pdf</t>
   </si>
   <si>
     <t>Redação final da Lei relativa ao Projeto de Lei nº 31/2025</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4240/redacao_final_ao_plc_6_2025.docx.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4240/redacao_final_ao_plc_6_2025.docx.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 6/2025</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4249/redacao_final_ao_pl_no_33_2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4249/redacao_final_ao_pl_no_33_2025_1.pdf</t>
   </si>
   <si>
     <t>Redação final ao PL 33/2025</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4250/redacao_final_ao_pl_no_34_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4250/redacao_final_ao_pl_no_34_2025.pdf</t>
   </si>
   <si>
     <t>Redação final ao PL 34/2025</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4253/redacao_final_ao_pl_no_38_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4253/redacao_final_ao_pl_no_38_2025.pdf</t>
   </si>
   <si>
     <t>Redação final ao PL 38/2025</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4262/redacao_final_ao_plc_no_4_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4262/redacao_final_ao_plc_no_4_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 4/2025</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4263/redacao_final_ao_pl_no_39_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4263/redacao_final_ao_pl_no_39_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI Nº 39/2025</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4277/redacao_final_ao_pl_no_37_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4277/redacao_final_ao_pl_no_37_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI Nº 37/2025</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4298/redacao_final_ao_pl_no_40_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4298/redacao_final_ao_pl_no_40_2025.pdf</t>
   </si>
   <si>
     <t>Redação Final ao PL nº 40 2025</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4302/redacao_final_ao_plc_no_7_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4302/redacao_final_ao_plc_no_7_2025.pdf</t>
   </si>
   <si>
     <t>Redação Final ao PLC nº 7 2025</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4328/redacao_final_pl_45.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4328/redacao_final_pl_45.pdf</t>
   </si>
   <si>
     <t>Projeto de redação final ao Projeto de Lei n. 45/2025</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4347/redacao_final_ao_pl_no_41_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4347/redacao_final_ao_pl_no_41_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI Nº 41/2025</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4348/redacao_final_ao_pl_no_43_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4348/redacao_final_ao_pl_no_43_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI Nº 43/2025</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4349/redacao_final_ao_pl_no_44_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4349/redacao_final_ao_pl_no_44_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI Nº 44/2025</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4367/redacao_final_ao_plc_no_5_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4367/redacao_final_ao_plc_no_5_2025.pdf</t>
   </si>
   <si>
     <t>Redação Final do Projeto de Lei Complementar n. 5/2025</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4368/redacao_final_ao_pl_no_42_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4368/redacao_final_ao_pl_no_42_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI Nº 42/2025</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4379/redacao_final_ao_plc__no_10_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4379/redacao_final_ao_plc__no_10_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 10/2025</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4380/redacao_final_ao_plc_no_11_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4380/redacao_final_ao_plc_no_11_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 11/2025</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4381/redacao_final_ao_plc_no_12_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4381/redacao_final_ao_plc_no_12_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 12/2025</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4382/redacao_final_ao_plc_no_13_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4382/redacao_final_ao_plc_no_13_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 13/2025</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4383/redacao_final_ao_plc_no_14_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4383/redacao_final_ao_plc_no_14_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 14/2025</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4384/redacao_final_ao_plc_no_46_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4384/redacao_final_ao_plc_no_46_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI Nº 46/2025</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4385/redacao_final_ao_plc_no_47_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4385/redacao_final_ao_plc_no_47_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI Nº 47/2025</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4386/redacao_final_ao_plc_no_48_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4386/redacao_final_ao_plc_no_48_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI Nº 48/2025</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4387/redacao_final_ao_plc_no_49_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4387/redacao_final_ao_plc_no_49_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI Nº 49/2025</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4398/redacao_final_ao_plc__no_9_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4398/redacao_final_ao_plc__no_9_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 9/2025</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4405/redacao_final_ao_plc_no_55_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4405/redacao_final_ao_plc_no_55_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI Nº 55/2025</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4416/redacao_final_ao_pl_no_51_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4416/redacao_final_ao_pl_no_51_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI Nº 51/2025</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4417/redacao_final_ao_pl_no_53_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4417/redacao_final_ao_pl_no_53_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI Nº 53/2025</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4441/redacao_final_ao_pl_no_52_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4441/redacao_final_ao_pl_no_52_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Redação Final relativa ao Projeto de Lei n. 52/2025</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4454/redacao_final_ao_pl_no_56_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4454/redacao_final_ao_pl_no_56_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Redação Final relativa ao Projeto de Lei n. 56/2025</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4455/redacao_final_ao_plc_no_8_2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4455/redacao_final_ao_plc_no_8_2025_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Redação Final relativa ao Projeto de Lei Complementar 8/2025</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4456/redacao_final_ao_plc_no_15_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4456/redacao_final_ao_plc_no_15_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Redação Final relativa ao Projeto de Lei Complementar 15/2025</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4457/redacao_final_ao_pl_no_57_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4457/redacao_final_ao_pl_no_57_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Redação Final relativa ao Projeto de Lei n. 57/2025</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4458/redacao_final_ao_pl_no_58_2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4458/redacao_final_ao_pl_no_58_2025_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Redação Final relativa ao Projeto de Lei n. 58/2025</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4459/redacao_final_ao_pl_no_59_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4459/redacao_final_ao_pl_no_59_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Redação Final relativa ao Projeto de Lei n. 59/2025</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4460/redacao_final_ao_pl_no_60_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4460/redacao_final_ao_pl_no_60_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Redação Final relativa ao Projeto de Lei n. 60/2025</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4461/redacao_final_ao_pl_no_61_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4461/redacao_final_ao_pl_no_61_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Redação Final relativa ao Projeto de Lei n. 61/2025</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4462/redacao_final_ao_pl_no_62_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4462/redacao_final_ao_pl_no_62_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Redação Final relativa ao Projeto de Lei n. 62/2025</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4463/redacao_final_ao_pl_no_63_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4463/redacao_final_ao_pl_no_63_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Redação Final relativa ao Projeto de Lei n. 63/2025</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4477/redacao_final_ao_pl_no_64_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4477/redacao_final_ao_pl_no_64_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Redação Final relativa ao Projeto de Lei n. 64/2025</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4478/redacao_final_ao_pl_no_65_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4478/redacao_final_ao_pl_no_65_2025.pdf</t>
   </si>
   <si>
     <t>Projeto de Redação Final relativa ao Projeto de Lei n. 65/2025</t>
   </si>
   <si>
     <t>4492</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4492/redacao_final_ao_pl_no_66_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4492/redacao_final_ao_pl_no_66_2025.pdf</t>
   </si>
   <si>
     <t>Redação final da Lei relativa ao Projeto de Lei nº 66/2025</t>
   </si>
   <si>
     <t>4513</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4513/redacao_final_ao_pl_no_68_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4513/redacao_final_ao_pl_no_68_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI Nº 68/2025</t>
   </si>
   <si>
     <t>4531</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4531/redacao_final_ao_pl_no_70_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4531/redacao_final_ao_pl_no_70_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI Nº 70/2025</t>
   </si>
   <si>
     <t>4532</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4532/redacao_final_ao_pl_no_71_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4532/redacao_final_ao_pl_no_71_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI Nº 71/2025</t>
   </si>
   <si>
     <t>4533</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4533/redacao_final_ao_pl_no_72_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4533/redacao_final_ao_pl_no_72_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI Nº 72/2025</t>
   </si>
   <si>
     <t>4552</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4552/redacao_final_ao_pl_no_78_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4552/redacao_final_ao_pl_no_78_2025.pdf</t>
   </si>
   <si>
     <t>Redação final do Projeto de Lei nº 78/2025</t>
   </si>
   <si>
     <t>4553</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4553/redacao_final_ao_pl_no_69_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4553/redacao_final_ao_pl_no_69_2025.pdf</t>
   </si>
   <si>
     <t>Redação final relativa ao Projeto de Lei n. 69/2025</t>
   </si>
   <si>
     <t>4554</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4554/redacao_final_ao_pl_no_73_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4554/redacao_final_ao_pl_no_73_2025.pdf</t>
   </si>
   <si>
     <t>Redação final relativa ao Projeto de Lei n. 73/2025</t>
   </si>
   <si>
     <t>4563</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4563/redacao_final_ao_pl_no_75_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4563/redacao_final_ao_pl_no_75_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI Nº 75/2025</t>
   </si>
   <si>
     <t>4564</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4564/redacao_final_ao_pl_no_74_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4564/redacao_final_ao_pl_no_74_2025.pdf</t>
   </si>
   <si>
     <t>Redação final da Lei relativa ao Projeto de Lei nº 74/2025</t>
   </si>
   <si>
     <t>4565</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4565/redacao_final_ao_plc_no_16_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4565/redacao_final_ao_plc_no_16_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 16/2025</t>
   </si>
   <si>
     <t>4566</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4566/redacao_final_ao_pl_no_76_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4566/redacao_final_ao_pl_no_76_2025.pdf</t>
   </si>
   <si>
     <t>Redação final da Lei relativa ao Projeto de Lei nº 76/2025</t>
   </si>
   <si>
     <t>4567</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4567/redacao_final_ao_pl_no_77_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4567/redacao_final_ao_pl_no_77_2025.pdf</t>
   </si>
   <si>
     <t>Redação final da Lei relativa ao Projeto de Lei nº 77/2025</t>
   </si>
   <si>
     <t>4582</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4582/redacao_final_ao_plc_no_17_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4582/redacao_final_ao_plc_no_17_2025.pdf</t>
   </si>
   <si>
     <t>Redação final da Lei relativa ao Projeto de Lei Complementar nº 17/2025</t>
   </si>
   <si>
     <t>4583</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4583/redacao_final_ao_plc_no_18_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4583/redacao_final_ao_plc_no_18_2025.pdf</t>
   </si>
   <si>
     <t>Redação final da Lei relativa ao Projeto de Lei Complementar nº 18/2025</t>
   </si>
   <si>
     <t>4584</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4584/redacao_final_ao_pl_no_79_2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4584/redacao_final_ao_pl_no_79_2025_1.pdf</t>
   </si>
   <si>
     <t>Redação final da Lei relativa ao Projeto de Lei nº 79/2025</t>
   </si>
   <si>
     <t>4585</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4585/redacao_final_ao_pl_no_81_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4585/redacao_final_ao_pl_no_81_2025.pdf</t>
   </si>
   <si>
     <t>Redação final da Lei relativa ao Projeto de Lei nº 81/2025</t>
   </si>
   <si>
     <t>4586</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4586/redacao_final_ao_pl_no_80_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4586/redacao_final_ao_pl_no_80_2025.pdf</t>
   </si>
   <si>
     <t>Redação final da Lei relativa ao Projeto de Lei nº 80/2025</t>
   </si>
   <si>
     <t>4600</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4600/redacao_final_ao_plc_no_19_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4600/redacao_final_ao_plc_no_19_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI COMPLEMENTAR Nº 19/2025:</t>
   </si>
   <si>
     <t>4614</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4614/redacao_final_ao_pl_no_85_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4614/redacao_final_ao_pl_no_85_2025.pdf</t>
   </si>
   <si>
     <t>Redação Final ao Projeto de Lei nº 85/2025</t>
   </si>
   <si>
     <t>4629</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4629/redacao_final_ao_pl_no_83_2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4629/redacao_final_ao_pl_no_83_2025_1.pdf</t>
   </si>
   <si>
     <t>Redação final da Lei relativa ao Projeto de Lei nº 83/2025</t>
   </si>
   <si>
     <t>4630</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4630/redacao_final_ao_pl_no_84_2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4630/redacao_final_ao_pl_no_84_2025_1.pdf</t>
   </si>
   <si>
     <t>Redação final da Lei relativa ao Projeto de Lei nº 84/2025</t>
   </si>
   <si>
     <t>4631</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4631/redacao_final_ao_plc_no_21_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4631/redacao_final_ao_plc_no_21_2025.pdf</t>
   </si>
   <si>
     <t>Redação final da Lei relativa ao Projeto de Lei Complementar  nº 21/2025</t>
   </si>
   <si>
     <t>4632</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4632/redacao_final_ao_pl_no_86_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4632/redacao_final_ao_pl_no_86_2025.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI Nº 86/2025</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
     <t>PRFR</t>
   </si>
   <si>
     <t>Projeto de Redação Final de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4097/redacao_final_ao_projeto_de_resolucao_no_01_2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4097/redacao_final_ao_projeto_de_resolucao_no_01_2025_1.pdf</t>
   </si>
   <si>
     <t>Projeto de Redação Final ao Projeto de Resolução n. 1/2025</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4025/projeto_de_resolucao_no_01_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4025/projeto_de_resolucao_no_01_2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PRESIDENTE DA MESA DIRETORA DA_x000D_
 CÂMARA MUNICIPAL DE LUIZ ALVES. ESTADO DE_x000D_
 SANTA CATARINA, A FILIAR A CÂMARA MUNICIPAL_x000D_
 E ESTA A CONTRIBUIR ANUALMENTE COM A_x000D_
 UVESC – UNIÃO DOS VEREADORES DE SANTA_x000D_
 CATARINA, COM SEDE NA CAPITAL DO ESTADO DE_x000D_
 SANTA CATARINA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>4604</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4604/projeto_de_resolucao_no_2_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4604/projeto_de_resolucao_no_2_2025.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 10/1992, que dispõe sobre o Regimento Interno da Câmara Municipal de Luiz Alves/SC.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Maique Reichert, Felipe Brás Luciani, Robson Rech</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3938/requerimento_no_01_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3938/requerimento_no_01_2025.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Secretaria Estadual de Infraestrutura e Mobilidade para que proceda a um estudo de viabilidade de construção de uma passarela e passeio público na ponte sobre o Ribeirão Miguel, localizada próxima ao Portal de Luiz Alves, no Bairro Vila do Salto.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3939/requerimento_no_02_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3939/requerimento_no_02_2025.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo, com cópia para o Secretário de Obras, para que realize estudos técnicos para os reparos necessários no bueiro/ponte localizado na Rua Miguel Espig, Bairro Ribeirão Máximo, no sentido Baú, aproximadamente cinquenta metros antes do término do asfalto.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3936/requerimento_no_03_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3936/requerimento_no_03_2025.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo, com cópia para a Secretária de Educação, para que envie relação completa dos servidores que no ano de 2025 estão ocupando os cargos de Coordenadores, Orientadores e Diretores nas Escolas Municipais e Centros de Educação Infantil (CEIS), incluindo, de forma detalhada, a distribuição desses profissionais por região, número e data das portarias de nomeação e eventuais exonerações.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
     <t>Ênio Ronchi Júnior (Juninho), Carlos Roberto da Luz</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3937/requerimento_no_04_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3937/requerimento_no_04_2025.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo, para que responda os seguintes questionamentos e envie documentação comprobatória:_x000D_
 	- Quantos servidores do Município estão recebendo auxílio alimentação, nos termos da Lei Municipal n. 2.050/2023? Encaminhar relatório detalhado conforme art. 2° da referida lei._x000D_
 	- Com relação ao ano de 2025, quantos servidores foram excluídos nos termos do art. 4° da mencionada lei? Encaminhar relatório detalhado com a motivação e período de exclusão._x000D_
 	- Há servidores recebendo o auxílio nos termos do art. 5° da supramencionada lei? Encaminhar relatório._x000D_
 	- Existe a possibilidade de aumentar o valor do auxílio alimentação? Caso positivo, informar de quanto será o aumento e qual a previsão de início de pagamento. Caso negativo, justificar detalhadamente.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3941/requerimento_no_05_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3941/requerimento_no_05_2025.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo Estadual, solicitando a realização urgente de serviços de manutenção e roçada nas margens da Rodovia SC-414, que apresenta as seguintes condições que requerem atenção imediata:_x000D_
 - As margens da rodovia em quase sua totalidade estão tomadas por vegetação alta, o que dificulta a visibilidade e pode representar risco para a segurança dos motoristas, especialmente durante a noite ou em condições climáticas adversas. A roçada regular é essencial para garantir a segurança e a trafegabilidade da via. A rodovia não possui acostamento em quase toda sua extensão._x000D_
 - Foram identificados pelo menos dois grandes buracos na pista, que, além de causar danos aos veículos, podem provocar acidentes. A reparação dessas falhas no asfalto é imprescindível para evitar maiores prejuízos aos condutores e garantir a integridade da rodovia._x000D_
 Além disso, requer o envio do cronograma de manutenção da referida Rodovia para o ano de 2025.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3943/requerimento_no_06_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3943/requerimento_no_06_2025.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Comandante do 2° Grupamento – Município de Luiz Alves, solicitar a ampliação da Rede de Vizinhos para todo Município de Luiz Alves, com o intuito de promover a segurança e o bem-estar da comunidade local.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3945/requerimento_no_07_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3945/requerimento_no_07_2025.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o chefe do Poder Executivo Municipal para que, preste informações a este subscritor, sejam prestadas informações detalhadas a este subscritor sobre o episódio envolvendo a eliminação de documentos em diversas secretarias municipais, conforme amplamente divulgado pela administração em 24 de janeiro de 2025. _x000D_
 Questionamentos no documento anexo.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3946/requerimento_no_08_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3946/requerimento_no_08_2025.pdf</t>
   </si>
   <si>
     <t>Requer o envio de ofício ao Excelentíssimo Senhor Prefeito Municipal de Luiz Alves/SC, com cópia para o  Secretário Municipal de Agricultura e Meio Ambiente e ao Secretário de Obras e Planejamento, solicitando as seguintes informações e todos os documentos comprobatórios referentes à execução da Lei Municipal nº 1548/2013, que institui o Programa Municipal de Incentivo aos Produtores Rurais, Cooperativas e Associações, conforme documento anexo.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
     <t>Susana Müller Campigotto, Ênio Ronchi Júnior (Juninho), Jorge Soares da Silva Winter, Luis Carlos Reichert (Luli)</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3955/requerimento_no_09_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3955/requerimento_no_09_2025.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Excelentíssimo Senhor Prefeito e a Secretária Municipal de Educação para que informe quando iniciará o pagamento do piso salarial dos professores da rede municipal de ensino, conforme determinado pela legislação vigente._x000D_
 _x000D_
 Ainda, caso o pagamento não tenha iniciado ou não haja previsão para tanto, para que informe os motivos, bem como indique a partir de quando iniciará o cumprimento da obrigação e como ocorrerá a indenização dos valores não pagos.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3951/requerimento_no_10_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3951/requerimento_no_10_2025.pdf</t>
   </si>
   <si>
     <t>Sobre o Programa Castrar é Cuidar. Requerimento em anexo.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3952/requerimento_no_11_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3952/requerimento_no_11_2025.pdf</t>
   </si>
   <si>
     <t>requer o envio de ofício ao Excelentíssimo Prefeito Municipal e ao Secretário Municipal de Obras, para que informe se há planejamento para a manutenção asfáltica das ruas Alida Bressanini e Leontina Shoepping? Caso exista, qual o cronograma previsto para realização dos serviços? Caso não haja planejamento, quais são as medidas que a Administração Municipal pretende adotar para solucionar os problemas na pavimentação dessas vias? Explicar detalhadamente.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3969/requerimento_no_12_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3969/requerimento_no_12_2025.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Excelentíssimo Senhor Prefeito Municipal de Luiz Alves/SC e a Secretária Municipal de Educação, solicitando informações e documentos  sobre a previsão para a entrega dos uniformes escolares no ano corrente: _x000D_
 - Existe previsão para a entrega dos uniformes escolares em 2025? Caso positivo, qual a estimativa de datas para a distribuição?_x000D_
 - Há intenção de realizar processo licitatório para viabilizar, pelo menos, a entrega dos uniformes de inverno antes do período mais frio?_x000D_
 - Se já houver processo licitatório em andamento, qual o estágio atual e o prazo estimado para a conclusão?</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3970/requerimento_no_13_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3970/requerimento_no_13_2025.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Excelentíssimo Senhor Prefeito Municipal de Luiz Alves/SC, a Secretária Municipal de Saúde e a Direção do Hospital HOSCOLA, solicitando esclarecimentos acerca do tempo de espera nos atendimentos prestados à população, especialmente no setor de urgência e emergência. REQUERIMENTO ANEXO</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3976/requerimento_no_14_2025.docx.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3976/requerimento_no_14_2025.docx.pdf</t>
   </si>
   <si>
     <t>com cópia à Secretária de Saúde, para que preste as seguintes informações:_x000D_
 1.	A Secretaria Municipal de Saúde já realizou algum laudo técnico sobre as condições estruturais da UBS de Canoas? Caso afirmativo, qual foi o resultado da avaliação e quais providências foram recomendadas?_x000D_
 2.	Existe um cronograma estabelecido para a realização das reformas? Se sim, qual a previsão de início e conclusão das obras?_x000D_
 3.	Quais recursos financeiros estão previstos para essa reforma? O município já dispõe da verba necessária?_x000D_
 4.	Enquanto os reparos não são realizados, quais medidas emergenciais foram adotadas para evitar danos aos imunizantes e garantir a segurança sanitária no ambiente da sala de vacinas?_x000D_
 5.	Além das goteiras, há outros problemas estruturais que comprometem o funcionamento da UBS? Se sim, quais são eles e como estão sendo tratados pela administração municipal?_x000D_
 6.	Há um plano de manutenção preventiva para evitar que problemas como esse voltem a ocorrer futuramente?</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3979/requerimento_no_15_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3979/requerimento_no_15_2025.pdf</t>
   </si>
   <si>
     <t>Com cópia à Secretaria Municipal de Esportes, Cultura e Lazer, para que preste informações detalhadas e envie documentos sobre a concessão do Ginásio Frederico Guilherme Schwanke, incluindo:_x000D_
 1.	Quem é o responsável legal pela administração do espaço? Enviar cópia do contrato de concessão ou termo de cessão de uso do ginásio e todos seus aditivos._x000D_
 2.	Quais são as responsabilidades quanto à manutenção, limpeza e conservação do ginásio? Quem fiscaliza referidas obrigações?_x000D_
 3.	Quem é responsável pelo atendimento e operação do bar localizado dentro do ginásio? Quem fiscaliza referidas obrigações?_x000D_
 4.	Caso o contrato esteja vencido ou próximo do vencimento, há previsão de renovação ou nova licitação? Explicar detalhadamente, incluindo os prazos.</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3981/requerimento_no_16_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3981/requerimento_no_16_2025.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Excelentíssimo Senhor Prefeito Municipal de Luiz Alves/SC, para que preste informações detalhadas e envie documentos comprobatórios relacionados às obras do Centro de Saúde da Vila do Salto (tomada de preços 01/2021), Ginásio de Esportes (tomada de preços 01/2022) e Creche Braço Elza (07/2020 (FME) – Pregão)</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3982/requerimento_no_17_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3982/requerimento_no_17_2025.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Excelentíssimo Senhor Prefeito Municipal de Luiz Alves/SC, para que preste informações detalhadas e envie documentos comprobatórios referentes ao cumprimento à decisão proferida no processo @RLA 23/00717322 do Tribunal de Contas do Estado de Santa Catarina (TCE/SC),</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3990/requerimento_no_18_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3990/requerimento_no_18_2025.pdf</t>
   </si>
   <si>
     <t>requerer ao Poder Executivo Municipal, bem como à Secretaria de Educação, que seja solicitada uma reunião com a empresa de ônibus Auto Viação Rainha, responsável pelo transporte escolar no município._x000D_
 _x000D_
 A referida reunião deverá contar com a presença desta parlamentar e de alguns pais de alunos, tendo em vista a necessidade de esclarecimentos sobre a qualidade dos serviços prestados pela empresa. Dentre os questionamentos a serem levantados, destacam-se:_x000D_
 _x000D_
 Qual o tempo de uso da frota de ônibus utilizada no transporte escolar?_x000D_
 _x000D_
 Os veículos passam por vistorias regulares? Em caso afirmativo, com qual frequência?_x000D_
 _x000D_
 Qual a vigência do contrato celebrado entre o município e a empresa Auto Viação Rainha?</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3993/requerimento_no_19_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3993/requerimento_no_19_2025.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o chefe do Poder Executivo Municipal para que, preste a este subscritor, informações detalhadas abaixo mencionadas referentes aos seguintes processos licitatórios realizados pela Prefeitura Municipal e suas secretarias, Pregão n. 8/2021, 16/2022, 44/2022, 17/2023 e 51/2023:_x000D_
 1- cópia integral dos editais de licitação, inclusive de seus anexos, termo de referência, bem como do processo administrativo que lhes deram origem;_x000D_
 2- ordens de serviços, autorizações de fornecimento, notas fiscais (peças e serviços), relatórios de serviços prestados por equipamento, termos de recebimento;_x000D_
 3- relatório detalhado dos orçamentos previstos para execução._x000D_
 Além disso, requer-se que a Controladoria Geral do Município instaure, a partir do recebimento deste ofício, os procedimentos administrativos internos necessários para verificar possíveis inconsistências nos documentos e informações prestadas. Caso sejam identificadas irregularidades, solicita-se que sejam adotadas as medidas.</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4003/requerimento_no_20_2025.docx.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4003/requerimento_no_20_2025.docx.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Gerência da Agência Regional de Blumenau da Celesc, solicitando urgentes providências quanto à poda da vegetação existente dentro das faixas de segurança sob as redes de distribuição de energia elétrica no município de Luiz Alves/SC. _x000D_
 Ainda, requer seja informada a programação de uma vistoria técnica para levantamento das áreas prioritárias e a definição de um cronograma para a execução dos serviços, encaminhando documentos comprobatórios.</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4004/requerimento_no_21_2025.docx.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4004/requerimento_no_21_2025.docx.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Comandante do 2° Grupamento – Município de Luiz Alves e o 3º Comando Regional de Polícia Militar, para que informe detalhadamente:_x000D_
 	- Por quais razões o número 190 está indisponível/instável para a população de Luiz Alves? Justificar detalhadamente._x000D_
 	- Em qual prazo o serviço será reestabelecido completamente?_x000D_
 	- Até o reestabelecimento total do serviço, quais medidas estão sendo adotadas e quais números telefônicos estão disponíveis à população? _x000D_
 	- A adoção do telefone da guarnição que estiver em serviço pode ser utilizada até a normalização do número 190? Se sim, por que não está sendo utilizada no momento?</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4005/requerimento_no_22_2025.docx.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4005/requerimento_no_22_2025.docx.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Gerência da Agência Regional de Blumenau da Celesc, requerer a ampliação do horário de atendimento presencial na unidade local da Celesc, garantindo ao menos dois dias por semana com expediente em horário comercial.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4016/requerimento_no_23_2025.docx.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4016/requerimento_no_23_2025.docx.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Excelentíssimo Prefeito Municipal para que preste informações detalhadas sobre a atual situação da coleta de resíduos sólidos no município de Luiz Alves, diante das recentes notícias sobre a possível rescisão do contrato com a empresa responsável pelo serviço._x000D_
 _x000D_
 Considerando a essencialidade do serviço de coleta e destinação de resíduos sólidos para a saúde pública, o meio ambiente e a qualidade de vida da população, requer-se informações conforme documento anexo.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4020/requerimento_no_24_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4020/requerimento_no_24_2025.pdf</t>
   </si>
   <si>
     <t>Requerer seja oficiada à CASAN para que preste informações e providências quanto aos buracos abertos no asfalto por obras realizadas de sua responsabilidade, que, em muitos vezes, têm sido abandonadas ou demoradamente reparadas, causando transtornos à população e comprometendo a segurança do tráfego local. REQUERIMENTO COMPLETO ANEXO</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4023/requerimento_no_25_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4023/requerimento_no_25_2025.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Excelentíssimo Prefeito, para que preste informações sobre a situação das margens dos rios em Luiz Alves, considerando a existência de construções antigas próximas às margens e as alterações no curso d’água ao longo dos anos. Para tanto, solicita se existe algum plano ou programa municipal voltado para a recuperação ambiental e a contenção das margens dos rios que esteja em execução ou em planejamento? E se há algum plano ou programa estadual ou federal? Informar detalhadamente.</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4024/requerimento_no_26_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4024/requerimento_no_26_2025.pdf</t>
   </si>
   <si>
     <t>requerer as seguintes informações, com fundamento no princípio da transparência e no dever constitucional da administração pública de prestar contas à sociedade, conforme anexo</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4036/requerimento_no_27_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4036/requerimento_no_27_2025.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado ao Poder Executivo Municipal, por meio da Secretaria Municipal de Educação e Secretaria de Administração e de Finanças, para que prestem esclarecimentos formais sobre os motivos pelos quais os professores da rede municipal de ensino não receberam o reajuste salarial e a progressão de carreira no mês de fevereiro do corrente ano, dentre eles:_x000D_
 1- Quais os motivos que levaram à não implementação do reajuste e da progressão no mês de fevereiro?_x000D_
 2- Se há previsão para o pagamento retroativo dos valores devidos aos servidores da educação?_x000D_
 3- Se existe alguma pendência administrativa ou financeira que tenha impedido a concessão dos direitos mencionados?_x000D_
 4- Quais medidas a administração municipal pretende adotar para regularizar a situação?</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4041/requerimento_no_28_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4041/requerimento_no_28_2025.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Excelentíssimo Senhor Prefeito Municipal e a Secretaria_x000D_
 Municipal de Educação solicitar documentos e informações sobre o exercício da_x000D_
 função de Coordenador de Educação Inclusiva, conforme anexo.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4053/requerimento_nei.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4053/requerimento_nei.pdf</t>
   </si>
   <si>
     <t>Requerer o envio de ofício ao Excelentíssimo Senhor Prefeito Municipal, para que preste informações, conforme requerimento anexo.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>Susana Müller Campigotto, Ênio Ronchi Júnior (Juninho), Jorge Soares da Silva Winter</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4062/requerimento_no_30_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4062/requerimento_no_30_2025.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Gerência Regional dos Correios, para que preste as seguintes informações e envie documentos:_x000D_
 1.	Qual a justificativa para a restrição no funcionamento da agência de Luiz Alves? Enviar documentos comprobatórios._x000D_
 2.	Quais medidas estão sendo adotadas para minimizar os impactos para a população?_x000D_
 3.	Existe previsão para a normalização do atendimento nos horários habituais?_x000D_
 4.	Há possibilidade de reforço no atendimento para evitar prejuízos aos usuários?</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4063/requerimento_no_31_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4063/requerimento_no_31_2025.pdf</t>
   </si>
   <si>
     <t>Seja oficiado Excelentíssimo Senhor Prefeito Municipal e a Secretária de Saúde, para que preste as seguintes informações e envie documentos:_x000D_
 •  Por que não há médico ginecologista disponível nas unidades de saúde do município? _x000D_
 •  Há previsão para a contratação e regularização desse atendimento? _x000D_
 •  Se não há ginecologista, como está sendo feita a assistência às mulheres que necessitam desse atendimento especializado? _x000D_
 •  O município recebe recursos federais para custeio da APS, conforme as portarias mencionadas? Caso sim, como estão sendo aplicados?</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4064/requerimento_no_32_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4064/requerimento_no_32_2025.pdf</t>
   </si>
   <si>
     <t>Seja oficiado Excelentíssimo Senhor Prefeito Municipal e a Secretária de Educação, considerando o teor do Decreto nº 55/2025, que altera e unifica os mandatos dos membros da Associação de Pais e Professores (APP) no município, levantam-se os seguintes questionamentos, com vistas a esclarecer a legalidade e os fundamentos normativos da medida adotada, conforme requerimento anexo.</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4067/requerimento_no_33_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4067/requerimento_no_33_2025.pdf</t>
   </si>
   <si>
     <t>Requerer informações acerca da carga horária e do cumprimento do horário de atendimento do profissional pediatra na Unidade de Saúde Central, nos seguintes termos:_x000D_
 1- Qual a carga horária semanal do pediatra lotado na Unidade de Saúde Central?_x000D_
 2- Em quais dias da semana ocorre o atendimento pediátrico nesta unidade?_x000D_
 3- Qual o horário estabelecido para início dos atendimentos?_x000D_
 4- Há controle de ponto do profissional para aferição de sua pontualidade?_x000D_
 5- Quais providências são tomadas em casos de atrasos recorrentes dos profissionais de saúde?_x000D_
 6- Existe previsão de medidas para garantir o cumprimento rigoroso dos horários estabelecidos para atendimento aos munícipes?</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4068/requerimento_no_34_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4068/requerimento_no_34_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento de informações ao chefe do Poder Executivo Municipal referente à Concorrência Eletrônica Nº 02/2023 e ao contrato número 37/2023, conforme documento anexo.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4076/requerimento_no_35_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4076/requerimento_no_35_2025.pdf</t>
   </si>
   <si>
     <t>Seja oficiado seja oficiado o Excelentíssimo Senhor Prefeito Municipal de Luiz Alves, bem como a Secretaria Municipal de Educação e a Secretaria de Administração e Finanças, para que prestem novos esclarecimentos formais e detalhados, em complemento ao Requerimento anteriormente encaminhado, no que se refere ao pagamento do piso salarial nacional dos professores da rede municipal de ensino, conforme documento anexo.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4084/requerimento_no_36_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4084/requerimento_no_36_2025.pdf</t>
   </si>
   <si>
     <t>requerer informações sobre a situação atual dos pontos de ônibus no município de Luiz Alves, conforme os seguintes questionamentos:_x000D_
 1- Quantos pontos de ônibus existem atualmente no município? Indicar a localização e o estado de conservação._x000D_
 2- Quantos pontos adicionais seriam necessários para atender adequadamente a população?_x000D_
 3- Existe planejamento ou licitação vigente para instalação de novos pontos de ônibus? Demonstrar documentalmente._x000D_
 4- Qual o modelo adotado atualmente para os pontos de ônibus no município? Encaminhar documentos comprobatórios._x000D_
 5- Existe a possibilidade da adoção do modelo de ponto de ônibus apresentado na imagem anexa, que conta com estrutura metálica reforçada e fechamento em vidro temperado de 8mm? Justificar.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4085/requerimento_no_37_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4085/requerimento_no_37_2025.pdf</t>
   </si>
   <si>
     <t>que seja oficiado ao Poder Executivo Municipal, por meio da secretaria competente, para que informe a esta Casa Legislativa o que segue:_x000D_
 1- Há previsão para a colocação de placas de identificação nas vias públicas que foram recentemente nomeadas por esta Câmara de Vereadores? Caso positivo, qual é o prazo estimado para a instalação dessas placas?_x000D_
 2- Já houve a abertura de processo licitatório para aquisição e instalação dessas placas ou há processo licitatório vigente? Em caso afirmativo, qual o número do processo e sua fase atual?_x000D_
 3- Qual secretaria ou setor é responsável pela execução deste serviço? A Secretaria já mapeou quantas vias públicas estão sem placas?_x000D_
 4- Há orçamento disponível para essa finalidade no exercício vigente?</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4093/requerimento_no_38_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4093/requerimento_no_38_2025.pdf</t>
   </si>
   <si>
     <t>que seja oficiado o Excelentíssimo Senhor Prefeito Municipal, solicitando que preste as seguintes informações e adote as providências cabíveis:_x000D_
 _x000D_
 1- O Município manifesta interesse formal na adesão ao modelo de escola cívico-militar? Em caso negativo, quais os fundamentos técnicos ou administrativos para eventual recusa?_x000D_
 _x000D_
 2- Considerando que já houve sinalização favorável quanto à possibilidade de implantação da escola e à disponibilização dos profissionais necessários para sua estruturação e funcionamento, por que ainda não foi agendada reunião com os representantes do projeto?_x000D_
 _x000D_
 3- Existe previsão de agenda por parte do Executivo para tratar do assunto com os responsáveis pela implantação? Em caso afirmativo, informar data ou perspectiva._x000D_
 _x000D_
 4- Quais medidas estão sendo adotadas pela Administração para avaliar a viabilidade estrutural e orçamentária da implantação do referido modelo escolar?</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4094/requerimento_no_39_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4094/requerimento_no_39_2025.pdf</t>
   </si>
   <si>
     <t>que seja oficiado o Excelentíssimo Senhor Governador do Estado de Santa Catarina, por meio da Secretaria de Estado da Infraestrutura e Mobilidade, e o Comando da Polícia Militar Rodoviária Estadual, para que avaliem e viabilizem a instalação de lombada elevada na SC-414, em frente à sede do Quartel da Polícia Militar do Município de Luiz Alves.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4102/requerimento_no_40_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4102/requerimento_no_40_2025.pdf</t>
   </si>
   <si>
     <t>seja oficiado o Excelentíssimo Prefeito Municipal, para que sejam prestadas as seguintes informações acerca da execução do contrato decorrente das Dispensas de Licitação nº 16/2023, 181/2023 e 121/2024:_x000D_
 _x000D_
 1- O serviço objeto das contratações foi efetivamente prestado? Em caso afirmativo, encaminhar documentação comprobatória da execução dos serviços, tais como relatórios técnicos, registros fotográficos, atas, pareceres ou quaisquer elementos que demonstrem a entrega do objeto contratual._x000D_
 _x000D_
 2- As contratadas apresentaram relatório pormenorizado exigido como condição para emissão da nota fiscal/fatura eletrônica? Encaminhar cópia dos relatórios e das respectivas notas fiscais/faturas eletrônicas emitidas._x000D_
 _x000D_
 3- Houve a aprovação formal dos servidores encarregados pelo recebimento dos serviços? Indicar nominalmente os servidores responsáveis pelo acompanhamento, fiscalização e recebimento dos serviços, bem como encaminhar os documentos que atestam essa aprovação.</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4104/requerimento_no_41_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4104/requerimento_no_41_2025.pdf</t>
   </si>
   <si>
     <t>para que sejam prestadas as seguintes informações sobre a 32ª Festa Nacional da Cachaça (FENACA) e a 30ª Festa da Banana, conforme anexo.</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4105/requerimento_no_42_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4105/requerimento_no_42_2025.pdf</t>
   </si>
   <si>
     <t>Seja que encaminhado ao Excelentíssimo Senhor Prefeito Municipal o presente pedido de informações, referente ao Processo Licitatório nº 17/2025 – Pregão Eletrônico nº 03/2025, que trata da contratação de serviços de arbitragem para eventos esportivos no município, conforme anexo.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4106/requerimento_no_43_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4106/requerimento_no_43_2025.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Excelentíssimo Senhor Prefeito Municipal, para que informe o que segue:_x000D_
 1- Qual a data prevista para o início da execução da obra da Rua Coberta, localizada no bairro Vila do Salto, referente a Concorrência Pública n. 10/2024?_x000D_
 2- Considerando que a Ordem de Serviço já foi assinada e que houve o repasse do Governo do Estado, no mês de março de 2025, de R$ 600 mil reais para a obra, por que ela ainda não foi iniciada? Justificar detalhadamente._x000D_
 3- Há algum entrave administrativo, técnico, contratual ou financeiro que esteja impedindo o início da execução? Explicar detalhadamente.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4112/requerimento_no_44_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4112/requerimento_no_44_2025.pdf</t>
   </si>
   <si>
     <t>requer seja oficiado ao Senhor Prefeito Municipal para que, por meio do setor competente, informe a esta Casa onde foram alocadas ou destinadas as lajotas retiradas da Rua Vereador Crisótomo Gesser.</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4125/requerimento_no_45_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4125/requerimento_no_45_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre aumento significativo da incidência do maruim. EM ANEXO</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4126/requerimento_no_46_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4126/requerimento_no_46_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre a fila de atendimento do SUS - EM ANEXO</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4136/requerimento_cartao_ponto.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4136/requerimento_cartao_ponto.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o poder executivo para a obtenção de dados funcionais relativos a cargo_x000D_
 público objeto de alteração por projeto de lei que visa alterar a carga Assessor de_x000D_
 Desenvolvimento Sustentável, enviando Cópia do cartão ponto referente ao servidor que_x000D_
 exerceu a função objeto do projeto de lei, no período de 36 (trinta e seis) meses; Descrição_x000D_
 completa das atribuições do cargo exercido; Currículo atualizado do referido servidor.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4139/requerimento_no_48_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4139/requerimento_no_48_2025.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado ofício ao Secretário de Estado da Infraestrutura e Mobilidade de Santa Catarina, solicitando as seguintes informações:_x000D_
 1-	Quais obras estão previstas para o município de Luiz Alves no âmbito do Programa Estrada Boa?_x000D_
 2-	O trecho da SC-414 que liga Luiz Alves à Massaranduba, cuja obra encontra-se paralisada, será contemplado nas ações do referido programa? Em caso afirmativo, qual o cronograma previsto para a retomada e conclusão das obras?</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4141/requerimento_no_49_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4141/requerimento_no_49_2025.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado ofício ao Senhor Prefeito Municipal de Luiz Alves, solicitando as seguintes informações:_x000D_
 _x000D_
 Existe a possibilidade de abertura ou readequação viária na Rua João Pauly, nas proximidades da propriedade do senhor Valdemar Hess, com o objetivo de corrigir uma curva acentuada existente no local, que dificulta o tráfego de veículos, especialmente carretas e caminhões de grande porte?</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4142/requerimento_no_50_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4142/requerimento_no_50_2025.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado ofício ao Senhor Prefeito Municipal de Luiz Alves, solicitando as seguintes informações:_x000D_
 _x000D_
 1-	Há planejamento ou cronograma em andamento para substituição de lâmpadas queimadas ou inoperantes nos postes de iluminação pública do município? Caso positivo, encaminhar cronograma. Caso negativo, justificar._x000D_
 2-	Existe a possibilidade de instalação de novos pontos de iluminação pública em locais onde ainda não há cobertura adequada, especialmente em áreas de tráfego noturno de pedestres e veículos, visando maior segurança e mobilidade? Justificar.</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4156/requerimento_no_51_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4156/requerimento_no_51_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições regimentais, requer, após ouvido o Plenário, que seja encaminhado expediente ao Senhor Prefeito Municipal para que, por intermédio da Secretaria competente, preste as seguintes informações:_x000D_
 _x000D_
 a) Considerando que o edital de incentivo aos clubes para repasse às escolinhas de futebol teve seu encerramento em 31 de março de 2025, existe a possibilidade de que o repasse seja realizado novamente, utilizando-se a modalidade de repasse pelo Fundo da Infância e Adolescência (FIA)?_x000D_
 b) Caso não seja possível o repasse pelo FIA, qual a programação prevista pela Secretaria responsável para a destinação do valor anteriormente repassado às escolinhas?_x000D_
 c) Ainda, caso não seja viabilizado o repasse via FIA, que outras providências a Secretaria pretende adotar para garantir a continuidade das atividades das escolinhas de futebol, tendo em vista que estas dependem diretamente dos recursos para manterem seu funcionamento regular?</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4157/requerimentos_-_cartao_ponto.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4157/requerimentos_-_cartao_ponto.pdf</t>
   </si>
   <si>
     <t>Com fundamento no dever constitucional de fiscalização atribuído aos vereadores, requeiro que seja novamente oficiado o Chefe do Poder Executivo Municipal, para que forneça, de forma imediata, a cópia do cartão ponto do servidor que ocupou o cargo de Assessor de Desenvolvimento Sustentável, conforme solicitado no Requerimento nº 47/2025, abrangendo os últimos 36 (trinta e seis) meses. EM ANEXO</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4178/requerimento_no_53_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4178/requerimento_no_53_2025.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Excelentíssimo Senhor Prefeito Municipal de Luiz Alves, para por intermédio da Secretaria competente, preste as seguintes informações:_x000D_
 _x000D_
 a) Quantitativo mensal (em toneladas) de resíduos recicláveis coletados no município de Luiz Alves, de janeiro de 2024 até o mês atual de 2025, com documentos comprobatórios;_x000D_
 _x000D_
 b) Quantitativo mensal (em toneladas) de resíduos orgânicos e rejeitos coletados, no mesmo período, com a respectiva origem das pesagens (balança utilizada), com documentos comprobatórios;_x000D_
 _x000D_
 c) Frequência semanal da coleta seletiva e convencional praticada em 2024 e 2025, discriminada por bairro ou setor;_x000D_
 _x000D_
 d) Relação de ocorrências de falha, atraso ou interrupção nos serviços de coleta seletiva, nos anos de 2024 e 2025, com respectivas justificativas;_x000D_
 _x000D_
 e) Informar e justificar se houve alterações contratuais, operacionais ou logísticas na prestação do serviço de coleta seletiva entre 2024 e 2025, incluindo:_x000D_
 Redução de equipes, veículos ou rotas;_x000D_
 Modificações na dis</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4179/requerimento_no_54_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4179/requerimento_no_54_2025.pdf</t>
   </si>
   <si>
     <t>Sejam oficiados o Excelentíssimo Senhor Prefeito Municipal, o Conselho Municipal dos Direitos da Criança e do Adolescente (CMDCA) e a Associação dos Municípios da Foz do Rio Itajaí (AMFRI), para que, no prazo legal, sejam prestadas as seguintes informações:_x000D_
 EM ANEXO</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4185/requerimento_no_55_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4185/requerimento_no_55_2025.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Gerência Regional da CELESC – Centrais Elétricas de Santa Catarina que informe se há projeto técnico pronto ou em fase de elaboração para a extensão da rede elétrica trifásica nas ruas Leontina Shoepping, no Bairro Canoas, e Antônio Pauly, no Bairro Arataca, ambas localizadas no município de Luiz Alves/SC.</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4186/requerimento_no_56_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4186/requerimento_no_56_2025.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder executivo para que preste as seguintes informações sobre o transporte escolar prestado com os ônibus pertencentes ao Município:_x000D_
 1- Quantos ônibus compõem atualmente a frota municipal destinada ao transporte escolar?_x000D_
 2- Quantos desses veículos estão efetivamente em operação?_x000D_
 3- Relação nominal dos motoristas atualmente responsáveis pela condução dos ônibus escolares, indicando se são servidores efetivos, comissionados ou contratados temporariamente._x000D_
 4- Descrição das rotas e itinerários realizados por cada motorista, com identificação das localidades atendidas, número estimado de alunos transportados por trajeto e horários de funcionamento._x000D_
 5- Há programas de capacitação, treinamento ou cursos de atualização voltados aos motoristas do transporte escolar, especialmente no que se refere a condutas em situações de emergência, segurança no trânsito e primeiros socorros? Caso não exista, solicita-se informação sobre a possibilidade de implementação.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4189/requerimento_no_57_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4189/requerimento_no_57_2025.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Senhor Prefeito Municipal, solicitando que determine ao setor competente da Administração a realização de estudo técnico e a elaboração dos respectivos projetos de pavimentação das seguintes vias urbanas Rua 9 de Março, Rua Aldo Lenoir e Rua Ambrósio Zimmermann.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4190/requerimento_no_58_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4190/requerimento_no_58_2025.pdf</t>
   </si>
   <si>
     <t>seja oficiado o Excelentíssimo Senhor Prefeito Municipal de Luiz Alves para que, por meio do setor competente da Procuradoria Jurídica, encaminhe a esta Casa Legislativa a relação atualizada de todas as ações judiciais em trâmite nas quais o Município de Luiz Alves figure no polo passivo (como réu), bem como de todos os procedimentos administrativos instaurados junto ao Ministério Público que envolvam, direta ou indiretamente, a municipalidade._x000D_
 _x000D_
 Requer-se que, em relação a cada processo judicial e procedimento ministerial, sejam informados: o número do processo ou protocolo; o órgão julgador ou promotoria responsável (Comarca, Tribunal ou Promotoria de Justiça); o nome do(s) autor(es) ou representante(s); o objeto do feito, com breve descrição dos fatos apurados ou discutidos; o valor da causa, quando houver; a situação atual (fase processual ou de apuração, decisões proferidas, recomendações emitidas ou termos de ajustamento de conduta firmados); e o nome do procurador, advogado ou se</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4193/requerimento_59_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4193/requerimento_59_2025.pdf</t>
   </si>
   <si>
     <t>Requerimento sobre a rua coberta. EM ANEXO</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
     <t>Carlos Roberto da Luz, Jorge Soares da Silva Winter</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4196/requerimento_no_60_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4196/requerimento_no_60_2025.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Senhor Prefeito Municipal, para que, com fundamento nos princípios da legalidade, publicidade e fiscalização dos atos do Poder Executivo, nos termos do art. 31, §1º, e art. 37 da Constituição Federal, bem como da Lei Municipal nº 1.944/2022, do Decreto nº 251/2022 e do Decreto nº 79/2025, informe o que segue sobre o funcionamento e a composição do Conselho Municipal de Contribuintes – CMC:</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4201/requerimentos_-_concursos.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4201/requerimentos_-_concursos.pdf</t>
   </si>
   <si>
     <t>Informações detalhadas sobre as convocações de pessoal realizadas no ano de 2025,_x000D_
 abrangendo concursos públicos, processos seletivos e chamadas públicas, conforme os itens abaixo relacionados</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4202/requerimento_no_62_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4202/requerimento_no_62_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que o presente subscreve, no uso de suas atribuições legais e regimentais, com fundamento no art. 52, §1º, alínea "b", do Regimento Interno desta Casa Legislativa, requer à Mesa Diretora que seja oficiado o Banco do Brasil S.A., por meio de sua Superintendência Regional em Santa Catarina, para que informe, no prazo legal, o que segue:_x000D_
 1- O imóvel localizado na Rua 18 de Julho, no município de Luiz Alves/SC, de propriedade do Banco do Brasil S.A. e atualmente em aparente situação de abandono, está sendo destinado a alguma finalidade institucional, comercial ou operacional? Caso negativo, qual a motivação para a não utilização do imóvel?_x000D_
 2- Há previsão, por parte da instituição, para futura utilização, alienação, locação ou cessão do referido bem imóvel?_x000D_
 3- Há interesse do Banco do Brasil S.A. em firmar eventual parceria ou cessão com o Poder Público Municipal, para fins de interesse coletivo?</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4211/requerimentos_-projeto_estrada_boa_vista.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4211/requerimentos_-projeto_estrada_boa_vista.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio do setor competente, forneça a este vereador cópia integral do projeto da Estrada Geral Boa Vista, compreendida entre as seguintes coordenadas:_x000D_
 Início: 711.341,00 m E e 7.042.093,00 m S_x000D_
 Término: Rua José Martini – 714.244,69 m E e 7.040.338,95 m S_x000D_
 Caso o referido projeto ainda não exista, requer-se que o Poder Executivo proceda com a sua elaboração, com a devida prioridade.</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4212/requerimentos_-_reurb.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4212/requerimentos_-_reurb.pdf</t>
   </si>
   <si>
     <t>Solicitando as informações relativas à Regularização Fundiária Urbana – REURB – no município EM ANEXO</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
     <t>Jorge Soares da Silva Winter, Carlos Roberto da Luz</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4215/requerimentos_65_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4215/requerimentos_65_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que ao presente subscreve, no uso de suas atribuições legais e regimentais, com fundamento no art. 52, § 1º, alínea “b”, do Regimento Interno desta Casa Legislativa, requer, após ouvido o Plenário, que seja oficiado o Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria Municipal de Finanças, para que, no prazo legal, sejam prestadas as seguintes informações, considerando que diversas empresas formalmente inativas, mas não baixadas nos órgãos competentes, têm relatado a continuidade da exigência de renovação do Alvará de Funcionamento e a cobrança da Taxa de Licença de Localização e Funcionamento – TLLF, mesmo sem desenvolverem atividades econômicas e com base na Lei n. 13.874/19:_x000D_
 EM ANEXO</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4217/requerimento_no_66_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4217/requerimento_no_66_2025.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvida a Plenária:_x000D_
 _x000D_
 I – A concessão da supressão dos prazos regimentais previstos para a tramitação do Projeto de Lei nº 32/2025, considerando a relevância e a urgência da matéria;_x000D_
 _x000D_
 II – A dispensa do interstício de Redação Final, nos termos do Regimento Interno, permitindo que a referida proposição seja encaminhada diretamente à sanção do Chefe do Poder Executivo após sua aprovação em Plenário.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4218/requerimento_no_67_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4218/requerimento_no_67_2025.pdf</t>
   </si>
   <si>
     <t>seja oficiado o Excelentíssimo Senhor Prefeito Municipal de Luiz Alves, para que, por meio da Secretaria competente, preste as seguintes informações formais e detalhadas, no prazo legal, sobre a utilização dos recursos provenientes das multas de trânsito, arrecadados e destinados ao Município nos termos do Convênio nº 028/DETRAN/ASJUR/2022:_x000D_
 EM ANEXO</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4224/requerimento_68_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4224/requerimento_68_2025.pdf</t>
   </si>
   <si>
     <t>solicitando a elaboração de projeto técnico para a construção de uma ponte de concreto na Rua Fredolino Eger, localizada no Bairro Baixo Canoas, Município de Luiz Alves - SC.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4229/requerimento_no_69_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4229/requerimento_no_69_2025.pdf</t>
   </si>
   <si>
     <t>sejam prestadas as seguintes informações a respeito do imóvel público situado na Rua 18 de Julho, nº 946:_x000D_
 Qual a destinação prevista ou já definida para o referido imóvel?_x000D_
 Existe algum projeto ou planejamento, em curso ou em fase de elaboração, relacionado ao uso do prédio?_x000D_
 Há previsão de reformas, adaptações ou investimentos estruturais no local para adequação ao novo uso?_x000D_
 Caso não haja destinação imediata, qual a justificativa para a manutenção do imóvel desocupado e quais os critérios que serão utilizados para sua futura utilização?_x000D_
 Considerando que, na justificativa do Projeto de Lei nº 21/2025, o Poder Executivo manifesta a intenção de alterar a destinação da Casa de Memórias para alocar serviços públicos, não seria mais adequado utilizar, para essa finalidade, o imóvel situado na Rua 18 de Julho, nº 946, que se encontra desocupado, é mais espaçoso e igualmente bem localizado?</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4241/requerimento_no_70_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4241/requerimento_no_70_2025.pdf</t>
   </si>
   <si>
     <t>para que, no prazo legal, sejam prestadas as seguintes informações:_x000D_
 1- Relação detalhada de todos os recursos financeiros oriundos de emendas parlamentares, de qualquer esfera, já efetivamente recebidos pelo Município no exercício de 2025 (ou em período anterior, se ainda em execução), com indicação:_x000D_
 a) do parlamentar autor da emenda;_x000D_
 b) do valor total da emenda;_x000D_
 c) do valor efetivamente recebido até a presente data;_x000D_
 d) da data de recebimento dos recursos;_x000D_
 e) da finalidade vinculada a cada emenda (ex.: saúde, educação, infraestrutura, assistência social etc.);_x000D_
 f) da situação atual da execução orçamentária dos recursos (empenhado, liquidado, pago)._x000D_
 2- Informar, de modo específico, se há recursos provenientes de emendas já empenhados, mas ainda não recebidos, detalhando:_x000D_
 a) os valores pendentes;_x000D_
 b) o cronograma previsto para liberação._x000D_
 3- Informar se há recursos de emendas cuja liberação foi cancelada, contingenciada ou que estejam com pendências técnicas ou documentais, indicando as jus</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4243/requerimento_no_71_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4243/requerimento_no_71_2025.pdf</t>
   </si>
   <si>
     <t>REQUERER que seja encaminhado a este Gabinete, no prazo legal, as seguintes informações referentes à Dispensa de Licitação nº 06/2025, que trata da contratação de serviços de apoio em atividades de planejamento urbano, regularização fundiária urbana (Lei Federal nº 13.465/2017) e apoio administrativo aos serviços de desapropriação:_x000D_
 1. Justificativa detalhada da contratação por dispensa de licitação, com base nos critérios legais e técnicos utilizados pela Administração;_x000D_
 2. Cópia do contrato firmado com a empresa contratada, bem como eventuais aditivos contratuais;_x000D_
 3. Nome completo e registro na OAB do(a) profissional técnico(a) indicado(a) pela empresa para atuar nos serviços contratados;_x000D_
 4. Relatórios técnicos, pareceres ou documentos que comprovem os serviços já executados até o momento, especialmente no que diz respeito às ações de regularização fundiária e desapropriações;_x000D_
 5. Cronograma de execução previsto e metas pactuadas no contrato, se houver;_x000D_
 Quais áreas do município estão se</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4257/requerimento_no_72_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4257/requerimento_no_72_2025.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário: I – A concessão da supressão dos prazos regimentais previstos para a tramitação do Projeto de Lei nº 39/2025, considerando a relevância e a urgência da matéria; II – A dispensa do interstício de Redação Final, nos termos do Regimento Interno.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4270/requerimento_no_73_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4270/requerimento_no_73_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, requer ao Senhor Prefeito Municipal, após ouvido o Plenário, que sejam prestadas as seguintes informações referentes ao Cemitério Municipal:_x000D_
 _x000D_
 Qual é a atual taxa de ocupação do Cemitério Municipal?_x000D_
 _x000D_
 Ainda há vagas disponíveis para sepultamentos? Em caso negativo, quais medidas têm sido adotadas para lidar com a demanda?_x000D_
 _x000D_
 Existe algum planejamento em andamento ou em estudo para a ampliação da área do cemitério?_x000D_
 _x000D_
 Há projetos de verticalização dos túmulos, como alternativa para ampliação de capacidade?_x000D_
 _x000D_
 O Município possui levantamento ou diagnóstico técnico atualizado sobre a situação estrutural, administrativa e ambiental do Cemitério Municipal?</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4271/requerimento_cimvi_residuos.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4271/requerimento_cimvi_residuos.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o poder executivo para que avalie, com urgência:_x000D_
 a) A possibilidade de romper o contrato firmado com o CIMVI, exclusivamente no que diz respeito à coleta e transporte de resíduos sólidos;_x000D_
 b) Alternativamente, que o Município realize contratação emergencial de empresa especializada, para garantir a regularidade do serviço de coleta de lixo até a finalização do processo licitatório conduzido pelo CIMVI.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4272/requerimento_ouvidoria_75.2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4272/requerimento_ouvidoria_75.2025.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o poder executivo, por meio da Ouvidoria ou setor competente, encaminhe a esta Casa Legislativa:_x000D_
 A relação completa de todas as manifestações recebidas pela Ouvidoria Municipal no período de 01/01/2025 a 30/06/2025, bem como as respectivas respostas e providências adotadas pela Administração Pública em cada atendimento.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4274/requerimento_no_76_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4274/requerimento_no_76_2025.pdf</t>
   </si>
   <si>
     <t>solicitando providências e informações quanto à pavimentação asfáltica da Rua Leonardo Reichert, no trecho que interliga a comunidade do Alto Máximo à comunidade do Francês, na zona rural, dentre as quais:_x000D_
 1- Existe atualmente algum projeto técnico elaborado para a pavimentação asfáltica da Rua Leonardo Reichert, no trecho entre as comunidades do Alto Máximo e do Francês?_x000D_
 2- Caso inexistente, há previsão por parte do Poder Executivo para a elaboração desse projeto de engenharia? Em caso afirmativo, qual o prazo estimado para sua elaboração?_x000D_
 3- Há recursos financeiros já indicados, alocados ou em processo de captação para a execução dessa obra? Em caso afirmativo, qual a origem e o valor aproximado desses recursos?</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
     <t>solicitando as seguintes informações e providências referentes à Rua Celeste Scola e ao pátio da Escola Celeste Scola:_x000D_
 _x000D_
 Existe atualmente algum projeto técnico de pavimentação (com lajotas ou paver) para a Rua Celeste Scola e/ou para o pátio da Escola Celeste Scola?_x000D_
 _x000D_
 Em caso positivo, solicita-se o envio de cópia do projeto e informações sobre o estágio de tramitação ou previsão de execução da obra;_x000D_
 _x000D_
 Em caso negativo, que seja determinada a elaboração de projeto técnico de pavimentação, visando viabilizar futura execução da obra, seja com recursos próprios, convênios ou emendas parlamentares.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4288/requerimento_no_78_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4288/requerimento_no_78_2025.pdf</t>
   </si>
   <si>
     <t>que seja encaminhado ofício ao Excelentíssimo Senhor Prefeito Municipal, solicitando as seguintes providências junto ao setor competente:_x000D_
 _x000D_
 1- A elaboração de projeto técnico de pavimentação com lajotas (calçamento) para a Rua João Antônio da Costa;_x000D_
 _x000D_
 2- Que seja avaliada a possibilidade de utilização de lajotas reaproveitadas de outras vias do município que receberão pavimentação asfáltica, de modo a otimizar recursos públicos e promover o reaproveitamento de materiais em bom estado.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4297/requerimento_no_79_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4297/requerimento_no_79_2025.pdf</t>
   </si>
   <si>
     <t>em anexo</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4307/requerimento_no_80_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4307/requerimento_no_80_2025.pdf</t>
   </si>
   <si>
     <t>Reiterar o Requerimento n. 70/2025 - ANEXO</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4308/requerimento_no_81_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4308/requerimento_no_81_2025.pdf</t>
   </si>
   <si>
     <t>considerando a resposta encaminhada pela Prefeitura Municipal de Luiz Alves ao Requerimento nº 17/2025, requer que seja novamente oficiado o Excelentíssimo Senhor Prefeito Municipal de Luiz Alves/SC, para que complemente as informações anteriormente prestadas, nos seguintes termos: EM ANEXO</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4314/requerimento_no_82_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4314/requerimento_no_82_2025.pdf</t>
   </si>
   <si>
     <t>para que seja oficiado o Excelentíssimo Senhor Prefeito Municipal, para que, por meio da Secretaria competente, preste as seguintes informações relativas à Escola Básica Municipal Rafael Rech:_x000D_
 EM ANEXO</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4315/requerimento_no_83_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4315/requerimento_no_83_2025.pdf</t>
   </si>
   <si>
     <t>com fundamento no Art. 211 do Regimento Interno, vem, respeitosamente, REQUERER que seja admitida, de forma supletiva, a aplicação do disposto no Art. 234 do Regimento Interno da Assembleia Legislativa do Estado de Santa Catarina – ALESC, para fins de votação em separado de dispositivos do Projeto de Lei Complementar nº 5/2025, ora em tramitação nesta Casa.</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4319/requerimento_84_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4319/requerimento_84_2025.pdf</t>
   </si>
   <si>
     <t>que seja oficiado o Excelentíssimo Senhor Prefeito Municipal de Luiz Alves/SC, para que, por meio da Secretaria Municipal de Obras, preste as seguintes informações detalhadas acerca do trator Massey Ferguson pertencente à referida Secretaria, o qual se encontra inoperante:_x000D_
 EM ANEXO</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4323/requerimento_no_85_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4323/requerimento_no_85_2025.pdf</t>
   </si>
   <si>
     <t>requerer o envio de expediente à CELESC – Centrais Elétricas de Santa Catarina, solicitando providências urgentes quanto à presença de cabos elétricos caídos na calçada localizada na Rua Pedro Mess, nas proximidades de um parque infantil e de uma quadra poliesportiva.</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4330/requerimento_no_86_2025_2.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4330/requerimento_no_86_2025_2.pdf</t>
   </si>
   <si>
     <t>equer a Vossa Excelência, após ouvida a Plenária, seja oficiado o Excelentíssimo Senhor Secretário de Estado da Infraestrutura e Mobilidade de Santa Catarina, solicitando providências quanto à instalação de redutor de velocidade no Km 22 da Rodovia SC-414, no Município de Luiz Alves/SC.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4331/requerimento_no_87_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4331/requerimento_no_87_2025.pdf</t>
   </si>
   <si>
     <t>seja oficiado o Senhor Prefeito Municipal, solicitando a adoção de medidas imediatas quanto à situação da Rua 8 de Dezembro, localizada no Município de Luiz Alves/SC._x000D_
 _x000D_
 Ressalta-se que a pavimentação da referida via foi concluída recentemente, razão pela qual é fundamental verificar se os serviços estão dentro do prazo de garantia contratual, possibilitando o acionamento da empresa executora para a realização dos reparos, sem custos adicionais aos cofres públicos.</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
     <t>Ênio Ronchi Júnior (Juninho), João Sidnei da Silva (Nei)</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4332/requerimento_no_88_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4332/requerimento_no_88_2025.pdf</t>
   </si>
   <si>
     <t>sejam prestadas as seguintes informações relativas ao furto do caminhão VW 26.820 CRM 6x4, placa RXL2A11, ocorrido no dia 20 de julho de 2025, no pátio da Prefeitura Municipal de Luiz Alves: EM ANEXO</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
     <t>Ênio Ronchi Júnior (Juninho), João Sidnei da Silva (Nei), Jorge Soares da Silva Winter, Josemar Bressanini, Luis Carlos Reichert (Luli), Susana Müller Campigotto</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4345/requerimento_no_89.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4345/requerimento_no_89.pdf</t>
   </si>
   <si>
     <t>seja oficiado o Senhor Prefeito Municipal de Luiz Alves/SC e a Comissão Organizadora da FENACA, para que, no prazo legal, prestem as seguintes informações e encaminhem os documentos referentes à execução da 32ª FENACA – Festa Nacional da Cachaça e 30ª Festa da Banana, realizada entre os dias 17 e 21 de julho de 2025: EM ANEXO</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4355/requerimento_no_90.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4355/requerimento_no_90.pdf</t>
   </si>
   <si>
     <t>que seja oficiado ao Senhor Prefeito Municipal para que informe a esta Casa Legislativa se há previsão para a realização do 3º Circuito Gastronômico de Luiz Alves, tendo em vista que a última edição ocorreu no ano de 2024.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
     <t>Ênio Ronchi Júnior (Juninho), Jorge Soares da Silva Winter, Luis Carlos Reichert (Luli), Susana Müller Campigotto</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4356/requerimento_no_91.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4356/requerimento_no_91.pdf</t>
   </si>
   <si>
     <t>que seja oficiado ao Chefe do Poder Executivo Municipal, para que, por meio da Secretaria competente, preste as seguintes informações e esclarecimentos:_x000D_
 	1.	Quais ações e medidas estão sendo adotadas pela Administração Municipal quanto à regulamentação e aplicação efetiva das Indicações Geográficas (IGs) conquistadas pela Cachaça e Aguardente de Luiz Alves e pela Banana de Luiz Alves?_x000D_
 	2.	Existe algum protocolo oficial, plano de trabalho ou cronograma para garantir a implementação e promoção das IGs junto aos produtores e associações?_x000D_
 	3.	Há iniciativas conjuntas com as associações locais, como a APCALA (Associação dos Produtores de Cachaça de Luiz Alves) e a ABLA (Associação dos Bananicultores de Luiz Alves), visando a capacitação, certificação e incentivo à adesão dos produtores?_x000D_
 	4.	Que estratégias de divulgação, valorização e marketing territorial estão sendo planejadas para fortalecer o nome de Luiz Alves como referência nacional na produção de cachaça e banana de qualidade com se</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4360/requerimento_no_92.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4360/requerimento_no_92.pdf</t>
   </si>
   <si>
     <t>que seja encaminhado ao Chefe do Poder Executivo Municipal o seguinte pedido de informações acerca da situação da Rua Próspero Martini, especialmente no trecho sem pavimentação e sem drenagem de águas pluviais: _x000D_
 1.	Qual o motivo da ausência de manutenção no trecho não pavimentado da Rua Próspero Martini?_x000D_
 2.	Há cronograma ou planejamento de manutenção periódica dessa via? Caso afirmativo, encaminhar cópia._x000D_
 3.	Existe projeto técnico para implantação de sistema de drenagem de águas pluviais no trecho não pavimentado? Em caso positivo, encaminhar cópia integral do projeto._x000D_
 4.	Há estudo técnico ou previsão legal/orçamentária para a pavimentação do trecho que permanece em leito natural?_x000D_
 5.	Há conhecimento da Administração quanto ao esgoto escorrendo a céu aberto nesta localidade? Em caso afirmativo, que medidas foram ou estão sendo tomadas para solucionar essa irregularidade?_x000D_
 6.	A Administração Municipal possui convênio, programa ou planejamento para ampliar os serviços de esgotamento sanitá</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4369/requerimento_no_93_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4369/requerimento_no_93_2025.pdf</t>
   </si>
   <si>
     <t>requer o envio de ofício à CASAN, solicitando a implantação de rede de abastecimento de água no trecho da SC-414, Km 26, no lado onde atualmente não há atendimento, de modo a contemplar aproximadamente seis residências que hoje dependem exclusivamente de poço artesiano.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>Carlos Roberto da Luz, João Sidnei da Silva (Nei)</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4371/requerimento_no_94_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4371/requerimento_no_94_2025.pdf</t>
   </si>
   <si>
     <t>que seja encaminhado expediente ao Excelentíssimo Senhor Prefeito Municipal de Luiz Alves, solicitando as seguintes informações:_x000D_
 1- Se o Município de Luiz Alves realizou a adesão ao Edital de Chamamento Público nº 3/2025/SEMAE, referente ao Programa Pet Levado a Sério, do Governo do Estado de Santa Catarina, que prevê a disponibilização de 250 vagas para castrações de cães e gatos no município;_x000D_
 2- Em caso negativo, que sejam apresentadas as razões e justificativas para a não adesão;_x000D_
 3- Em caso afirmativo, que sejam encaminhados documentos comprobatórios da adesão, incluindo cópia do termo ou instrumento formal de participação, bem como informações sobre o cronograma e a forma de execução das castrações previstas.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>Jorge Soares da Silva Winter, Ênio Ronchi Júnior (Juninho)</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4373/requerimento_no_95_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4373/requerimento_no_95_2025.pdf</t>
   </si>
   <si>
     <t>requer o envio de oficio ao Excelentíssimo Prefeito Municipal, para que preste as seguintes informações e junte documentos sobre a prestação de serviços dos ônibus escolares: EM ANEXO</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4374/requerimento_no_96_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4374/requerimento_no_96_2025.pdf</t>
   </si>
   <si>
     <t>que seja encaminhado ao Senhor Prefeito Municipal, no prazo legal, o seguinte:_x000D_
 _x000D_
 Considerando que o transbordo atualmente em operação no município encontra-se localizado próximo à escola recém-inaugurada e em pleno funcionamento, onde alunos estão frequentando as instalações diariamente, o vereador solicita informações sobre as seguintes questões:_x000D_
 _x000D_
 Situação atual do transbordo: Qual a condição e o impacto imediato do transbordo no local próximo à escola, em relação à segurança e saúde dos alunos?_x000D_
 _x000D_
 Localização e relocação: Existe algum planejamento ou ação em curso para transferir o transbordo para um local que não ofereça riscos à comunidade escolar e ao entorno? Se sim, qual é a previsão de prazo para a mudança de local?_x000D_
 _x000D_
 Licenciamento ambiental: O transbordo está devidamente licenciado conforme as exigências ambientais? Caso positivo, qual o número e a validade do licenciamento? Em caso negativo, qual é a previsão de regularização?_x000D_
 _x000D_
 Medidas de segurança: Quais providências estão sendo</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4377/requerimento_no_97_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4377/requerimento_no_97_2025.pdf</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário a concessão da supressão dos prazos regimentais previstos para a tramitação do Projeto de Lei Complementar nº 14/2025, considerando a relevância da matéria e os projetos semelhantes que serão discutidos e votados na sessão do dia 11/08, para que o referido entre em discussão e votação na mencionada sessão.</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4390/requerimento_no_98_2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4390/requerimento_no_98_2025_1.pdf</t>
   </si>
   <si>
     <t>que seja oficiado ao Chefe do Poder Executivo Municipal para que determine ao setor competente:_x000D_
 EM ANEXO</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
     <t>Susana Müller Campigotto, Carlos Roberto da Luz, Ênio Ronchi Júnior (Juninho), Jorge Soares da Silva Winter, Luis Carlos Reichert (Luli)</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4391/requerimento_no_99_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4391/requerimento_no_99_2025.pdf</t>
   </si>
   <si>
     <t>que seja encaminhado ao Chefe do Poder Executivo Municipal, para que, por intermédio da Secretaria Municipal de Saúde, sejam prestadas as seguintes informações a respeito da suspensão dos serviços de fisioterapia que eram oferecidos no Centro de Fisioterapia Municipal:_x000D_
 1.	Por qual motivo houve a suspensão dos serviços prestados pela empresa responsável, sem que houvesse previamente uma nova empresa contratada para continuidade do atendimento;_x000D_
 2.	Se já foi realizada nova licitação ou outro procedimento administrativo visando a contratação de prestadora para a execução dos serviços;_x000D_
 3.	Qual a demanda atual de pacientes que realizam fisioterapia no município;_x000D_
 4.	Qual o número de pacientes na fila de espera para início do tratamento._x000D_
 5. Qual o impacto negativo que a suspensão desses serviços vai trazer para os pacientes?</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>Luis Carlos Reichert (Luli), Carlos Roberto da Luz, Maique Reichert</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4400/requerimento_no_100_2025_corrigido.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4400/requerimento_no_100_2025_corrigido.pdf</t>
   </si>
   <si>
     <t>após ouvido o Plenário que seja oficiado ao Chefe do Poder Executivo Municipal, com cópia à Secretaria de Obras e ao setor de Engenharia, solicitando a realização de estudos técnicos e análises de viabilidade para a colocação de galerias pluviais na Rua Leonardo Reichert, Alto Máximo, conforme imagem abaixo:</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4402/requerimento_no_101_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4402/requerimento_no_101_2025.pdf</t>
   </si>
   <si>
     <t>para que informe a esta Casa Legislativa se há projeto de pavimentação para a Rua Lourenço Pauli. Caso negativo, para que determine ao setor competente a elaboração do projeto de pavimentação da referida. Após concluído o projeto, requer seja este Vereador comunicado, para que busque  junto às esferas estaduais e federais recursos necessários para a execução da obra.</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
     <t>Jorge Soares da Silva Winter, João Sidnei da Silva (Nei), Robson Rech</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4403/requerimento_no_102_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4403/requerimento_no_102_2025.pdf</t>
   </si>
   <si>
     <t>que seja oficiado ao Senhor Prefeito Municipal para que determine ao setor competente a elaboração de estudo técnico destinado a avaliar as condições da ponte localizada na Rua Vereador Crisóstomo Gesser, próxima à Padaria Dois Irmãos, contemplando: a verificação da estrutura existente; a possibilidade de ampliação da largura, considerando que atualmente é estreita para a passagem simultânea de veículos e pedestres; a construção de passarela para pedestres e ciclistas; e o conserto dos pontos danificados já identificados.</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4410/requerimento_no_104_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4410/requerimento_no_104_2025.pdf</t>
   </si>
   <si>
     <t>requer seja oficiado à CASAN e à Prefeitura Municipal de Luiz Alves, solicitando providências imediatas para o restabelecimento do abastecimento de água na Avenida Maria Marangoni, Bairro Vila do Salto, tendo em vista que, em decorrência de obras realizadas, houve o rompimento da tubulação, ocasionando a interrupção do fornecimento de água para os moradores da localidade._x000D_
 _x000D_
 Requer-se, ainda, que sejam apresentados nesta Casa Legislativa os boletins de medição acompanhados de relatórios fotográficos, devidamente elaborados com vistorias in loco, a fim de comprovar a execução dos serviços e a efetiva solução do problema (Contrato n. 31/2025).</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>Maique Reichert, Luis Carlos Reichert (Luli)</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4413/requerimento_no_105_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4413/requerimento_no_105_2025.pdf</t>
   </si>
   <si>
     <t>requer ao Poder Executivo Municipal informações e providências acerca das antigas instalações da Escola Municipal Arlindo Benvenutto Zimmermann, localizada neste município, nos seguintes termos:_x000D_
 _x000D_
 Há previsão, por parte do Poder Executivo, para a demolição das antigas instalações da Escola Municipal Arlindo Benvenutto Zimmermann, diante do avançado estado de deterioração em que se encontram?_x000D_
 _x000D_
 Considerando que o imóvel foi cedido pelo Estado ao Município, existe possibilidade jurídica de concessão de uso, comodato ou outra forma de parceria para que a comunidade local utilize o espaço, após solucionada a questão estrutural?_x000D_
 _x000D_
 Havendo viabilidade, há intenção do Município em destinar o espaço para atividades sociais, culturais ou comunitárias?</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4418/requerimento_no_106_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4418/requerimento_no_106_2025.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ofício à CELESC – Centrais Elétricas de Santa Catarina, solicitando as seguintes informações e providências:_x000D_
 	1.	Seja analisado se há rede de baixa tensão de energia elétrica instalada nas Ruas Antônio de Siste e Paulo Bressanini, neste Município;_x000D_
 	2.	Caso não exista, que seja providenciada a implantação da rede de baixa tensão, de modo a possibilitar, posteriormente, a instalação de iluminação pública nas referidas vias.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4420/requerimento_no_107_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4420/requerimento_no_107_2025.pdf</t>
   </si>
   <si>
     <t>requerer, após ouvido o Plenário, que seja oficiado ao Instituto Geral de Perícias de Santa Catarina – IGP/Polícia Científica, solicitando as seguintes informações acerca do Instituto Médico-Legal (IML) responsável pelo atendimento da região:_x000D_
 	1.	Qual a estrutura atualmente disponível para o funcionamento do IML que atende ao Município de Luiz Alves e região (instalações físicas, equipamentos, laboratórios etc.)?_x000D_
 	2.	Quantos veículos oficiais estão destinados às atividades do IML na regional que atende Luiz Alves?_x000D_
 	3.	Qual o número de servidores efetivos e comissionados atualmente lotados no IML da respectiva regional (médicos legistas, auxiliares, técnicos e demais colaboradores)?_x000D_
 	4.	Quais são os principais desafios enfrentados no atendimento das demandas periciais e médico-legais da região?_x000D_
 	5.	Quais municípios são formalmente atendidos pela unidade do IML que presta serviços ao Município de Luiz Alves?_x000D_
 	6.	Há estudos, projetos ou previsões administrativas para melhoria da estrutura</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4422/requerimento_no_108_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4422/requerimento_no_108_2025.pdf</t>
   </si>
   <si>
     <t>requer ao Chefe do Poder Executivo Municipal que sejam prestadas as seguintes informações referentes às despesas realizadas com diárias e passagens no âmbito da Prefeitura Municipal, no período de janeiro de 2025 a agosto de 2025:_x000D_
 	1.	Relação nominal dos servidores e agentes políticos que receberam diárias ou tiveram passagens custeadas pelo Município;_x000D_
 	2.	Indicação das datas de início e término de cada afastamento;_x000D_
 	3.	Especificação da quantidade de diárias concedidas, bem como o valor individual e total pago a cada beneficiário;_x000D_
 	4.	Informar o objetivo oficial da viagem, conforme previsto no roteiro ou justificativa de deslocamento;_x000D_
 	5.	Indicar o local de destino de cada viagem;_x000D_
 	6.	Informar os valores totais já gastos pelo Executivo Municipal com diárias e passagens no referido período.</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4423/requerimento_no_109_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4423/requerimento_no_109_2025.pdf</t>
   </si>
   <si>
     <t>requerer ao Chefe do Poder Executivo Municipal que sejam prestadas as seguintes informações referentes ao Termo de Contrato nº 33/2025, firmado por inexigibilidade de licitação nº 10/2025, que trata da locação de imóvel na localidade de Massarandubinha, Município de Massaranduba/SC:_x000D_
 	1.	Qual o critério utilizado pela Administração Municipal para a escolha do imóvel objeto do contrato?_x000D_
 	2.	Quais os equipamentos pertencentes à Secretaria de Obras e Planejamento atualmente estão armazenados no local?_x000D_
 	3.	Qual a quantidade e o tipo de material (pedra, saibro, macadame, entre outros) que se encontram estocados no imóvel locado?_x000D_
 	4.	Onde está localizada a jazida mencionada no contrato, e qual a distância aproximada do imóvel alugado?_x000D_
 	5.	Qual o volume de material já retirado da jazida até a presente data? Solicita-se, ainda, o encaminhamento dos relatórios técnicos ou administrativos que demonstrem e comprovem a extração realizada._x000D_
 	6.	Quem é o responsável técnico/legal pela extração dos mat</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4429/requerimento_no_110_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4429/requerimento_no_110_2025.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado ofício ao Chefe do Poder Executivo Municipal, solicitando as seguintes informações:_x000D_
 	1.	Existe expectativa de encaminhamento de projeto de lei complementar visando alterar a Lei Complementar nº 27/2019, que consolida o quadro de cargos efetivos do Município de Luiz Alves, ainda no exercício de 2025?_x000D_
 	2.	Caso não esteja previsto para 2025, há previsão para o exercício de 2026?_x000D_
 	3.	Está contemplado o aumento salarial para todas as categorias de servidores municipais, com especial atenção aos cargos efetivos que atualmente percebem remuneração inferior a três salários mínimos e cumprem jornada de 40 horas semanais?_x000D_
 	4.	Qual o cronograma ou planejamento da Administração em relação à valorização salarial dessas categorias?</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4433/requerimento_no_111_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4433/requerimento_no_111_2025.pdf</t>
   </si>
   <si>
     <t>requer seja encaminhado ao Chefe do Poder Executivo Municipal o presente pedido de estudo de viabilidade para a criação de um Parque Municipal nas proximidades da Cachoeira do Salto, localizada no Baixo Máximo._x000D_
 _x000D_
 O espaço sugerido possui características naturais e históricas relevantes, visto que a cachoeira é um elemento paisagístico do município, além de ser considerada um ponto histórico de chegada dos primeiros imigrantes. O local dispõe de área disponível para estacionamento e grande potencial para implantação de equipamentos públicos destinados à comunidade e visitantes._x000D_
 _x000D_
 O projeto do parque deve contemplar:_x000D_
 	1.	Parque linear integrado ao meio ambiente;_x000D_
 	2.	Espaços de caminhada e lazer, promovendo a qualidade de vida da população;_x000D_
 	3.	Área de educação ambiental, destinada a escolas e visitantes, fortalecendo a conscientização ecológica;_x000D_
 	4.	Ações voltadas ao turismo sustentável, incentivando o desenvolvimento econômico local;_x000D_
 	5.	Estudo técnico para aproveitamento da já existente</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4443/requerimento_no_112_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4443/requerimento_no_112_2025.pdf</t>
   </si>
   <si>
     <t>requer, após ouvido o Plenário, que seja oficiado à CELESC – Centrais Elétricas de Santa Catarina, solicitando a instalação da rede de baixa tensão na Rua Zita Marangoni, em dois postes que recentemente passaram por manutenção, ocasião em que foram retirados os braços e a respectiva fiação de baixa tensão.</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4444/requerimento_no_113_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4444/requerimento_no_113_2025.pdf</t>
   </si>
   <si>
     <t>requer, após ouvido o Plenário, que seja oficiado ao Chefe do Poder Executivo Municipal, solicitando as seguintes informações:_x000D_
 - Se a Prefeitura já avaliou a proposta do Governo do Estado para a instalação de uma Subestação de Energia Elétrica no Município de Luiz Alves;_x000D_
 - Quais imóveis pertencentes ao Município estão disponíveis e foram analisados para eventual doação ou cessão com esta finalidade? Informar detalhadamente._x000D_
 - Qual o prazo previsto para a conclusão da negociação e formalização da parceria com o Estado?</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4452/requerimento_no_114_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4452/requerimento_no_114_2025.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o Poder Executivo Municipal para que este, por intermédio da Secretaria Municipal de Saúde e demais órgãos competentes, preste informações detalhadas acerca do controle de zoonoses em relação à proliferação da esporotricose em felinos e possíveis casos em humanos no Município._x000D_
 O presente requerimento fundamenta-se em relatos de munícipes que indicam a ocorrência de casos da doença em gatos, o que gera preocupação quanto ao risco de disseminação e à necessidade de políticas públicas efetivas para prevenção, monitoramento e tratamento, considerando tratar-se de enfermidade de caráter zoonótico._x000D_
 Diante disso, solicita-se que o Executivo esclareça:</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4465/requerimento_no_115_2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4465/requerimento_no_115_2025_1.pdf</t>
   </si>
   <si>
     <t>requerer ao Poder Executivo Municipal, por intermédio da Secretaria competente, as seguintes informações detalhadas acerca da Contribuição para Custeio da Iluminação Pública – COSIP, referente ao período de 2021 a 2025:_x000D_
 1. Arrecadação Anual: informar o valor total arrecadado em cada exercício financeiro (2021, 2022, 2023, 2024 e a previsão/estimativa para 2025)._x000D_
 2. Aplicação dos Recursos: apresentar relatório pormenorizado indicando:_x000D_
 a) onde os recursos da COSIP foram aplicados, discriminando bairro, comunidade ou localidade atendida;_x000D_
 b) quais serviços foram prestados (manutenção, instalação de novos pontos de iluminação, substituição por lâmpadas de LED, extensão de rede, reparos emergenciais etc.);_x000D_
 c) valores exatos pagos para cada tipo de serviço ou investimento realizado._x000D_
 3. Contratos e Responsáveis: encaminhar cópia dos contratos firmados com empresas prestadoras de serviços de iluminação pública no período mencionado, indicando valores, vigência e objeto contratado._x000D_
 4. Rel</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4466/requerimento_no_116_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4466/requerimento_no_116_2025.pdf</t>
   </si>
   <si>
     <t>requerer ao Executivo Municipal que encaminhe a esta Casa Legislativa as seguintes informações a respeito das reformas realizadas no Ginásio Ricardo Brassanini, localizado na comunidade de Vila Nova:_x000D_
 1. Informar o valor total gasto na primeira reforma do Ginásio Ricardo Brassanini, realizada na gestão de 2024, cujo montante, segundo informações, ultrapassou aproximadamente R$ 100.000,00 (cem mil reais). Encaminhar cópia da planilha de custos, notas fiscais, empenhos, contratos e relatórios da execução da obra._x000D_
 2. Informar o valor total gasto na segunda intervenção/reforma, ocorrida na gestão de 2025, em torno de R$ 50.000,00 (cinquenta mil reais). Encaminhar cópia da planilha de custos, notas fiscais, empenhos, contratos e relatórios correspondentes._x000D_
 3. Encaminhar os relatórios técnicos detalhados das duas reformas (2024 e 2025), contendo:_x000D_
 - Relação discriminada dos serviços executados em cada etapa;_x000D_
 - Laudos de vistoria e fiscalização da obra, assinados por engenheiro responsáv</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4471/requerimento_no_117_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4471/requerimento_no_117_2025.pdf</t>
   </si>
   <si>
     <t>requer, após ouvido o plenário, que seja encaminhado ao Excelentíssimo Senhor Secretário de Estado da Infraestrutura e Mobilidade de Santa Catarina, pedido para que o Governo do Estado, por meio do órgão competente, estude a possibilidade de implantação de uma lombada (redutor de velocidade) em frente ao estabelecimento Society LA, localizado na Rodovia SC-414, nº 6.586, em Luiz Alves/SC.</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4481/requerimento_no_118_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4481/requerimento_no_118_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve o presente, no uso de suas atribuições legais e regimentais, requer ao Poder Executivo Municipal que sejam prestadas as seguintes informações acerca da Rua Nelson Muller:_x000D_
 	1.	Existe projeto de pavimentação e drenagem para a referida via?_x000D_
 	2.	Em caso negativo, requer seja elaborado o referido projeto.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4482/requerimento_no_119_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4482/requerimento_no_119_2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve o presente, no uso de suas atribuições legais e regimentais, requer ao Poder Executivo Municipal que sejam prestadas as seguintes informações acerca da Rua Francisco Altini, localizada no Bairro Serafim:_x000D_
 	1.	Existe projeto de pavimentação e drenagem para a referida via?_x000D_
 	2.	Em caso negativo, requer a elaboração do referido projeto.</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4486/requerimento_no_120_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4486/requerimento_no_120_2025.pdf</t>
   </si>
   <si>
     <t>requer ao Excelentíssimo Senhor Prefeito Municipal que sejam prestadas as seguintes informações acerca das obras de pavimentação da Rua Prefeito Leopoldo Schoepping, Rua Celeste Maiochi e Rua Pedro Scherer:_x000D_
 -Qual foi a empresa responsável pela execução das obras de pavimentação das referidas ruas?_x000D_
 -Qual o prazo de garantia contratual estabelecido no contrato firmado com a empresa executora?_x000D_
 -Houve, até o momento, alguma solicitação de reparos ou manutenção por parte do Município dentro do período de garantia?_x000D_
 -Caso positivo, quais foram os reparos solicitados e qual a resposta da empresa responsável?_x000D_
 -Existe fiscalização técnica periódica realizada pelo Município sobre a qualidade da obra concluída?_x000D_
 -Há registro de reclamações formais dos moradores quanto a falhas na pavimentação ou nos serviços complementares?_x000D_
 -Em caso de necessidade de reparos, qual o procedimento adotado pelo Município para acionar a garantia contratual e assegurar que não haja custos adicionais aos cofres públicos?</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4487/requerimento_no_121_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4487/requerimento_no_121_2025.pdf</t>
   </si>
   <si>
     <t>requer ao Excelentíssimo Senhor Prefeito Municipal que sejam prestadas as seguintes informações acerca da quadra poliesportiva da Escola Municipal de Ensino Fundamental Professor Arlindo B. Zimmermann, localizada na comunidade do Alto Máximo:_x000D_
 - Quais os motivos que levaram à paralisação das obras da referida quadra poliesportiva?_x000D_
 - Qual a situação contratual atual da obra (empresa responsável, prazo contratual e se houve rescisão ou suspensão do contrato)?_x000D_
 - O Município recebeu recursos estaduais ou federais para a execução dessa obra? Caso positivo, qual o valor e a situação da liberação desses recursos?_x000D_
 - Há previsão de retomada da obra? Em caso afirmativo, qual a data estimada e as medidas já adotadas para tanto?_x000D_
 - Quais providências a Administração Municipal vem tomando para garantir a conclusão da quadra, considerando a importância do espaço para a comunidade escolar e para os moradores do Alto Máximo?</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4488/requerimento_no_122_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4488/requerimento_no_122_2025.pdf</t>
   </si>
   <si>
     <t>requer, após ouvido o plenário, que seja oficiado ao Poder Executivo Municipal para que encaminhe a esta Casa Legislativa:_x000D_
 1- Cópia integral dos projetos, contratos, aditivos e demais documentos relacionados à reforma da Unidade Básica de Saúde Edite de Toffel Marangoni;_x000D_
 2- Esclarecimentos técnicos acerca dos seguintes pontos:_x000D_
 - Motivos pelos quais a sala de vacinas não foi ampliada, em conformidade com as exigências legais e normativas do Ministério da Saúde;_x000D_
 - Razões da ausência de sala de curativos na estrutura reformada;_x000D_
 - justificativas para a não execução da adequação elétrica da unidade, tendo em vista que esta demanda era necessária;_x000D_
 3- Relatório detalhado do que efetivamente foi realizado na obra, especificando os serviços executados, materiais empregados e o respectivo valor gasto em cada etapa, bem como a origem dos recursos aplicados.</t>
   </si>
   <si>
     <t>4489</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4489/requerimento_no_123_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4489/requerimento_no_123_2025.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, o Vereador que subscreve requer seja encaminhado ao Governo do Estado de Santa Catarina, por intermédio da Secretaria de Estado da Infraestrutura e Mobilidade, o seguinte pedido de informação:_x000D_
 1- Qual a empresa atualmente responsável pela execução do transporte intermunicipal de passageiros no trecho entre Luiz Alves e Blumenau, bem como no trecho entre Luiz Alves e Itajaí?_x000D_
 2- Sob qual título jurídico ocorre a exploração desse serviço (concessão, permissão, autorização ou outro instituto jurídico aplicável)? Encaminhar documentos comprobatórios.</t>
   </si>
   <si>
     <t>4495</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário e aprovado o Projeto de Lei n. 68/2025, a concessão da supressão do interstício de redação final previsto para o referido, considerando a relevância da matéria.</t>
   </si>
   <si>
     <t>4504</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4504/requerimento_no_125_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4504/requerimento_no_125_2025.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o Poder Executivo Municipal para que este, por intermédio da Secretaria de Administração e demais setores competentes, encaminhe a esta Casa Legislativa:_x000D_
 1.	Relação de todas as contratações realizadas pelo Município no ano de 2025, até a presente data, destinadas à contratação por tempo determinado para atender necessidade temporária de excepcional interesse público, nos termos da legislação vigente;_x000D_
 2.	A identificação nominal de todos os servidores contratados nessas condições;_x000D_
 3.	Cópia, para simples vista, dos documentos originais assinados de declaração de inexistência de parentesco (a ser exibido em caráter oficial na Prefeitura, sem retirada do documento do órgão de origem).</t>
   </si>
   <si>
     <t>4522</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4522/requerimento_no_126_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4522/requerimento_no_126_2025.pdf</t>
   </si>
   <si>
     <t>requer à Mesa Diretora:_x000D_
 para que à Secretaria Municipal de Obras e Planejamento para que informe a esta Casa Legislativa:_x000D_
 1.	O andamento do projeto de pavimentação da Rua Aldo Lenoir;_x000D_
 2.	Se já existe cronograma definido para execução da obra;_x000D_
 3.	Quais medidas estão sendo tomadas para a efetiva realização da pavimentação.</t>
   </si>
   <si>
     <t>4523</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4523/requerimento_no_127_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4523/requerimento_no_127_2025.pdf</t>
   </si>
   <si>
     <t>requer à Mesa Diretora:_x000D_
 para que sejam prestadas as seguintes informações e fornecida a respectiva documentação:_x000D_
 1.	Se todas as vagas previstas no Concurso Público realizado em 2024 foram devidamente preenchidas;_x000D_
 2.	Se todos os candidatos aprovados dentro do número de vagas foram convocados, com apresentação das respectivas convocações, termos de posse e/ou eventuais renúncias de vaga;_x000D_
 3.	Se o novo concurso lançado pelo Município contempla cargos que já estavam previstos no concurso de 2024;_x000D_
 4.	Cópia integral da documentação referente ao Concurso Público de 2024, incluindo: edital, quadro de vagas, atos de convocação, termos de posse, termos de renúncia ou desistência, bem como eventuais portarias de nomeação.</t>
   </si>
   <si>
     <t>4534</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4534/requerimento_no_128_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4534/requerimento_no_128_2025.pdf</t>
   </si>
   <si>
     <t>requerer ao Excelentíssimo Senhor Prefeito Municipal que informe a esta Casa se há previsão para abertura e recuperação da Rua David Bachmann, localizada no Bairro Alto Máximo, tendo em vista que a via encontra-se parcialmente interditada devido ao desbarrancamento de parte da pista, o que reduziu significativamente a largura do trecho e coloca em risco os motoristas e pedestres que por ali transitam. Caso não haja previsão, informar quais as medidas emergenciais serão tomadas pelo Executivo para solucionar a demanda.</t>
   </si>
   <si>
     <t>4537</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4537/requerimento_no_129_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4537/requerimento_no_129_2025.pdf</t>
   </si>
   <si>
     <t>Requer, nos termos da art. 125, VIII do Regimento Interno, a convocação da Senhora Geisa Sperber Signorelli, Secretária Municipal de Saúde, para comparecer em sessão ordinária, a fim de prestar esclarecimentos sobre a alta demanda e demora na realização de exames, bem como sobre a aplicação dos recursos estaduais e federais destinados à saúde e a situação do HOSCOLA.</t>
   </si>
   <si>
     <t>4539</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4539/requerimento_130_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4539/requerimento_130_2025.pdf</t>
   </si>
   <si>
     <t>Durante análise documental e vistoria de campo, foi constatado que materiais de solo, entulho e resíduos provenientes da obra AV. Maria Marangoni foram transportados e depositados em área localizada como na Rua José Egídio Weber, Bairro Dom Bosco e demais áreas conforme imagens em anexo, sem que conste, nos documentos oficiais do Processo Licitatório nº 55/2025 – Concorrência Eletrônica nº 02/2025 (Avenida Maria Marangoni), qualquer registro de autorização formal, licenciamento ou identificação do responsável técnico pela destinação desses materiais._x000D_
 Além disso, verificou-se que o passeio público existente no trecho de acesso à área de bota-fora foi danificado por veículos pesados e caminhões basculantes, apresentando afundamentos, trincas e quebra de blocos intertravados, sem que tenha havido, até o momento, recomposição do passeio ou responsabilização pelo dano._x000D_
 Tais fatos não encontram respaldo no Contrato nº 31/2025, que define (Cláusula 9.4) que o fornecimento de materiais, transp</t>
   </si>
   <si>
     <t>4573</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4573/requerimento_131.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4573/requerimento_131.pdf</t>
   </si>
   <si>
     <t>requer que seja oficiado ao Poder Executivo Municipal, por meio do setor competente, solicitando cópia integral de todos os documentos, medições, relatórios técnicos e administrativos referentes às Ordens de Compra nº 09, 16, 17, 56, 280, 281, 314, 315, 334, 335/2024 e 348/2025, todas vinculadas à Licitação nº 03/2021.</t>
   </si>
   <si>
     <t>4592</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4592/requerimentos_repasses_ao_hospital.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4592/requerimentos_repasses_ao_hospital.pdf</t>
   </si>
   <si>
     <t>Requerimento de Informações à Secretaria Municipal de Saúde, solicitando esclarecimentos a respeito dos repasses financeiros efetuados pelo Município ao Hospital Hoscola, tendo em vista comentários que circulam na comunidade sobre possíveis atrasos nos pagamentos devidos à referida instituição._x000D_
 Diante disso, requer-se as seguintes informações:_x000D_
 O Hospital Hoscola tem enviado, dentro do prazo, as produções das cirurgias realizadas e demais relatórios necessários à Secretaria Municipal de Saúde?_x000D_
 Qual é o valor aproximado que o Hospital Hoscola aguarda para recebimento do Município, considerando os repasses ainda pendentes (se houver)?_x000D_
 Caso exista atraso no repasse, o que isso tem acarretado em termos de dificuldades operacionais, especialmente no pagamento das equipes médicas, funcionários e fornecedores?_x000D_
 O Hospital Hoscola procurou apoio junto a outros órgãos, como o Governo do Estado de Santa Catarina ou o Governo Federal, para auxiliar na regularização financeira?</t>
   </si>
   <si>
     <t>4595</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4595/requerimentos_-_sec_saude_-_01.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4595/requerimentos_-_sec_saude_-_01.pdf</t>
   </si>
   <si>
     <t>oficiado ao Secretário Municipal de Saúde para que preste esclarecimentos detalhados acerca da atual situação das filas de exames e consultas especializadas no município, bem como sobre as ações previstas para reduzir o tempo de espera e melhorar a regulação do sistema de agendamentos.</t>
   </si>
   <si>
     <t>4596</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4596/requerimento_no_134_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4596/requerimento_no_134_2025.pdf</t>
   </si>
   <si>
     <t>que preste os seguintes esclarecimentos formais:_x000D_
 	1.	Quais critérios e fundamentos legais ou administrativos estão sendo utilizados pela Prefeitura para aceitar ou recusar atestados médicos apresentados por servidores municipais?_x000D_
 	2.	Há norma interna, parecer técnico ou instrução complementar que tenha alterado ou restringido os parâmetros previstos na Instrução Normativa nº 004/2025/SMCATP?_x000D_
 	3.	Em caso afirmativo, qual o ato administrativo específico (portaria, despacho ou circular) que estabeleceu tais novas orientações?_x000D_
 	4.	A Administração Municipal está recusando atestados emitidos por médicos ou odontólogos devidamente registrados em seus conselhos profissionais? Se sim, com base em qual dispositivo legal ou justificativa técnica?_x000D_
 	5.	Quais são os motivos mais recorrentes de indeferimento dos atestados apresentados pelos servidores?_x000D_
 	6.	Existe registro ou controle interno sobre a quantidade de atestados recusados desde a publicação da Instrução Normativa nº 004/2025?_x000D_
 	7.	Os servid</t>
   </si>
   <si>
     <t>4612</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4612/requerimento_no_135_2025_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4612/requerimento_no_135_2025_1.pdf</t>
   </si>
   <si>
     <t>solicitando o encaminhamento das informações e documentos abaixo relacionados, referentes aos danos ocasionados pelas fortes chuvas de 23 e 24 de novembro de 2025 e aos recursos estaduais destinados à recuperação do Município, dentre as quais: a) relação completa e individualizada das 22 pontes danificadas, contendo: localização precisa; identificação da estrutura; situação atual de uso; grau de dano apresentado; envio integral do Relatório da Defesa Civil Municipal; b) envio de todos os documentos comprobatórios encaminhados à Defesa Civil Estadual e ao Governo do Estado; c) Informar quais valores já foram repassados ao Município pelo Governo Estadual, especificamente valores liberados; datas de repasse; d) detalhamento da destinação e execução dos recursos estaduais anunciados (R$ 3 milhões destinados ao desassoreamento, valores destinados à aquisição de cascalho, valores destinados às 22 pontes); e) indicar o responsável técnico municipal pelo acompanhamento das ações emergenciais.</t>
   </si>
   <si>
     <t>4613</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário: I – A concessão da supressão dos prazos regimentais previstos para a tramitação do Projeto de Lei nº 85/2025, considerando a relevância e a urgência da matéria; II – A dispensa do interstício de Redação Final, nos termos do Regimento Interno.</t>
   </si>
   <si>
     <t>4615</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4615/requerimento_no_137_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4615/requerimento_no_137_2025.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado expediente ao Poder Executivo Municipal e ao DETRANLU, solicitando o encaminhamento das seguintes informações, referentes ao Convênio de Trânsito, no exercício do ano de 2025:_x000D_
 1.	Qual o valor total arrecadado pelo Município de Luiz Alves, no ano de 2025, decorrente do Convênio de Trânsito, discriminando, se possível valores oriundos de multas de trânsito e demais receitas vinculadas ao referido convênio;_x000D_
 2.	Como foram aplicados os recursos arrecadados, com detalhamento das despesas realizadas;_x000D_
 3.	Informar se há saldo financeiro remanescente dos recursos do Convênio de Trânsito ao final do exercício de 2025;_x000D_
 4.	Esclarecer se existe planejamento, cronograma ou previsão para a instalação de placas de identificação de ruas no Município;_x000D_
 5.	Encaminhar, se houver, relatórios, demonstrativos contábeis, planilhas ou documentos que comprovem a arrecadação e a destinação dos recursos oriundos do Convênio de Trânsito no ano de 2025.</t>
   </si>
   <si>
     <t>4618</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4618/requerimento_no_138_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4618/requerimento_no_138_2025.pdf</t>
   </si>
   <si>
     <t>requer que seja encaminhado expediente ao Poder Executivo Municipal, solicitando as seguintes informações sobre a Avenida Maria Marangoni:_x000D_
 	1.	Informar se está prevista, no contrato ou em seus aditivos, a implantação de dispositivos de redução de velocidade, tais como faixas elevadas para travessia de pedestres; lombadas; redutores eletrônicos ou outras medidas de moderação de tráfego._x000D_
 	2.	Caso não estejam previstas faixas elevadas ou outros redutores de velocidade:_x000D_
 	•	esclarecer se existe estudo técnico elaborado ou em elaboração para a implantação desses dispositivos;_x000D_
 	•	informar se há previsão de inclusão dessas medidas por meio de aditivo contratual ou projeto complementar._x000D_
 	3.	Esclarecer quais medidas de segurança viária estão sendo adotadas ou planejadas para a Avenida Maria Marangoni.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
     <t>RESMD</t>
   </si>
   <si>
     <t>Resolução MD</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4010/resolucao_md_01-2025_-_jorge_florianopolis_2.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4010/resolucao_md_01-2025_-_jorge_florianopolis_2.pdf</t>
   </si>
   <si>
     <t>Diárias</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
     <t>Nomeia o Vereador Jorge Soares da Silva Winter_x000D_
 como Presidente ad hoc de Comissão Técnica</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4012/resolucao_md_0_2025_feriados.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4012/resolucao_md_0_2025_feriados.pdf</t>
   </si>
   <si>
     <t>Fixa o calendário dos pontos facultativos e feriados_x000D_
 para o ano de 2025.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4013/resolucao_md_04_2025_brasilia.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4013/resolucao_md_04_2025_brasilia.pdf</t>
   </si>
   <si>
     <t>Autoriza o Vereador Carlos Roberto da Luz a_x000D_
 realizar viagem à Brasília/DF</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4026/resolucao_md_05_2025_florianopolis.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4026/resolucao_md_05_2025_florianopolis.pdf</t>
   </si>
   <si>
     <t>Autoriza o Vereador Carlos Roberto da Luz a realizar viagem à Florianópolis/SC</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4039/resolucao_md_06_2025_florianopolis.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4039/resolucao_md_06_2025_florianopolis.pdf</t>
   </si>
   <si>
     <t>Fica autorizada a viagem do Vereador Robson Michel Rech à Florianópolis/SC, a_x000D_
 serviço do Município e representando a Câmara Municipal junto ao Deputado Estadual_x000D_
 Antídio Lunelli, para tratar de tratativas para captação de recursos para o Município, no dia 25_x000D_
 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4040/resolucao_md_07_2025_florianopolis.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4040/resolucao_md_07_2025_florianopolis.pdf</t>
   </si>
   <si>
     <t>Fica autorizada a viagem da Vereadora Maique Jaqueline Wagner Reichert à_x000D_
 Florianópolis/SC, a serviço do Município e representando a Câmara Municipal junto ao_x000D_
 ALESC, para tratar de tratativas para captação de recursos para o Município, no dia 13 de_x000D_
 março de 2025.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4056/resolucao_08_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4056/resolucao_08_2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Vereador João Sidnei da Silva a realizar viagem à Florianópolis/SC</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4057/resolucao_md_09_2025_florianopolis.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4057/resolucao_md_09_2025_florianopolis.pdf</t>
   </si>
   <si>
     <t>Altera Resolução MD 07/2025</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4058/resolucao_md_10_2025_brasilia.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4058/resolucao_md_10_2025_brasilia.pdf</t>
   </si>
   <si>
     <t>Autoriza os Vereadores Jorge Soares da Silva Winter e_x000D_
 Luis Carlos Reichert a realizar viagem à Brasília/DF</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4181/1742399484_edicao_4790_assinada.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4181/1742399484_edicao_4790_assinada.pdf</t>
   </si>
   <si>
     <t>Autoriza os Vereadores Jorge Soares da Silva Winter, Carlos Roberto da Luz, João Sidnei da Silva, Ênio Ronchi Júnior e Susana Muller Campigotto, e a servidora Bruna Schmitz a realizarem curso em Florianópolis/SC.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4069/veto_projeto_de_lei_04-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4069/veto_projeto_de_lei_04-2025.pdf</t>
   </si>
   <si>
     <t>Veto Parcial ao PL nº 04/2025.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4165/veto_projeto_de_lei_07-2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4165/veto_projeto_de_lei_07-2025.pdf</t>
   </si>
   <si>
     <t>O PREFEITO DO MUNICÍPIO DE LUIZ ALVES, no uso das atribuições que lhe são_x000D_
 conferidas por lei, e tendo em vista o disposto no artigo 66, §1º da Constituição Federal e nos_x000D_
 termos do artigo 104 da Lei Orgânica do Município, vem, por meio deste, exercer o VETO_x000D_
 PARCIAL ao Projeto de Lei nº 07/2025, Art. 1º e art. 3, inciso II,</t>
   </si>
   <si>
     <t>4547</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4547/veto_parcial_ao_projeto_de_lei_no_59_2025.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4547/veto_parcial_ao_projeto_de_lei_no_59_2025.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI 59/2025</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
     <t>Rverb</t>
   </si>
   <si>
     <t>Requerimento Verbal em sessão</t>
   </si>
   <si>
     <t>Requer a supressão de interstício de Redação Final ao Projeto de Lei n. 9/2025, caso o referido seja aprovado na presente sessão.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
     <t>Requer, após ouvido o Plenário: _x000D_
 I - a inclusão na pauta do PL 38/2025_x000D_
 I – A concessão da supressão dos prazos regimentais previstos para a tramitação do Projeto de Lei nº 38/2025, considerando a relevância e a urgência da matéria; _x000D_
 III – A dispensa do interstício de Redação Final, nos termos do Regimento Interno, permitindo que a referida proposição seja encaminhada diretamente à sanção do Chefe do Poder Executivo após sua aprovação em Plenário.</t>
   </si>
@@ -8029,67 +8029,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4180/emenda_aditiva_01_ao_pl_02_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4210/emenda_aditiva_n._2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4578/emenda_legislativa_-_modifica_e_suprime_redacao_do_projeto_de_lei_complementar_n.o_17.202.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4610/emenda_legislativa_-_modifica_a_redacao_do_projeto_de_lei_complementar_n.o_20.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4628/emenda_modificativa_a_emenda_pl_20.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4624/emenda_supressiva_1_plc_22.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4625/emenda_supressiva_2_plc_22.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4626/emenda_supressiva_3_plc_22.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4627/emenda_supressiva_4_plc_22.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3932/indicacao_no_1-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3933/indicacao_no_2-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3964/indicacao_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3934/indicacao_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3935/indicacao_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3940/indicacao_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3942/indicacao_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3947/indicacao_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3948/indicacao_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3949/indicacao_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3950/indicacao_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3956/indicacao_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3957/indicacao_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3959/indicacao_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3960/indicacao_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3961/indicacao_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3962/indicacao_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3963/indicacao_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3965/indicacao_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3966/indicacao_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3967/indicacao_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3968/indicacao_no__22-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3972/indicacao_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3973/indicacao_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3974/indicacao_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3975/indicacao_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3977/indicacao_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3978/indicacao_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3980/indicacao_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3983/indicacao_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3984/indicacao_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3985/indicacao_no_32-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3986/indicacao_no_33-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3987/indicacao_no_34-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3989/indicacao_no_35-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3991/indicacao_no_36-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3992/indicacao_no_37-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3995/indicacao_no_38-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3996/indicacao_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3997/indicacao_no_40-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3998/indicacao_no_41-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3999/indicacao_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4000/indicacao_no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4001/indicacao_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4002/indicacao_no_45-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4006/indicacao_no_46-2025_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4014/indicacao_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4015/indicacao_no_48-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4017/indicacao_no_49-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4019/indicacao_no_50-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4021/indicacao_no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4022/indicacao_no_52-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4027/indicacao_no_53-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4028/indicacao_no_54-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4029/indicacao_no_55-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4030/indicacao_no_56-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4032/indicacao_no_57-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4033/indicacao_no_58-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4034/indicacao_no_59-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4035/indicacao_no_60-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4038/indicacao_no_61-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4042/indicacao_no_62-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4043/indicacao_no_63-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4044/indicacao_no_64-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4048/indicacao_no_65-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4049/indicacao_no_66-2025_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4050/projeto_de_lei_nei_ceis.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4051/indicacao_no_68-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4052/indicacao_no_69-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4054/indicacao_no_70-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4059/indicacao_no_71-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4060/indicacao_no_72-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4061/indicacao_no_73-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4065/indicacao_no_74-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4066/indicacao_no_75-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4071/indicacao_no_76-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4072/indicacao_no_77-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4080/indicacao_no_78-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4081/indicacao_no_79-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4082/indicacao_no_80-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4083/indicacao_no_81-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4087/indicacao_no_82-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4095/indicacao_no_83-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4096/indicacao_no_84-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4099/indicacao_no_85-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4100/indicacao_no_86-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4101/indicacao_no_87-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4103/indicacao_no_88-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4107/indicacao_no_89-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4108/indicacao_no_90-2025.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4109/indicacao_no_91-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4110/indicacao_no_92-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4111/indicacao_no_93-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4113/indicacao_no_94-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4120/indicacao_no_95-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4121/indicacao_no_96-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4122/indicacao_no_97-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4127/indicacao_no_98-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4128/indicacao_no_99-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4129/indicacao_no_100-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4134/indicacao_no_101-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4135/indicacao_no_102-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4140/indicacao_no_103-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4145/indicacao_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4146/indicacao_no_105-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4149/indicacao_no_106-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4150/indicacao_no_107-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4151/indicacao_no_108-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4152/indicacao_no_109-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4153/indicacao_no_110-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4154/indicacao_no_111-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4155/indicacao_no_112-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4166/indicacao_no_113-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4167/indicacao_no_114-2025_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4174/indicacao_no_115-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4175/indicacao_no_116-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4176/indicacao_no_117-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4177/indicacao_no_118-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4182/indicacao_no_119-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4187/indicacao_no_120-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4188/indicacao_no_121-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4191/indicacao_no_122-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4192/indicacao_no_123-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4203/indicacao_no_124-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4204/indicacao_no_125-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4205/indicacao_no_126-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4206/indicacao_no_127-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4209/indicacao_no_128-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4214/indicacao_no_129-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4216/indicacao_no_130-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4219/indicacao_no_131-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4220/indicacao_no_132-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4221/indicacao_no_133-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4222/indicacao_no_134-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4227/indicacao_no_135-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4230/indicacao_no_136-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4231/indicacao_no_137-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4234/indicacao_no_138-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4235/indicacao_no_139-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4236/indicacao_no_140-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4237/indicacao_no_141-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4242/indicacao_no_142-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4244/indicacao_no_143-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4245/indicacao_no_144-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4246/indicacao_no_145-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4247/indicacao_no_146-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4248/indicacao_no_147-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4251/indicacao_no_148-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4254/indicacao_no_149-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4255/indicacao_no_150-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4256/indicacao_no_151-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4259/indicacao_no_152-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4264/indicacao_no_153-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4267/indicacao_no_154-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4268/indicacao_no_155-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4269/indicacao_no_156-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4273/indicacao_no_157-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4275/indicacao_no_158-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4276/indicacao_no_159-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4278/indicacao_no_160-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4279/indicacao_no_161-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4280/indicacao_no_162-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4281/indicacao_no_163-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4282/indicacao_no_164-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4284/indicacao_no_165-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4285/indicacao_no_166-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4286/indicacao_no_167-2025_1.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4287/indicacao_no_168-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4312/indicacao_no_169-2025_1.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4290/indicacao_no_170-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4291/indicacao_no_171-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4292/indicacao_no_172-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4293/indicacao_no_173-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4294/indicacao_no_174-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4295/indicacao_no_175-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4300/indicacao_no_176-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4304/indicacao_no_177-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4305/indicacao_no_178-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4306/indicacao_no_179-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4309/indicacao_no_180-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4310/indicacao_no_181-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4313/indicacao_no_182-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4316/indicacao_no_183-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4320/indicacao_no_184-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4321/indicacao_no_185-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4329/indicacao_no_186-2025_1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4333/indicacao_no_187-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4334/indicacao_no_188-2025_1.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4335/indicacao_no_189-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4336/indicacao_no_190-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4346/indicacao_no_191-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4350/indicacao_no_192-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4351/indicacao_no_193-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4354/indicacao_no_194-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4357/indicacao_no_195-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4358/indicacao_no_196-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4359/indicacao_no_197-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4370/indicacao_no_198-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4372/indicacao_no_199-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4378/indicacao_no_200-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4388/indicacao_no_201-2025_2.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4389/indicacao_no_202-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4392/indicacao_no_203-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4396/indicacao_no_204-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4397/indicacao_no_205-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4401/indicacao_no_206-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4411/indicacao_no_207-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4412/indicacao_no_208-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4419/indicacao_no_209-2025_1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4421/indicacao_no_210-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4424/indicacao_no_211-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4425/indicacao_no_212-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4426/indicacao_no_213-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4427/indicacao_no_214-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4428/indicacao_no_215-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4434/indicacao_no_216-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4435/indicacao_no_217-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4437/indicacao_no_218-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4439/indicacao_no_219-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4440/indicacao_no_220-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4445/indicacao_no_221-2025_2.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4446/indicacao_no_222-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4447/indicacao_no_223-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4448/indicacao_no_224-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4449/indicacao_no_225-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4451/indicacao_no_226-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4464/indicacao_no_227-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4467/indicacao_no_228-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4468/indicacao_no_229-2025_1.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4469/indicacao_no_230-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4470/indicacao_no_231-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4473/indicacao_no_232-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4475/indicacao_no_233-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4476/indicacao_no_234-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4479/indicacao_no_235-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4480/indicacao_no_236-2025_1.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4483/indicacao_no_237-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4484/indicacao_no_238-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4485/indicacao_no_239-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4493/indicacao_no_240-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4494/indicacao_no_241-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4496/indicacao_no_242-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4498/indicacao_n_243_2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4499/indicacao_n_244_2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4502/indicacao_n_245_2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4503/indicacao_n_246_2025_1.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4509/indicacao_n_247_2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4510/indicacao_n_248_2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4511/indicacao_n_249_2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4512/indicacao_n_250_2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4514/indicacao_n_251_2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4515/indicacao_n_252_2025_1.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4516/indicacao_n_253_2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4517/indicacao_n_254_2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4518/indicacao_n_255_2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4519/indicacao_n_256_2025_1.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4520/indicacao_n_257_2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4527/indicacao_n_258_2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4528/indicacao_n_259_2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4529/indicacao_n_260_2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4530/indicacao_n_261_2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4548/indicacao_n_262_2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4549/indicacao_n_263_2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4550/indicacao_n_264_2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4555/indicacao_n_265_2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4556/indicacao_n_266_2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4558/indicacao_n_267_2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4559/indicacao_n_268_2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4560/indicacao_n_269_2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4561/indicacao_n_270_2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4562/indicacao_n_271_2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4568/indicacao_n_272_2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4569/indicacao_n_273_2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4571/indicacao_n_274_2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4574/indicacao_n_275_2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4575/indicacao_n_276_2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4576/indicacao_n_277_2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4577/indicacao_n_278_2025_1.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4587/indicacao_n_279_2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4588/indicacao_n_280_2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4589/indicacao_n_281_025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4590/indicacao_n_282_025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4591/indicacao_n_283_025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4593/indicacao_n_284_2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4594/indicacao_n_285_2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4597/indicacao_n_286_2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4598/indicacao_n_287_2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4599/indicacao_n_288_2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4602/indicacao_n_289_2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4603/indicacao_n_290_2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4605/indicacao_n_291_2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4606/indicacao_n_292_2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4607/indicacao_n_293_2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4616/indicacao_n_294_2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4617/indicacao_n_295_2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4619/indicacao_n_296_2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4620/indicacao_n_297_2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4621/indicacao_n_298_2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4622/indicacao_n_299_2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4137/mocao_anistia.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4164/mocao_no_02_2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4194/mocao_no_03_2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4260/mocao_no_04_2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4265/mocao_no_05_2025_1.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4266/mocao_no_06_2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4407/mocao_no_07_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4415/mocao_no_8_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4497/mocao_no_9_2025_1.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4500/mocao_no_10_2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4521/mocao_no_11_2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4535/mocao_no_12_2025_1.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4557/mocao_no_13_2025_1.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4570/mocao_no_14_2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4195/ccj_pl_19.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4406/copia_de_parecer_ccj_pl_50.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4408/parecer_ccj_plc_8_2025_.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3971/projeto_de_lei_-_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3988/projeto_de_lei_complementar_-_cria_o_cargo_em_comissao_de_assessor_do_setor_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4091/projeto_de_lei_complementar__-_lei_procuradoria_final.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4131/projeto_de_lei_complementar_-_readequacao_carga_horaria_assesor_des._sustentavel.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4132/projeto_de_lei_complementar_-_cargos_procuradoria_e_assessor_1.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4133/projeto_de_lei_complementar_-_cargo_assessor_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4163/projeto_de_lei_complementar_-_altera_membros_condema.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4311/projeto_de_lei_complementar__-_altera_a_lc_06.2017_-_funcoes_gratificadas.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4337/projeto_de_lei_-_altera_a_lei_complementar_municipal_n.o_21_de_24_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4340/projeto_de_lei_-_altera_a_lei_complementar_43.2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4341/projeto_de_lei_-_altera_a_lei_complementar_44.2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4342/projeto_de_lei_-_altera_a_lei_complementar_45.2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4343/projeto_de_lei_-_altera_a_lei_complementar_42.2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4344/substitutivo_plc_14_-_altera_a_lei_complementar_46.2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4376/projeto_de_lei_-_altera_a_lc_27.2019.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4525/projeto_de_lei_complementar_-_altera_lei_complementar_06.2017_-_assessor_horto.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4542/oficio_no_370-2025_-_altera_a_lei_complementar_municipal_n.o_20_de_24_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4543/oficio_no_369-2025_-_altera_a_lei_complementar_municipal_n.o_02_de_22_de_abril_de_2015.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4545/oficio_no_367-2025-_projeto_de_lei_complementar_-_altera_lei_complementar_06.2017_-_altera_escolaridade_fgs.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4579/projeto_de_lei_complementar_-_regulamenta_o_servico_de_coleta_de_lixo_e_residuos_no_muni.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4580/projeto_de_lei_complementar_-_altera_a_lei_complementar_n.o_73_de_12_de_dezembro_de_2023_.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4581/projeto_de_lei_-_substitutivo_plc_22.2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3944/projeto_de_lei_no_01_2025_da_luz.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3953/projeto_de_lei_rpv.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3954/projeto_de_lei__-_dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_suplementar_e_da_outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3958/projeto_de_lei_no_04_2025_nei.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3994/projeto_de_lei_no_05_2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4018/projeto_de_lei_no_06_2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4037/projeto_de_lei_no_07_2025_1.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4045/projeto_cimvi.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4046/projeto_fundo_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4047/projeto_de_lei__-_regulamenta_os_cargos_em_comissao_de_procurador-adjunto_do_municipio_e_assessor_de_desenvolvimento_municipal.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4055/projeto_de_lei__-_altera_a_lei_n.o_1.761_de_11_de_marco_de_2019_jari.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4070/projeto_de_lei_-_pagamento_de_despesas_de_exercicio_anterior.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4073/hoscola.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4074/ama_1.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4075/projeto_de_lei_-_define_a_composicao_do_conselho_da_cidade_de_luiz_alves.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4086/projeto_de_lei_no_16_2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4088/projeto_de_lei_no_17_2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4089/projeto_de_lei_no_18_2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4090/projeto_de_lei_complementar_-_retificacao_comissao_imobiliaria.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4092/projeto_de_lei._no_20_2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4114/projeto_de_lei_-_altera_a_lei_2151-_casa_de_memorias.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4123/projeto_de_lei_no_22_2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4124/projeto_de_lei_no_23_2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4130/projeto_de_lei_denomina_rua_antonio_vicente_schmitt.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4138/projeto_de_lei_no_25_2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4143/projeto_de_lei_no_26_2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4144/projeto_de_lei_no_27_2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4162/projeto_de_lei_-_altera_lei_1197.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4197/projeto_de_lei_-_autoriza_convenio_pmsc.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4198/projeto_de_lei_-_autoriza_convenio_pcsc.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4199/projeto_de_lei_ordinaria_-_institui_conselho_municipal_de_transito.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4200/projeto_de_lei_-_dispoe_sobre_o_conselho_municipal_de_cultura_1.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4207/pl_33.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4208/projeto_de_lei_-_reconhece_despesa_de_exercicio_anterior.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4213/projeto_de_lei_no_35_2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4228/projeto_de_lei_no_37_2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4232/projeto_de_lei_-_repasse_ctg.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4233/oficio_no_229-2025_-_encaminhando_pl_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4258/projeto_de_lei__-_altera_membros_comtur-1-_1.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4301/projeto_de_lei_no_41_2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4303/projeto_de_lei_no_42_2025_1.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4317/projeto_de_lei_-_autoriza_convenio_pcsc_1.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4318/projeto_de_lei_-_autoriza_convenio_pmsc.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4322/projeto_de_lei_-_termo_de_fomento_aecla.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4338/projeto_de_lei_-_dispoe_sobre_a_estrutura_e_o_funcionamento_da_gestao_democratica.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4339/projeto_de_lei_-_altera_a_lei_municipal_n.o_1.629.2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4352/projeto_de_lei_no_48_2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4353/projeto_de_lei_no_49_2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4361/projeto_de_lei_-_reconhece_despesa_de_exercicio_anterior_1.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4362/projeto_de_lei_anulacao_-_julho_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4363/projeto_de_lei_anulacao_-_julho_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4364/projeto_de_lei_anulacao_-_julho_-_saude.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4365/projeto_de_lei_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4375/projeto_de_lei_-_autoriza_parceria_crossfit.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4393/projeto_de_lei_-_cis-amfri.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4394/projeto_de_lei_-_altera_a_lei_municipal_n.o_1.640_de_22_de_marco_de_2016.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4395/projeto_de_lei_-_revoga_a_legislacao_especifica.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4399/projeto_de_lei_no_59_2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4414/projeto_de_lei_no_60_2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4430/projeto_de_lei_-_denomina_via_publica_-_rua_emilia_mass.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4431/projeto_de_lei_-_denomina_via_publica_-_rua_pedro_mass.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4432/projeto_de_lei_-_denomina_via_publica_-_rua_adolfo_domingos_guedert.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4438/projeto_de_lei_no_64_2025_1.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4442/projeto_de_lei_no_65_2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4472/pl_66_2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4474/ldo_2026_1.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4490/projeto_de_lei_-_reconhece_despesa_de_exercicio_anterior_celesc.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4501/projeto_de_lei_69_2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4505/projeto_de_lei_-_convenio_encontro_de_contas_30-04.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4506/projeto_de_lei_-_dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_suplementar_-_.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4507/projeto_de_lei_-_dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_suplementar_-_of_350.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4508/projeto_de_lei_-_regulamenta_transporte_publico_escolar.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4524/projeto_de_lei_-_institui_o_domicilio_fiscal_eletronico_-_dfe_no_municipio_de_luiz_alves.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4526/projeto_de_lei_no_75_2025_.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4536/projeto_lei_76_2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4538/projeto_de_lei_77_2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4540/oficio_no_365-2025_-_encaminhando_projeto_de_lei_1.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4541/oficio_no_371-2025_-projeto_de_lei_-_altera_a_lei_municipal_n.o_1.778_de_14_de_agosto_de_2019_-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4544/oficio_no_368-2025-_projeto_de_lei_-_dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4546/oficio_no_366-2025-_projeto_de_lei_-_regulamenta_o_fundo_municipal_da_infancia_e_da_adolescencia.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4572/0.2._projeto_de_lei_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4608/projeto_de_lei_-_dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_suplementar_e_da.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4609/projeto_de_lei_-_substitutivo_fundo_municipal_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4611/projeto_de_lei_-_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4623/projeto_de_lei_-_autoriza_o_poder_executivo_municipal_a_aderir_ao_programa_estrada_boa_rural.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4007/redacao_final_ao_pl_no_01_2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4008/redacao_final_ao_pl_no_03_2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4009/redacao_final_ao_pl_no_04_2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4077/redacao_final_ao_pl_no_04_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4078/redacao_final_ao_pl_no_05_2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4079/redacao_final_ao_pl_no_06_2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4115/redacao_final_ao_pl_no_07_2025_.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4116/redacao_final_ao_pl_no_12_2025_.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4117/redacao_final_ao_pl_no_13_2025_.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4118/redacao_final_ao_pl_no_14_2025_.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4119/redacao_final_ao_pl_no_15_2025_.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4147/redacao_final_ao_pl_no_11_2025_.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4148/redacao_final_ao_pl_no_17_2025_.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4158/redacao_final_ao_pl_no_18_2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4159/redacao_final_ao_pl_no_20_2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4160/redacao_final_ao_pl_no_22_2025_1.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4161/redacao_final_ao_pl_no_23_2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4169/redacao_final_ao_pl_no_24_2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4170/redacao_final_ao_pl_no_25_2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4171/redacao_final_ao_pl_no_26_2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4172/redacao_final_ao_pl_no_27_2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4184/redacao_final_ao_pl_no_28_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4223/redacao_final_lei_02_2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4226/redacao_final_ao_pl_no_32_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4238/redacao_final_ao_pl_no_35_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4239/redacao_final_ao_pl_no_31_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4240/redacao_final_ao_plc_6_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4249/redacao_final_ao_pl_no_33_2025_1.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4250/redacao_final_ao_pl_no_34_2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4253/redacao_final_ao_pl_no_38_2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4262/redacao_final_ao_plc_no_4_2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4263/redacao_final_ao_pl_no_39_2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4277/redacao_final_ao_pl_no_37_2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4298/redacao_final_ao_pl_no_40_2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4302/redacao_final_ao_plc_no_7_2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4328/redacao_final_pl_45.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4347/redacao_final_ao_pl_no_41_2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4348/redacao_final_ao_pl_no_43_2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4349/redacao_final_ao_pl_no_44_2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4367/redacao_final_ao_plc_no_5_2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4368/redacao_final_ao_pl_no_42_2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4379/redacao_final_ao_plc__no_10_2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4380/redacao_final_ao_plc_no_11_2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4381/redacao_final_ao_plc_no_12_2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4382/redacao_final_ao_plc_no_13_2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4383/redacao_final_ao_plc_no_14_2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4384/redacao_final_ao_plc_no_46_2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4385/redacao_final_ao_plc_no_47_2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4386/redacao_final_ao_plc_no_48_2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4387/redacao_final_ao_plc_no_49_2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4398/redacao_final_ao_plc__no_9_2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4405/redacao_final_ao_plc_no_55_2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4416/redacao_final_ao_pl_no_51_2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4417/redacao_final_ao_pl_no_53_2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4441/redacao_final_ao_pl_no_52_2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4454/redacao_final_ao_pl_no_56_2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4455/redacao_final_ao_plc_no_8_2025_1.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4456/redacao_final_ao_plc_no_15_2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4457/redacao_final_ao_pl_no_57_2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4458/redacao_final_ao_pl_no_58_2025_1.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4459/redacao_final_ao_pl_no_59_2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4460/redacao_final_ao_pl_no_60_2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4461/redacao_final_ao_pl_no_61_2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4462/redacao_final_ao_pl_no_62_2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4463/redacao_final_ao_pl_no_63_2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4477/redacao_final_ao_pl_no_64_2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4478/redacao_final_ao_pl_no_65_2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4492/redacao_final_ao_pl_no_66_2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4513/redacao_final_ao_pl_no_68_2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4531/redacao_final_ao_pl_no_70_2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4532/redacao_final_ao_pl_no_71_2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4533/redacao_final_ao_pl_no_72_2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4552/redacao_final_ao_pl_no_78_2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4553/redacao_final_ao_pl_no_69_2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4554/redacao_final_ao_pl_no_73_2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4563/redacao_final_ao_pl_no_75_2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4564/redacao_final_ao_pl_no_74_2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4565/redacao_final_ao_plc_no_16_2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4566/redacao_final_ao_pl_no_76_2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4567/redacao_final_ao_pl_no_77_2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4582/redacao_final_ao_plc_no_17_2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4583/redacao_final_ao_plc_no_18_2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4584/redacao_final_ao_pl_no_79_2025_1.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4585/redacao_final_ao_pl_no_81_2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4586/redacao_final_ao_pl_no_80_2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4600/redacao_final_ao_plc_no_19_2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4614/redacao_final_ao_pl_no_85_2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4629/redacao_final_ao_pl_no_83_2025_1.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4630/redacao_final_ao_pl_no_84_2025_1.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4631/redacao_final_ao_plc_no_21_2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4632/redacao_final_ao_pl_no_86_2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4097/redacao_final_ao_projeto_de_resolucao_no_01_2025_1.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4025/projeto_de_resolucao_no_01_2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4604/projeto_de_resolucao_no_2_2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3938/requerimento_no_01_2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3939/requerimento_no_02_2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3936/requerimento_no_03_2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3937/requerimento_no_04_2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3941/requerimento_no_05_2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3943/requerimento_no_06_2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3945/requerimento_no_07_2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3946/requerimento_no_08_2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3955/requerimento_no_09_2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3951/requerimento_no_10_2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3952/requerimento_no_11_2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3969/requerimento_no_12_2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3970/requerimento_no_13_2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3976/requerimento_no_14_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3979/requerimento_no_15_2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3981/requerimento_no_16_2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3982/requerimento_no_17_2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3990/requerimento_no_18_2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3993/requerimento_no_19_2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4003/requerimento_no_20_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4004/requerimento_no_21_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4005/requerimento_no_22_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4016/requerimento_no_23_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4020/requerimento_no_24_2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4023/requerimento_no_25_2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4024/requerimento_no_26_2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4036/requerimento_no_27_2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4041/requerimento_no_28_2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4053/requerimento_nei.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4062/requerimento_no_30_2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4063/requerimento_no_31_2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4064/requerimento_no_32_2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4067/requerimento_no_33_2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4068/requerimento_no_34_2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4076/requerimento_no_35_2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4084/requerimento_no_36_2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4085/requerimento_no_37_2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4093/requerimento_no_38_2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4094/requerimento_no_39_2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4102/requerimento_no_40_2025.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4104/requerimento_no_41_2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4105/requerimento_no_42_2025.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4106/requerimento_no_43_2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4112/requerimento_no_44_2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4125/requerimento_no_45_2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4126/requerimento_no_46_2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4136/requerimento_cartao_ponto.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4139/requerimento_no_48_2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4141/requerimento_no_49_2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4142/requerimento_no_50_2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4156/requerimento_no_51_2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4157/requerimentos_-_cartao_ponto.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4178/requerimento_no_53_2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4179/requerimento_no_54_2025.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4185/requerimento_no_55_2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4186/requerimento_no_56_2025.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4189/requerimento_no_57_2025.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4190/requerimento_no_58_2025.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4193/requerimento_59_2025.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4196/requerimento_no_60_2025.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4201/requerimentos_-_concursos.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4202/requerimento_no_62_2025.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4211/requerimentos_-projeto_estrada_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4212/requerimentos_-_reurb.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4215/requerimentos_65_2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4217/requerimento_no_66_2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4218/requerimento_no_67_2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4224/requerimento_68_2025.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4229/requerimento_no_69_2025.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4241/requerimento_no_70_2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4243/requerimento_no_71_2025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4257/requerimento_no_72_2025.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4270/requerimento_no_73_2025.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4271/requerimento_cimvi_residuos.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4272/requerimento_ouvidoria_75.2025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4274/requerimento_no_76_2025.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4288/requerimento_no_78_2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4297/requerimento_no_79_2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4307/requerimento_no_80_2025.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4308/requerimento_no_81_2025.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4314/requerimento_no_82_2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4315/requerimento_no_83_2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4319/requerimento_84_2025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4323/requerimento_no_85_2025.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4330/requerimento_no_86_2025_2.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4331/requerimento_no_87_2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4332/requerimento_no_88_2025.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4345/requerimento_no_89.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4355/requerimento_no_90.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4356/requerimento_no_91.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4360/requerimento_no_92.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4369/requerimento_no_93_2025.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4371/requerimento_no_94_2025.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4373/requerimento_no_95_2025.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4374/requerimento_no_96_2025.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4377/requerimento_no_97_2025.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4390/requerimento_no_98_2025_1.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4391/requerimento_no_99_2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4400/requerimento_no_100_2025_corrigido.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4402/requerimento_no_101_2025.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4403/requerimento_no_102_2025.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4410/requerimento_no_104_2025.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4413/requerimento_no_105_2025.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4418/requerimento_no_106_2025.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4420/requerimento_no_107_2025.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4422/requerimento_no_108_2025.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4423/requerimento_no_109_2025.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4429/requerimento_no_110_2025.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4433/requerimento_no_111_2025.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4443/requerimento_no_112_2025.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4444/requerimento_no_113_2025.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4452/requerimento_no_114_2025.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4465/requerimento_no_115_2025_1.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4466/requerimento_no_116_2025.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4471/requerimento_no_117_2025.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4481/requerimento_no_118_2025.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4482/requerimento_no_119_2025.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4486/requerimento_no_120_2025.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4487/requerimento_no_121_2025.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4488/requerimento_no_122_2025.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4489/requerimento_no_123_2025.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4504/requerimento_no_125_2025.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4522/requerimento_no_126_2025.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4523/requerimento_no_127_2025.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4534/requerimento_no_128_2025.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4537/requerimento_no_129_2025.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4539/requerimento_130_2025.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4573/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4592/requerimentos_repasses_ao_hospital.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4595/requerimentos_-_sec_saude_-_01.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4596/requerimento_no_134_2025.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4612/requerimento_no_135_2025_1.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4615/requerimento_no_137_2025.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4618/requerimento_no_138_2025.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4010/resolucao_md_01-2025_-_jorge_florianopolis_2.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4012/resolucao_md_0_2025_feriados.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4013/resolucao_md_04_2025_brasilia.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4026/resolucao_md_05_2025_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4039/resolucao_md_06_2025_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4040/resolucao_md_07_2025_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4056/resolucao_08_2025.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4057/resolucao_md_09_2025_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4058/resolucao_md_10_2025_brasilia.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4181/1742399484_edicao_4790_assinada.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4069/veto_projeto_de_lei_04-2025.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4165/veto_projeto_de_lei_07-2025.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4547/veto_parcial_ao_projeto_de_lei_no_59_2025.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4180/emenda_aditiva_01_ao_pl_02_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4210/emenda_aditiva_n._2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4578/emenda_legislativa_-_modifica_e_suprime_redacao_do_projeto_de_lei_complementar_n.o_17.202.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4610/emenda_legislativa_-_modifica_a_redacao_do_projeto_de_lei_complementar_n.o_20.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4628/emenda_modificativa_a_emenda_pl_20.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4624/emenda_supressiva_1_plc_22.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4625/emenda_supressiva_2_plc_22.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4626/emenda_supressiva_3_plc_22.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4627/emenda_supressiva_4_plc_22.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3932/indicacao_no_1-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3933/indicacao_no_2-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3964/indicacao_no_03-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3934/indicacao_no_04-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3935/indicacao_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3940/indicacao_no_06-2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3942/indicacao_no_07-2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3947/indicacao_no_08-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3948/indicacao_no_09-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3949/indicacao_no_10-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3950/indicacao_no_11-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3956/indicacao_no_12-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3957/indicacao_no_13-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3959/indicacao_no_14-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3960/indicacao_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3961/indicacao_no_16-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3962/indicacao_no_17-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3963/indicacao_no_18-2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3965/indicacao_no_19-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3966/indicacao_no_20-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3967/indicacao_no_21-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3968/indicacao_no__22-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3972/indicacao_no_23-2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3973/indicacao_no_24-2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3974/indicacao_no_25-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3975/indicacao_no_26-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3977/indicacao_no_27-2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3978/indicacao_no_28-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3980/indicacao_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3983/indicacao_no_30-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3984/indicacao_no_31-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3985/indicacao_no_32-2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3986/indicacao_no_33-2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3987/indicacao_no_34-2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3989/indicacao_no_35-2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3991/indicacao_no_36-2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3992/indicacao_no_37-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3995/indicacao_no_38-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3996/indicacao_no_39-2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3997/indicacao_no_40-2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3998/indicacao_no_41-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3999/indicacao_no_42-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4000/indicacao_no_43-2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4001/indicacao_no_44-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4002/indicacao_no_45-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4006/indicacao_no_46-2025_1.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4014/indicacao_no_47-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4015/indicacao_no_48-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4017/indicacao_no_49-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4019/indicacao_no_50-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4021/indicacao_no_51-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4022/indicacao_no_52-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4027/indicacao_no_53-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4028/indicacao_no_54-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4029/indicacao_no_55-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4030/indicacao_no_56-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4032/indicacao_no_57-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4033/indicacao_no_58-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4034/indicacao_no_59-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4035/indicacao_no_60-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4038/indicacao_no_61-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4042/indicacao_no_62-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4043/indicacao_no_63-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4044/indicacao_no_64-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4048/indicacao_no_65-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4049/indicacao_no_66-2025_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4050/projeto_de_lei_nei_ceis.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4051/indicacao_no_68-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4052/indicacao_no_69-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4054/indicacao_no_70-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4059/indicacao_no_71-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4060/indicacao_no_72-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4061/indicacao_no_73-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4065/indicacao_no_74-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4066/indicacao_no_75-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4071/indicacao_no_76-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4072/indicacao_no_77-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4080/indicacao_no_78-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4081/indicacao_no_79-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4082/indicacao_no_80-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4083/indicacao_no_81-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4087/indicacao_no_82-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4095/indicacao_no_83-2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4096/indicacao_no_84-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4099/indicacao_no_85-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4100/indicacao_no_86-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4101/indicacao_no_87-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4103/indicacao_no_88-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4107/indicacao_no_89-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4108/indicacao_no_90-2025.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4109/indicacao_no_91-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4110/indicacao_no_92-2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4111/indicacao_no_93-2025.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4113/indicacao_no_94-2025.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4120/indicacao_no_95-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4121/indicacao_no_96-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4122/indicacao_no_97-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4127/indicacao_no_98-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4128/indicacao_no_99-2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4129/indicacao_no_100-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4134/indicacao_no_101-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4135/indicacao_no_102-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4140/indicacao_no_103-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4145/indicacao_no_104-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4146/indicacao_no_105-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4149/indicacao_no_106-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4150/indicacao_no_107-2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4151/indicacao_no_108-2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4152/indicacao_no_109-2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4153/indicacao_no_110-2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4154/indicacao_no_111-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4155/indicacao_no_112-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4166/indicacao_no_113-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4167/indicacao_no_114-2025_1.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4174/indicacao_no_115-2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4175/indicacao_no_116-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4176/indicacao_no_117-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4177/indicacao_no_118-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4182/indicacao_no_119-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4187/indicacao_no_120-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4188/indicacao_no_121-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4191/indicacao_no_122-2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4192/indicacao_no_123-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4203/indicacao_no_124-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4204/indicacao_no_125-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4205/indicacao_no_126-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4206/indicacao_no_127-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4209/indicacao_no_128-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4214/indicacao_no_129-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4216/indicacao_no_130-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4219/indicacao_no_131-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4220/indicacao_no_132-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4221/indicacao_no_133-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4222/indicacao_no_134-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4227/indicacao_no_135-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4230/indicacao_no_136-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4231/indicacao_no_137-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4234/indicacao_no_138-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4235/indicacao_no_139-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4236/indicacao_no_140-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4237/indicacao_no_141-2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4242/indicacao_no_142-2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4244/indicacao_no_143-2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4245/indicacao_no_144-2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4246/indicacao_no_145-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4247/indicacao_no_146-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4248/indicacao_no_147-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4251/indicacao_no_148-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4254/indicacao_no_149-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4255/indicacao_no_150-2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4256/indicacao_no_151-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4259/indicacao_no_152-2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4264/indicacao_no_153-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4267/indicacao_no_154-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4268/indicacao_no_155-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4269/indicacao_no_156-2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4273/indicacao_no_157-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4275/indicacao_no_158-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4276/indicacao_no_159-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4278/indicacao_no_160-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4279/indicacao_no_161-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4280/indicacao_no_162-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4281/indicacao_no_163-2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4282/indicacao_no_164-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4284/indicacao_no_165-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4285/indicacao_no_166-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4286/indicacao_no_167-2025_1.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4287/indicacao_no_168-2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4312/indicacao_no_169-2025_1.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4290/indicacao_no_170-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4291/indicacao_no_171-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4292/indicacao_no_172-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4293/indicacao_no_173-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4294/indicacao_no_174-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4295/indicacao_no_175-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4300/indicacao_no_176-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4304/indicacao_no_177-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4305/indicacao_no_178-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4306/indicacao_no_179-2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4309/indicacao_no_180-2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4310/indicacao_no_181-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4313/indicacao_no_182-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4316/indicacao_no_183-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4320/indicacao_no_184-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4321/indicacao_no_185-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4329/indicacao_no_186-2025_1.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4333/indicacao_no_187-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4334/indicacao_no_188-2025_1.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4335/indicacao_no_189-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4336/indicacao_no_190-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4346/indicacao_no_191-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4350/indicacao_no_192-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4351/indicacao_no_193-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4354/indicacao_no_194-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4357/indicacao_no_195-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4358/indicacao_no_196-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4359/indicacao_no_197-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4370/indicacao_no_198-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4372/indicacao_no_199-2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4378/indicacao_no_200-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4388/indicacao_no_201-2025_2.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4389/indicacao_no_202-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4392/indicacao_no_203-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4396/indicacao_no_204-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4397/indicacao_no_205-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4401/indicacao_no_206-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4411/indicacao_no_207-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4412/indicacao_no_208-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4419/indicacao_no_209-2025_1.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4421/indicacao_no_210-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4424/indicacao_no_211-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4425/indicacao_no_212-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4426/indicacao_no_213-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4427/indicacao_no_214-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4428/indicacao_no_215-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4434/indicacao_no_216-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4435/indicacao_no_217-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4437/indicacao_no_218-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4439/indicacao_no_219-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4440/indicacao_no_220-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4445/indicacao_no_221-2025_2.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4446/indicacao_no_222-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4447/indicacao_no_223-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4448/indicacao_no_224-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4449/indicacao_no_225-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4451/indicacao_no_226-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4464/indicacao_no_227-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4467/indicacao_no_228-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4468/indicacao_no_229-2025_1.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4469/indicacao_no_230-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4470/indicacao_no_231-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4473/indicacao_no_232-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4475/indicacao_no_233-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4476/indicacao_no_234-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4479/indicacao_no_235-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4480/indicacao_no_236-2025_1.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4483/indicacao_no_237-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4484/indicacao_no_238-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4485/indicacao_no_239-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4493/indicacao_no_240-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4494/indicacao_no_241-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4496/indicacao_no_242-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4498/indicacao_n_243_2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4499/indicacao_n_244_2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4502/indicacao_n_245_2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4503/indicacao_n_246_2025_1.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4509/indicacao_n_247_2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4510/indicacao_n_248_2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4511/indicacao_n_249_2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4512/indicacao_n_250_2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4514/indicacao_n_251_2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4515/indicacao_n_252_2025_1.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4516/indicacao_n_253_2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4517/indicacao_n_254_2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4518/indicacao_n_255_2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4519/indicacao_n_256_2025_1.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4520/indicacao_n_257_2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4527/indicacao_n_258_2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4528/indicacao_n_259_2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4529/indicacao_n_260_2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4530/indicacao_n_261_2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4548/indicacao_n_262_2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4549/indicacao_n_263_2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4550/indicacao_n_264_2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4555/indicacao_n_265_2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4556/indicacao_n_266_2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4558/indicacao_n_267_2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4559/indicacao_n_268_2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4560/indicacao_n_269_2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4561/indicacao_n_270_2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4562/indicacao_n_271_2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4568/indicacao_n_272_2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4569/indicacao_n_273_2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4571/indicacao_n_274_2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4574/indicacao_n_275_2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4575/indicacao_n_276_2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4576/indicacao_n_277_2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4577/indicacao_n_278_2025_1.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4587/indicacao_n_279_2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4588/indicacao_n_280_2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4589/indicacao_n_281_025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4590/indicacao_n_282_025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4591/indicacao_n_283_025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4593/indicacao_n_284_2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4594/indicacao_n_285_2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4597/indicacao_n_286_2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4598/indicacao_n_287_2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4599/indicacao_n_288_2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4602/indicacao_n_289_2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4603/indicacao_n_290_2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4605/indicacao_n_291_2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4606/indicacao_n_292_2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4607/indicacao_n_293_2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4616/indicacao_n_294_2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4617/indicacao_n_295_2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4619/indicacao_n_296_2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4620/indicacao_n_297_2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4621/indicacao_n_298_2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4622/indicacao_n_299_2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4137/mocao_anistia.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4164/mocao_no_02_2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4194/mocao_no_03_2025.docx_1.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4260/mocao_no_04_2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4265/mocao_no_05_2025_1.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4266/mocao_no_06_2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4407/mocao_no_07_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4415/mocao_no_8_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4497/mocao_no_9_2025_1.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4500/mocao_no_10_2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4521/mocao_no_11_2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4535/mocao_no_12_2025_1.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4557/mocao_no_13_2025_1.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4570/mocao_no_14_2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4195/ccj_pl_19.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4406/copia_de_parecer_ccj_pl_50.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4408/parecer_ccj_plc_8_2025_.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3971/projeto_de_lei_-_vencimentos.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3988/projeto_de_lei_complementar_-_cria_o_cargo_em_comissao_de_assessor_do_setor_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4091/projeto_de_lei_complementar__-_lei_procuradoria_final.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4131/projeto_de_lei_complementar_-_readequacao_carga_horaria_assesor_des._sustentavel.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4132/projeto_de_lei_complementar_-_cargos_procuradoria_e_assessor_1.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4133/projeto_de_lei_complementar_-_cargo_assessor_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4163/projeto_de_lei_complementar_-_altera_membros_condema.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4311/projeto_de_lei_complementar__-_altera_a_lc_06.2017_-_funcoes_gratificadas.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4337/projeto_de_lei_-_altera_a_lei_complementar_municipal_n.o_21_de_24_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4340/projeto_de_lei_-_altera_a_lei_complementar_43.2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4341/projeto_de_lei_-_altera_a_lei_complementar_44.2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4342/projeto_de_lei_-_altera_a_lei_complementar_45.2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4343/projeto_de_lei_-_altera_a_lei_complementar_42.2021.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4344/substitutivo_plc_14_-_altera_a_lei_complementar_46.2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4376/projeto_de_lei_-_altera_a_lc_27.2019.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4525/projeto_de_lei_complementar_-_altera_lei_complementar_06.2017_-_assessor_horto.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4542/oficio_no_370-2025_-_altera_a_lei_complementar_municipal_n.o_20_de_24_de_abril_de_2019.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4543/oficio_no_369-2025_-_altera_a_lei_complementar_municipal_n.o_02_de_22_de_abril_de_2015.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4545/oficio_no_367-2025-_projeto_de_lei_complementar_-_altera_lei_complementar_06.2017_-_altera_escolaridade_fgs.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4579/projeto_de_lei_complementar_-_regulamenta_o_servico_de_coleta_de_lixo_e_residuos_no_muni.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4580/projeto_de_lei_complementar_-_altera_a_lei_complementar_n.o_73_de_12_de_dezembro_de_2023_.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4581/projeto_de_lei_-_substitutivo_plc_22.2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3944/projeto_de_lei_no_01_2025_da_luz.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3953/projeto_de_lei_rpv.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3954/projeto_de_lei__-_dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_suplementar_e_da_outras_providencias_.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3958/projeto_de_lei_no_04_2025_nei.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3994/projeto_de_lei_no_05_2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4018/projeto_de_lei_no_06_2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4037/projeto_de_lei_no_07_2025_1.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4045/projeto_cimvi.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4046/projeto_fundo_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4047/projeto_de_lei__-_regulamenta_os_cargos_em_comissao_de_procurador-adjunto_do_municipio_e_assessor_de_desenvolvimento_municipal.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4055/projeto_de_lei__-_altera_a_lei_n.o_1.761_de_11_de_marco_de_2019_jari.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4070/projeto_de_lei_-_pagamento_de_despesas_de_exercicio_anterior.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4073/hoscola.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4074/ama_1.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4075/projeto_de_lei_-_define_a_composicao_do_conselho_da_cidade_de_luiz_alves.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4086/projeto_de_lei_no_16_2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4088/projeto_de_lei_no_17_2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4089/projeto_de_lei_no_18_2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4090/projeto_de_lei_complementar_-_retificacao_comissao_imobiliaria.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4092/projeto_de_lei._no_20_2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4114/projeto_de_lei_-_altera_a_lei_2151-_casa_de_memorias.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4123/projeto_de_lei_no_22_2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4124/projeto_de_lei_no_23_2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4130/projeto_de_lei_denomina_rua_antonio_vicente_schmitt.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4138/projeto_de_lei_no_25_2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4143/projeto_de_lei_no_26_2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4144/projeto_de_lei_no_27_2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4162/projeto_de_lei_-_altera_lei_1197.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4197/projeto_de_lei_-_autoriza_convenio_pmsc.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4198/projeto_de_lei_-_autoriza_convenio_pcsc.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4199/projeto_de_lei_ordinaria_-_institui_conselho_municipal_de_transito.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4200/projeto_de_lei_-_dispoe_sobre_o_conselho_municipal_de_cultura_1.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4207/pl_33.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4208/projeto_de_lei_-_reconhece_despesa_de_exercicio_anterior.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4213/projeto_de_lei_no_35_2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4228/projeto_de_lei_no_37_2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4232/projeto_de_lei_-_repasse_ctg.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4233/oficio_no_229-2025_-_encaminhando_pl_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4258/projeto_de_lei__-_altera_membros_comtur-1-_1.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4301/projeto_de_lei_no_41_2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4303/projeto_de_lei_no_42_2025_1.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4317/projeto_de_lei_-_autoriza_convenio_pcsc_1.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4318/projeto_de_lei_-_autoriza_convenio_pmsc.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4322/projeto_de_lei_-_termo_de_fomento_aecla.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4338/projeto_de_lei_-_dispoe_sobre_a_estrutura_e_o_funcionamento_da_gestao_democratica.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4339/projeto_de_lei_-_altera_a_lei_municipal_n.o_1.629.2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4352/projeto_de_lei_no_48_2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4353/projeto_de_lei_no_49_2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4361/projeto_de_lei_-_reconhece_despesa_de_exercicio_anterior_1.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4362/projeto_de_lei_anulacao_-_julho_-_educacao.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4363/projeto_de_lei_anulacao_-_julho_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4364/projeto_de_lei_anulacao_-_julho_-_saude.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4365/projeto_de_lei_-_ppa.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4375/projeto_de_lei_-_autoriza_parceria_crossfit.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4393/projeto_de_lei_-_cis-amfri.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4394/projeto_de_lei_-_altera_a_lei_municipal_n.o_1.640_de_22_de_marco_de_2016.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4395/projeto_de_lei_-_revoga_a_legislacao_especifica.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4399/projeto_de_lei_no_59_2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4414/projeto_de_lei_no_60_2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4430/projeto_de_lei_-_denomina_via_publica_-_rua_emilia_mass.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4431/projeto_de_lei_-_denomina_via_publica_-_rua_pedro_mass.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4432/projeto_de_lei_-_denomina_via_publica_-_rua_adolfo_domingos_guedert.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4438/projeto_de_lei_no_64_2025_1.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4442/projeto_de_lei_no_65_2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4472/pl_66_2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4474/ldo_2026_1.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4490/projeto_de_lei_-_reconhece_despesa_de_exercicio_anterior_celesc.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4501/projeto_de_lei_69_2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4505/projeto_de_lei_-_convenio_encontro_de_contas_30-04.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4506/projeto_de_lei_-_dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_suplementar_-_.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4507/projeto_de_lei_-_dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_suplementar_-_of_350.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4508/projeto_de_lei_-_regulamenta_transporte_publico_escolar.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4524/projeto_de_lei_-_institui_o_domicilio_fiscal_eletronico_-_dfe_no_municipio_de_luiz_alves.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4526/projeto_de_lei_no_75_2025_.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4536/projeto_lei_76_2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4538/projeto_de_lei_77_2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4540/oficio_no_365-2025_-_encaminhando_projeto_de_lei_1.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4541/oficio_no_371-2025_-projeto_de_lei_-_altera_a_lei_municipal_n.o_1.778_de_14_de_agosto_de_2019_-_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4544/oficio_no_368-2025-_projeto_de_lei_-_dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4546/oficio_no_366-2025-_projeto_de_lei_-_regulamenta_o_fundo_municipal_da_infancia_e_da_adolescencia.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4572/0.2._projeto_de_lei_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4608/projeto_de_lei_-_dispoe_sobre_autorizacao_para_abertura_de_credito_adicional_suplementar_e_da.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4609/projeto_de_lei_-_substitutivo_fundo_municipal_da_cultura.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4611/projeto_de_lei_-_aluguel_social.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4623/projeto_de_lei_-_autoriza_o_poder_executivo_municipal_a_aderir_ao_programa_estrada_boa_rural.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4007/redacao_final_ao_pl_no_01_2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4008/redacao_final_ao_pl_no_03_2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4009/redacao_final_ao_pl_no_04_2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4077/redacao_final_ao_pl_no_04_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4078/redacao_final_ao_pl_no_05_2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4079/redacao_final_ao_pl_no_06_2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4115/redacao_final_ao_pl_no_07_2025_.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4116/redacao_final_ao_pl_no_12_2025_.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4117/redacao_final_ao_pl_no_13_2025_.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4118/redacao_final_ao_pl_no_14_2025_.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4119/redacao_final_ao_pl_no_15_2025_.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4147/redacao_final_ao_pl_no_11_2025_.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4148/redacao_final_ao_pl_no_17_2025_.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4158/redacao_final_ao_pl_no_18_2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4159/redacao_final_ao_pl_no_20_2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4160/redacao_final_ao_pl_no_22_2025_1.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4161/redacao_final_ao_pl_no_23_2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4169/redacao_final_ao_pl_no_24_2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4170/redacao_final_ao_pl_no_25_2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4171/redacao_final_ao_pl_no_26_2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4172/redacao_final_ao_pl_no_27_2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4184/redacao_final_ao_pl_no_28_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4223/redacao_final_lei_02_2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4226/redacao_final_ao_pl_no_32_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4238/redacao_final_ao_pl_no_35_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4239/redacao_final_ao_pl_no_31_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4240/redacao_final_ao_plc_6_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4249/redacao_final_ao_pl_no_33_2025_1.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4250/redacao_final_ao_pl_no_34_2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4253/redacao_final_ao_pl_no_38_2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4262/redacao_final_ao_plc_no_4_2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4263/redacao_final_ao_pl_no_39_2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4277/redacao_final_ao_pl_no_37_2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4298/redacao_final_ao_pl_no_40_2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4302/redacao_final_ao_plc_no_7_2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4328/redacao_final_pl_45.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4347/redacao_final_ao_pl_no_41_2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4348/redacao_final_ao_pl_no_43_2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4349/redacao_final_ao_pl_no_44_2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4367/redacao_final_ao_plc_no_5_2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4368/redacao_final_ao_pl_no_42_2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4379/redacao_final_ao_plc__no_10_2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4380/redacao_final_ao_plc_no_11_2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4381/redacao_final_ao_plc_no_12_2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4382/redacao_final_ao_plc_no_13_2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4383/redacao_final_ao_plc_no_14_2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4384/redacao_final_ao_plc_no_46_2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4385/redacao_final_ao_plc_no_47_2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4386/redacao_final_ao_plc_no_48_2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4387/redacao_final_ao_plc_no_49_2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4398/redacao_final_ao_plc__no_9_2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4405/redacao_final_ao_plc_no_55_2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4416/redacao_final_ao_pl_no_51_2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4417/redacao_final_ao_pl_no_53_2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4441/redacao_final_ao_pl_no_52_2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4454/redacao_final_ao_pl_no_56_2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4455/redacao_final_ao_plc_no_8_2025_1.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4456/redacao_final_ao_plc_no_15_2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4457/redacao_final_ao_pl_no_57_2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4458/redacao_final_ao_pl_no_58_2025_1.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4459/redacao_final_ao_pl_no_59_2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4460/redacao_final_ao_pl_no_60_2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4461/redacao_final_ao_pl_no_61_2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4462/redacao_final_ao_pl_no_62_2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4463/redacao_final_ao_pl_no_63_2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4477/redacao_final_ao_pl_no_64_2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4478/redacao_final_ao_pl_no_65_2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4492/redacao_final_ao_pl_no_66_2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4513/redacao_final_ao_pl_no_68_2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4531/redacao_final_ao_pl_no_70_2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4532/redacao_final_ao_pl_no_71_2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4533/redacao_final_ao_pl_no_72_2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4552/redacao_final_ao_pl_no_78_2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4553/redacao_final_ao_pl_no_69_2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4554/redacao_final_ao_pl_no_73_2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4563/redacao_final_ao_pl_no_75_2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4564/redacao_final_ao_pl_no_74_2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4565/redacao_final_ao_plc_no_16_2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4566/redacao_final_ao_pl_no_76_2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4567/redacao_final_ao_pl_no_77_2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4582/redacao_final_ao_plc_no_17_2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4583/redacao_final_ao_plc_no_18_2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4584/redacao_final_ao_pl_no_79_2025_1.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4585/redacao_final_ao_pl_no_81_2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4586/redacao_final_ao_pl_no_80_2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4600/redacao_final_ao_plc_no_19_2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4614/redacao_final_ao_pl_no_85_2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4629/redacao_final_ao_pl_no_83_2025_1.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4630/redacao_final_ao_pl_no_84_2025_1.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4631/redacao_final_ao_plc_no_21_2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4632/redacao_final_ao_pl_no_86_2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4097/redacao_final_ao_projeto_de_resolucao_no_01_2025_1.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4025/projeto_de_resolucao_no_01_2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4604/projeto_de_resolucao_no_2_2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3938/requerimento_no_01_2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3939/requerimento_no_02_2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3936/requerimento_no_03_2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3937/requerimento_no_04_2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3941/requerimento_no_05_2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3943/requerimento_no_06_2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3945/requerimento_no_07_2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3946/requerimento_no_08_2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3955/requerimento_no_09_2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3951/requerimento_no_10_2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3952/requerimento_no_11_2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3969/requerimento_no_12_2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3970/requerimento_no_13_2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3976/requerimento_no_14_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3979/requerimento_no_15_2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3981/requerimento_no_16_2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3982/requerimento_no_17_2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3990/requerimento_no_18_2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/3993/requerimento_no_19_2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4003/requerimento_no_20_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4004/requerimento_no_21_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4005/requerimento_no_22_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4016/requerimento_no_23_2025.docx.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4020/requerimento_no_24_2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4023/requerimento_no_25_2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4024/requerimento_no_26_2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4036/requerimento_no_27_2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4041/requerimento_no_28_2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4053/requerimento_nei.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4062/requerimento_no_30_2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4063/requerimento_no_31_2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4064/requerimento_no_32_2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4067/requerimento_no_33_2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4068/requerimento_no_34_2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4076/requerimento_no_35_2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4084/requerimento_no_36_2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4085/requerimento_no_37_2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4093/requerimento_no_38_2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4094/requerimento_no_39_2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4102/requerimento_no_40_2025.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4104/requerimento_no_41_2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4105/requerimento_no_42_2025.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4106/requerimento_no_43_2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4112/requerimento_no_44_2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4125/requerimento_no_45_2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4126/requerimento_no_46_2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4136/requerimento_cartao_ponto.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4139/requerimento_no_48_2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4141/requerimento_no_49_2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4142/requerimento_no_50_2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4156/requerimento_no_51_2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4157/requerimentos_-_cartao_ponto.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4178/requerimento_no_53_2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4179/requerimento_no_54_2025.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4185/requerimento_no_55_2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4186/requerimento_no_56_2025.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4189/requerimento_no_57_2025.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4190/requerimento_no_58_2025.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4193/requerimento_59_2025.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4196/requerimento_no_60_2025.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4201/requerimentos_-_concursos.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4202/requerimento_no_62_2025.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4211/requerimentos_-projeto_estrada_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4212/requerimentos_-_reurb.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4215/requerimentos_65_2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4217/requerimento_no_66_2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4218/requerimento_no_67_2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4224/requerimento_68_2025.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4229/requerimento_no_69_2025.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4241/requerimento_no_70_2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4243/requerimento_no_71_2025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4257/requerimento_no_72_2025.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4270/requerimento_no_73_2025.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4271/requerimento_cimvi_residuos.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4272/requerimento_ouvidoria_75.2025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4274/requerimento_no_76_2025.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4288/requerimento_no_78_2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4297/requerimento_no_79_2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4307/requerimento_no_80_2025.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4308/requerimento_no_81_2025.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4314/requerimento_no_82_2025.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4315/requerimento_no_83_2025.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4319/requerimento_84_2025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4323/requerimento_no_85_2025.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4330/requerimento_no_86_2025_2.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4331/requerimento_no_87_2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4332/requerimento_no_88_2025.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4345/requerimento_no_89.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4355/requerimento_no_90.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4356/requerimento_no_91.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4360/requerimento_no_92.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4369/requerimento_no_93_2025.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4371/requerimento_no_94_2025.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4373/requerimento_no_95_2025.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4374/requerimento_no_96_2025.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4377/requerimento_no_97_2025.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4390/requerimento_no_98_2025_1.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4391/requerimento_no_99_2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4400/requerimento_no_100_2025_corrigido.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4402/requerimento_no_101_2025.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4403/requerimento_no_102_2025.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4410/requerimento_no_104_2025.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4413/requerimento_no_105_2025.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4418/requerimento_no_106_2025.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4420/requerimento_no_107_2025.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4422/requerimento_no_108_2025.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4423/requerimento_no_109_2025.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4429/requerimento_no_110_2025.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4433/requerimento_no_111_2025.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4443/requerimento_no_112_2025.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4444/requerimento_no_113_2025.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4452/requerimento_no_114_2025.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4465/requerimento_no_115_2025_1.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4466/requerimento_no_116_2025.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4471/requerimento_no_117_2025.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4481/requerimento_no_118_2025.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4482/requerimento_no_119_2025.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4486/requerimento_no_120_2025.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4487/requerimento_no_121_2025.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4488/requerimento_no_122_2025.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4489/requerimento_no_123_2025.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4504/requerimento_no_125_2025.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4522/requerimento_no_126_2025.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4523/requerimento_no_127_2025.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4534/requerimento_no_128_2025.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4537/requerimento_no_129_2025.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4539/requerimento_130_2025.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4573/requerimento_131.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4592/requerimentos_repasses_ao_hospital.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4595/requerimentos_-_sec_saude_-_01.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4596/requerimento_no_134_2025.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4612/requerimento_no_135_2025_1.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4615/requerimento_no_137_2025.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4618/requerimento_no_138_2025.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4010/resolucao_md_01-2025_-_jorge_florianopolis_2.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4012/resolucao_md_0_2025_feriados.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4013/resolucao_md_04_2025_brasilia.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4026/resolucao_md_05_2025_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4039/resolucao_md_06_2025_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4040/resolucao_md_07_2025_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4056/resolucao_08_2025.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4057/resolucao_md_09_2025_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4058/resolucao_md_10_2025_brasilia.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4181/1742399484_edicao_4790_assinada.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4069/veto_projeto_de_lei_04-2025.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4165/veto_projeto_de_lei_07-2025.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2025/4547/veto_parcial_ao_projeto_de_lei_no_59_2025.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H693"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="187.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="201.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="200.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>