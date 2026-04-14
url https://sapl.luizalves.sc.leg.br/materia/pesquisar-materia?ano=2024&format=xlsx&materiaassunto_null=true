--- v1 (2026-02-26)
+++ v2 (2026-04-14)
@@ -51,4741 +51,4741 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3612/decreto_legislativo_no_01-2024_aprovacao_contas_2022.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3612/decreto_legislativo_no_01-2024_aprovacao_contas_2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas anuais do exercício de 2022 da Prefeitura Municipal de Luiz Alves e dá outras providências.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Lucas Schmitt Erbs</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3448/indicacao_no_01-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3448/indicacao_no_01-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda as devidas manutenções, bem como patrolamento e limpeza das margens, na estrada geral do Braço Comprido.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3449/indicacao_no_02-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3449/indicacao_no_02-2024.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda a manutenção na Rua José Lino Schmitt e em toda a extensão da via no Alto Máximo.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Susana Müller Campigotto</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3450/indicacao_no_03-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3450/indicacao_no_03-2024.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda a macadamização, o patrolamento e a expansão da Rua Canharana, no Bairro de Laranjeiras.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3451/indicacao_no_04-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3451/indicacao_no_04-2024.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que construa uma galeria na Rua Eduardo Kreff, próxima a propriedade da família do senhor Ervino Moser.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Bertolino Bachmann</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3452/indicacao_no_05-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3452/indicacao_no_05-2024.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda a macadamização e patrolamento na via que interliga o Bairro Alto Máximo com o Braço Francês.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3453/indicacao_no_06-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3453/indicacao_no_06-2024.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda a roçada nas margens das vias em Ribeirão Máximo.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3458/indicacao_07-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3458/indicacao_07-2024.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda manutenções, como macadamização e patrolamento, em todas as vias vicinais em Ribeirão Máximo.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3460/indicacao_2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3460/indicacao_2024.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda manutenções na Rua 9 de março, em Ribeirão do Padre.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3461/indicacao_n.o_09-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3461/indicacao_n.o_09-2024.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente que proceda a verificação e aquisição de novo plano de internet para a Unidade de Saúde de Rio do Peixe, Unidade de Saúde Márgio Melchioretto, a qual encontra-se com dificuldade e lentidão no acesso, prejudicando a prestação do atendimento.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Felipe Brás Luciani</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3463/indicacao_no_10-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3463/indicacao_no_10-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a melhorias com abertura de estrada, macadamização, limpeza de sarjetas na via de acesso de Braço Miguel para o Primeiro Braço do Norte.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3465/indicacao_no_11-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3465/indicacao_no_11-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a um estudo de viabilidade de implantação de um redutor de velocidade na Rua Faustino Martini, Rio do Peixe, cerca de cem metros da Igreja São Sebastião, próxima à mecânica.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Felipe Brás Luciani, Roseli</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3473/indicacao_no_12-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3473/indicacao_no_12-2024.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a manutenção de toda a extensão da Rua Carlos Erbs, Ribeirão do Padre.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3474/indicacao_no_13-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3474/indicacao_no_13-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a reparos com drenagem de águas  na rua onde se localiza a empresa Vilson Perpétuo Refrigerações, Vila do Salto, local onde há água vertendo na pista asfáltica.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Roseli</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3475/indicacao_no_14-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3475/indicacao_no_14-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao patrolamento da Rua das Abelhas em Rio do Peixe.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3476/indicacao_n.o_15-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3476/indicacao_n.o_15-2024.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda a manutenção da rua conhecida pro Rua dos Polacos com macadamização, patrolamento, roçadas margens e concertos de bueiros.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3478/indicacao_n.o_16-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3478/indicacao_n.o_16-2024.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e Planejamento para que proceda a manutenções na rua 1º de maio do bairro Baixo Máximo.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3479/indicacao_n.o_17-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3479/indicacao_n.o_17-2024.pdf</t>
   </si>
   <si>
     <t>Determinar a secretaria de Obras e Planejamento para que realize as devidas manutenções na Rua Professora Cecília Schneider conhecida como estrada geral da Serrinha.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3482/indicacao_n.o_18-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3482/indicacao_n.o_18-2024.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda a macadamização e o patrolamento em Ribeirão do Bugre.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3483/indicacao_n.o_19-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3483/indicacao_n.o_19-2024.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda a limpeza das margens na Rua Martini Faustino, em Rio do Peixe.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3484/indicacao_no_20-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3484/indicacao_no_20-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda as devidas manutenções, tubulações e demais reparos na Escola Municipal Celest Scola, aos fundos do terreno.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3485/indicacao_no_21-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3485/indicacao_no_21-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda as manutenções na Rua Gabriel Antônio Müller no Bairro Ribeirão do Padre.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Teresinha Goedert Bork</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3486/indicacao_no_22-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3486/indicacao_no_22-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda à macadamização e ao patrolamento da Rua David Reichert.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3487/indicacao_no_23-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3487/indicacao_no_23-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção de galeria que se encontra no final da via de Alto Máximo, em frente à propriedade do Senhor Arno Balsanelli.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3498/indicacao_no_24-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3498/indicacao_no_24-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a devida manutenção no parque infantil do Conjunto Habitacional de Braço Serafim.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3500/indicacao_no_25-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3500/indicacao_no_25-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para proceda a manutenção da Rua Álida Bressanini, desde a revitalização da pista asfáltica até serviço de limpeza das margens com roçadas.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3505/indicacao_no_26-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3505/indicacao_no_26-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a um estudo para colocação de meio fio ou outra medida que organize o trânsito dos veículos e oriente melhor os motoristas no trevo de convergência da Rua Professor Simão Hess, em frente à Escola Básica Tenente Anselmo Hess, Vila do Salto.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3509/indicacao_n.o_27-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3509/indicacao_n.o_27-2024.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda a macadamização, patrolamento e desobstrução de bueiros na Rua José Felipe, no Freimann.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Bertolino Bachmann, Teresinha Goedert Bork</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3514/indicacao_no_28-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3514/indicacao_no_28-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que viabilize a instalação de rede de iluminação pública no trecho que ainda falta na Rua José Lino Schmitt, em Ribeirão Máximo.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3515/indicacao_no_29-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3515/indicacao_no_29-2024.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda as devidas manutenções, bem como macadamização, patrolamento e construção de novos bueiros, na Rua Genésio Machado, na localidade de Braço Miguel.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3519/indicacao_no_30-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3519/indicacao_no_30-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção com macadame e patrolamento na estrada de Boa Vista.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3525/indicacao_no_31-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3525/indicacao_no_31-2024.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda a macadamização na Rua Ana Paula Schweitzer, na localidade de Braço Cunha.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3526/indicacao_no_32-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3526/indicacao_no_32-2024.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda melhorias na faixa elevada localizada na Avenida Maria Marangoni, a exemplo da  faixa elevada feita na Rua Professor Simão Hess, Vila do Salto.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3527/indicacao_no_33-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3527/indicacao_no_33-2024.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda a manutenção e a limpeza dos aparelhos e melhorias na iluminação da praça pública localizada na Avenida José Augusto Köehler.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3534/indicacao_no_34-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3534/indicacao_no_34-2024.pdf</t>
   </si>
   <si>
     <t>Determinar  a secretaria competente para que faça  devidas  manutenções na praça do bairro Centro.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3535/indicacao_no_35-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3535/indicacao_no_35-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que seja feita manutenção do asfalto na Rua Vitória Hess próximo a casa da Senhora Rute Missner.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3536/indicacao_no_36-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3536/indicacao_no_36-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e ao patrolamento da Rua Albertino Reinert, Vila Nova.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3542/indicacao_no_37-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3542/indicacao_no_37-2024.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda as devidas manutenções, bem como limpeza das calçadas, na Rua Valmor Luciani, no Bairro Serafim.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3555/indicacao_no_38-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3555/indicacao_no_38-2024.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda manutenções e melhorias nas praças, parques e academias ao ar livre, bem como reparos em brinquedos, pinturas, roçadas, limpeza em geral, troca de areia e de alguns equipamentos.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a devida manutenção na Rua Fidelis Pasquali e suas transversais, em Laranjeiras.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3552/indicacao_no_40-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3552/indicacao_no_40-2024.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda a manutenção, bem como reparos de bueiros na margem da Rua João Pauli, na localidade de Canoas.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3554/indicacao_no_41-2024_-.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3554/indicacao_no_41-2024_-.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda as devidas melhorias na Rua David José Reichert, em Alto Máximo.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3559/indicacao_no_42-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3559/indicacao_no_42-2024.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e Planejamento para que proceda  as devidas manutenções na Rua Vitória Hess no Bairro Ribeirão do Padre, com roçadas das margens e limpeza do passei público.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3560/indicacao_no_43-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3560/indicacao_no_43-2024.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda a manutenção do calçamento da Rua Romilda Goedert, no Bairro Vila do Salto.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3565/indicacao_no_44-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3565/indicacao_no_44-2024.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda a macadamização e o patrolamento na Rua Edmundo Tiedt, no Braço Francês.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3566/indicacao_no_45-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3566/indicacao_no_45-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a limpeza das margens com roçadas no trecho da Rua 18 de Julho que compreende acima da Igreja Matriz até o final da via.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3568/indicacao_no_46-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3568/indicacao_no_46-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que viabilize um redutor de velocidade no entroncamento da Rua Paulo Kraisch com a Rua Professor Simão Hess, Vila do Salto.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3567/indicacao_no_47-2024.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3567/indicacao_no_47-2024.docx</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que realize as pinturas das faixas elevadas na Rua Professor Simão Hess, Vila do Salto.</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a realização de melhorias na ponte que liga Rio do Peixe a Laranjeiras.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3578/indicacao_no_49-2024.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3578/indicacao_no_49-2024.docx</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e Planejamento para fazer a manutenção na Rua Braço da Onça, acima da Gruta.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3579/indicacao_no_50-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3579/indicacao_no_50-2024.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e Planejamento para que faça as melhorias das transversais da Rua Professor Simão Hess, principalmente nas que há lajotas, essas são as mais necessitadas.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3584/indicacao_no_51-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3584/indicacao_no_51-2024.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda a macadamização e patrolamento da Rua da Prata, em Garuva.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção da Rua Fredolino Eger com macadamização em alguns trechos e patrolamento.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3588/indicacao_no_53-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3588/indicacao_no_53-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção das cabeceiras da ponte do Bairro Baixo Máximo , Rua José Lino Schmitt.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3591/indicacao_no_54-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3591/indicacao_no_54-2024.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda a macadamização e o patrolamento na Rua José Antônio Luçolli, em Rio do Peixe.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3592/indicacao_no_55-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3592/indicacao_no_55-2024.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que realize a roçada, bem como a limpeza das margens, ao longo de toda a via pública denominada José Antônio Cunha, que liga o Bairro Rio do Peixe ao Bairro Laranjeiras</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3594/indicacao_no_56-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3594/indicacao_no_56-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e patrolamento da Rua Antônio Schmitt, bairro Dom Bosco.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a limpeza com roçadas, próximo aos muros da creche de Ribeirão do Padre.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Lucas Schmitt Erbs, Bertolino Bachmann, Ênio Ronchi Júnior (Juninho), Felipe Brás Luciani, Perci Bompani, Susana Müller Campigotto, Teresinha Goedert Bork</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3600/indicacao_no_58-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3600/indicacao_no_58-2024.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria competente para que proceda a construção de duas faixas elevadas de pedestres , uma na Avenida Maria Marangoni e outra na entrada da rua que segue para o Braço da Onça, onde há o entroncamento com a Rua Dom Bosco.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3605/indicacao_no_59-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3605/indicacao_no_59-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a um estudo de viabilidade de aumentar a quantia de coleta de lixo no bairro Vila do Salto.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3608/indicacao_no_60-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3608/indicacao_no_60-2024.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que realize a manutenção, bem como colocar algum tipo de material, nos arredores do ponto de ônibus que fica na entrada Rua Alberto Justino Vieck, no Bairro Vila Nova.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3615/indicacao_no_61-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3615/indicacao_no_61-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que realize a desobstrução de dois bueiros, macadamização e patrolamento da Rua Canharana, na localidade de Laranjeiras.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3623/indicacao_no_62-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3623/indicacao_no_62-2024.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a manutenção das margens do rio da Rua Elizeu Antônio Schmitt, Vila do salto</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3633/indicacao_no_63-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3633/indicacao_no_63-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda o patrolamento em toda a estrada da localidade de Braço Comprido.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3636/indicacao_no_64-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3636/indicacao_no_64-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção na Rua 1° de maio  com macadame e patrolamento.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3637/indicacao_no_65-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3637/indicacao_no_65-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que seja feita a manutenção na entrada da Rua José Lino Schmitt .</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3639/indicacao_no_66-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3639/indicacao_no_66-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e o patrolamento na Rua conhecida por Morro do Macaco em Alto Máximo.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3643/indicacao_no_67-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3643/indicacao_no_67-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção da Rua Pedro Zimmermann, em Alto Freimann.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3644/indicacao_no_68-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3644/indicacao_no_68-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e o patrolamento da Rua 26 de junho e Vitório Canalli em Braço Joaquim.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3645/indicacao_no_69-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3645/indicacao_no_69-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção com macadame e patrolamento na Rua Celeste Maiochi, em Rio Novo.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3646/indicacao_no_70-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3646/indicacao_no_70-2024.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e Planejamento para que faça a manutenção com macadame e patrolamento na Rua Antônio Cordeiro, em Baixo Máximo.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3647/indicacao_no_71-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3647/indicacao_no_71-2024.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e Planejamento para fazer as manutenções na Rua conhecida como Braço Alberto, via que dá acesso ao Primeiro Braço do Norte, no bairro Braço Miguel.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3654/indicacao_no_72-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3654/indicacao_no_72-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda os devidos reparos na pavimentação asfáltica de Alto Canoas, bem como a finalização de contenção de pedra as margens do rio, que sofreram erosão de cerca de 20 metros, local próximo a propriedade da família do senhor Saulo Will.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3655/indicacao_no_73-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3655/indicacao_no_73-2024.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e Planejamento para realizar melhorias na pavimentação asfáltica de Braço Miguel, próximo à Igreja São José.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3656/indicacao_no_74-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3656/indicacao_no_74-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que construa uma galeria no primeiro bueiro da Estrada Geral da via conhecida como Rua da  Prata, na localidade de Garuva.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a sinalização de trânsito, pintura das faixas das vias, pintura das faixas de pedestres, em especial as que se aproximam de escolas e postos de saúde.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3664/indicacao_no_76-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3664/indicacao_no_76-2024.pdf</t>
   </si>
   <si>
     <t>Determinar a secretaria competente para que faça a devida manutenção no prédio em que hoje é utilizado pelo clube da Terceira Idade.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3665/indicacao_no_77-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3665/indicacao_no_77-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que através da Secretaria de Obras e Planejamento determine a realização de manutenção no passeio público da Rua Vitória Hess, no bairro Ribeirão do Padre.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Jorge Soares da Silva Winter</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3674/indicacao_no_78-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3674/indicacao_no_78-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção na Rua Braço Aderbal, na localidade de Rio Canoas.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3675/indicacao_no_79-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3675/indicacao_no_79-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a instalação de braços de iluminação pública na Rua João Bosco Eger, Braço Elza.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3679/indicacao_no_80-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3679/indicacao_no_80-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a colocação de um material de melhor qualidade na Rua João Isidoro Kleis, Braço Belga.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3683/indicacao_no_81-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3683/indicacao_no_81-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e melhorias na rua conhecida por Rua dos Miguel, Braço Joaquim.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3689/indicacao_no_82-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3689/indicacao_no_82-2024.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e Planejamento para que faça a manutenção da estrada geral de Braço Comprido.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a instalação de um abrigo de ponto de ônibus ao lado do Material de Construção Ribeirão do Padre, no início da Rua Aldo Lenoir, em frente à Lanchonete dos  Guri, em Ribeirão do Padre.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3701/indicacao_no_84-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3701/indicacao_no_84-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que realize reparos no asfalto do Alto Serafim, perto da divisa do munícipio com Gaspar. Nas margens da estrada  ainda há material que sobrou do último serviço. Caso não seja usado, que seja levado para um lugar adequado.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3703/indicacao_no_85-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3703/indicacao_no_85-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda as devidas melhorias na Rua Faustino Martini, Rio do Peixe, trecho que ainda não recebeu a pavimentação.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Eunilton Fontanive</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3706/indicacao_no_86-2024_-.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3706/indicacao_no_86-2024_-.pdf</t>
   </si>
   <si>
     <t>Determinar a secretaria de obras para que proceda a colocação de macadame no início da via que dá acesso à propriedades do senhor Ênio Luciani , Rua Prfeito Wilibaldo Van Den Bylaardt, Braço Serafim.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3707/indicacao_no_87-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3707/indicacao_no_87-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção na rede de iluminação pública na entrada do Belgo.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3711/indicacao_no_88-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3711/indicacao_no_88-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que realize as devidas manutenções na Estrada Geral do Braço Joaquim.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3722/indicacao_no_89-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3722/indicacao_no_89-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que inclua o Campeonato Municipal de Dominó no calendário de eventos da Secretaria de Esportes.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3734/indicacao_no_90-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3734/indicacao_no_90-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda aos devidos reparos na pavimentação de lajotas da Avenida Maria Marangoni, bem como em frente à empresa Rovitex, melhorias na acessibilidade da calçada para a rua._x000D_
 Indexação</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3736/indicacao_no_91-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3736/indicacao_no_91-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que realize as devidas manutenções na ponte localizada na Rua Fredolino Eger, bem como trocar as pranchas da ponte, verificar se as vigas e a estrutura da ponte estão resistentes, levando em consideração a demanda do escoamento da produção de banana na localidade.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3737/indicacao_no_92-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3737/indicacao_no_92-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que realize melhorias em bueiro na Rua Vereador João Crisóstomo Kraisch, no Bairro Miguel, próximo à residência do senhor Alex Meurer.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3740/indicacao_no_93-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3740/indicacao_no_93-2024.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que providencie a alteração do local em que o ponto de ônibus localizado próximo a Rua Augusto Cordeiro está instalado, para o outro lado da rua.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3741/indicacao_no_94-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3741/indicacao_no_94-2024.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que providencie a manutenção das lajotas em toda a extensão da Rua Júlio Grothe.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3747/indicacao_no_95-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3747/indicacao_no_95-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda manutenção, bem como macadamização, na Rua Pedro Zimmermann, localizada no Alto Freimann, Rio Canoas..</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3749/indicacao_no_96-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3749/indicacao_no_96-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que implante uma rede de energia pública que contemple a possibilidade de implantação de iluminação pública na Av. José Augusto Koehler, Vila do Salto.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3758/indicacao_no_97-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3758/indicacao_no_97-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que realize a manutenção da estrada e bueiro na segunda rua transversal da Rua Vereador João Crisóstomo Kraisch, na localidade de Braço Miguel.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3769/indicacao_no_98-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3769/indicacao_no_98-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que faça duas lombadas na Rua Faustino Martini, em Rio do Peixe.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3771/indicacao_no_99-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3771/indicacao_no_99-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que sejam feitas as manutenções necessárias na Rua Júlio Grothe, Vila do Salto.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3772/indicacao_no_100-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3772/indicacao_no_100-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda aos devidos reparos em margem danificada na Rodovia SC 414, próximo à Panificadora Marlene, Vila do Salto. Caso não seja possível pelo município, que seja contactada a secretaria estadual competente para que realize os reparos a fim de evitar acidentes.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3780/indicacao_no_101-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3780/indicacao_no_101-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção, bem como macadamização e patrolamento, na Estrada Geral do Braço Belga.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3781/indicacao_no_102-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3781/indicacao_no_102-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção, bem como macadamização e patrolamento, na parte que não contém pavimentação da Rua Carlos Erbs, Ribeirão do Padre.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3783/indicacao_no_103-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3783/indicacao_no_103-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que realize a manutenção nas cabeceiras da ponte situada sobre o Rio Luís Alves, no Bairro Baixo Máximo.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3802/indicacao_no_104-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3802/indicacao_no_104-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a pintura de faixas de pedestres nas vias de Rio do Peixe.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3804/indicacao_no_105-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3804/indicacao_no_105-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a devida manutenção nas placas indicativas das ruas do município.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3806/indicacao_no_106-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3806/indicacao_no_106-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor compente para que proceda a poda de árvore localizada às margens da Rua João Pauly, próximo à propriedade de Moacir Zimmermann.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3808/indicacao_no_107-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3808/indicacao_no_107-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda manutenções urgentes, bem como macadamização e patrolamento, na Rua Francisco Altini, no  Braço Serafim.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda aos devidos reparos na pista em cabeceira da ponte de Boa Vista.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3822/indicacao_no_109-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3822/indicacao_no_109-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção da Estrada Geral da Serrinha, em Rio Canoas.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3824/indicacao_no_110-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3824/indicacao_no_110-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção da Rua Emelda Webber Schmitt, no bairro Baixo Máximo.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3825/indicacao_no_111-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3825/indicacao_no_111-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda  a manutenção da Rua 1º de Maio, dando continuidade para a Rua Sérgio Luís Schmitt.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3827/indicacao_no_112-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3827/indicacao_no_112-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que verifique e faça a manutenção de bueiro na Rua Álida Bressanini, próximo a entrada da Rua Fredolino Eger, no Bairro Rio Canoas.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3828/indicacao_no_113-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3828/indicacao_no_113-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção com roçadas na Rua Faustino Martini, em Rio do Peixe.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3844/indicacao_no_114-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3844/indicacao_no_114-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda os devidos reparos na pavimentação da Rua Antônio Conradi Júnior, Dom Bosco.</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3847/indicacao_no_115-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3847/indicacao_no_115-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que construa uma galeria ou aumente a quantidade de tubos na Rua que  fica nas margens da Rua Leontina Shöepping, próximo ao galpão do senhor Paulinho Schappo e da propriedade do senhor José Stein, em Rio Canoas.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3854/indicacao_no_116-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3854/indicacao_no_116-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao patrolamento e limpeza de entulhos deixados pelas chuvas na Estrada de Garuva e Laranjeiras.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e patrolamento da Rua Aristides Bonelli, Bairro Santana.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3856/indicacao_no_118-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3856/indicacao_no_118-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda as roçadas nas Ruas Álida Bressanini e Leontina Schopping, Rio Canoas.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>Ênio Ronchi Júnior (Juninho)</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3862/indicacao_no_119-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3862/indicacao_no_119-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a construção de duas lombadas na Rua 03 de janeiro, localizada no Bairro Dom Bosco.</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3869/indicacao_no_120-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3869/indicacao_no_120-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a remoção de barreira que caiu próximo à propriedade do Senhor Dário na Rua Antônio Pauly, em Rio Canoas.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3874/indicacao_no_121-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3874/indicacao_no_121-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Secretaria Estadual de Infraestrutura para que tome providências, para retirada dos sedimentos e vegetação e escoamento de água, na Rodovia SC 414, em frente a Odonto Excellence, próximo ao parque da Fenaca.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3887/indicacao_no_122-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3887/indicacao_no_122-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que realize urgentemente as manutenções necessárias na Rua Santa Luzia, localidade de Laranjeiras, perto do haras conhecido como Sangue Bom.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3888/indicacao_no_123-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3888/indicacao_no_123-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que realize urgentemente as manutenções necessárias, bem como desobstrução de bueiros, macadamização e patrolamento, na Rua Bertino Reinert, na localidade de Vila Nova.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3892/indicacao_no_124-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3892/indicacao_no_124-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção na Rua Raimundo Melchioretto, Rio do Peixe.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3894/indicacao_no_125-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3894/indicacao_no_125-2024.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção necessária boca-de-lobo na Rua professor Simão Hess, em frente a Automecri, Vila do Salto.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3507/mocao_no_01-2024_de_aplausos_e_congratulacoes_-_bombeiros.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3507/mocao_no_01-2024_de_aplausos_e_congratulacoes_-_bombeiros.pdf</t>
   </si>
   <si>
     <t>AOS BOMBEIROS COMUNITÁRIOS ADEMAR MOREIRA DA COSTA, CÉSAR AUGUSTO ALVARENGA E JOSÉ GESSER JÚNIOR PELOS 20 ANOS DE DEDICAÇÃO E EMPENHO NA PRESTAÇÃO DE SERVIÇOS NA PREVENÇÃO DE ACIDENTES E REFERÊNCIAS LOCAIS FRENTE A NECESSIDADE DE COORDENAÇÃO DIANTE DE IMPREVISTOS</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3541/mocao_no_02-2024_de_aplausos_e_congratulacoes_-_gilberto_silva.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3541/mocao_no_02-2024_de_aplausos_e_congratulacoes_-_gilberto_silva.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 02/2024, ao médico Dr. Gilberto Silva, pelos 50 anos dedicados em prol da saúde de nosso município.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3574/mocao_no_03-2024_de_apelo_pms.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3574/mocao_no_03-2024_de_apelo_pms.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO Nº 03/2024 ao Excelentíssimo Senhor Governador do Estado de Santa Catarina, Jorginho Mello, pela convocação de todos os aprovados nos concursos referentes aos editais 001/CGCP/2023-CFO e 002/CGCP/2023-CFP, para o provimento dos cargos de Praça e Oficial da Polícia Militar de Santa Catarina.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3866/mocao_no_4-2024_-_vinicius_martendal.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3866/mocao_no_4-2024_-_vinicius_martendal.pdf</t>
   </si>
   <si>
     <t>Ao Senhor Vinícius Martendal pela conquista do 1º Lugar no Campeonato Catarinense de Velocidade na Terra- Categoria Marca B de Turismocross.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3472/projeto_decreto_legislativo_01-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3472/projeto_decreto_legislativo_01-2024.pdf</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
     <t>Jorge Soares da Silva Winter, Perci Bompani, Roseli</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3865/projeto_de_decreto_legislativo_02-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3865/projeto_de_decreto_legislativo_02-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas anuais do exercício de 2023 da Prefeitura Municipal de Luiz Alves e dá outras providências.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo - EXE</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3455/projeto_de_lei_complementar_-_altera_lei_26.2019_magisterio_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3455/projeto_de_lei_complementar_-_altera_lei_26.2019_magisterio_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 26, de 15 de agosto de 2019</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3456/projeto_de_lei_complementar_-_altera_a_lc_27.2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3456/projeto_de_lei_complementar_-_altera_a_lc_27.2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 27, de 05 de setembro de 2019”.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3690/projeto_de_lei_complementar_-_altera_a_lc_27.2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3690/projeto_de_lei_complementar_-_altera_a_lc_27.2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 27, de 05 de setembro de 2019.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3712/projeto_de_lei_complementar_-_altera_lc_06.2017.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3712/projeto_de_lei_complementar_-_altera_lc_06.2017.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 06, de 15 de dezembro de 2017</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3715/projeto_de_lei_-_altera_lc_26_2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3715/projeto_de_lei_-_altera_lc_26_2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 26, de 15 de agosto de 2019.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3716/projeto_de_lei_complementar_-_altera_lc_27.2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3716/projeto_de_lei_complementar_-_altera_lc_27.2019.pdf</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3742/01._pl_-_altera_lei_46_ok.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3742/01._pl_-_altera_lei_46_ok.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 46, de 13 de setembro de 2021.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3743/02._pl_-_altera_lei_44_ok.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3743/02._pl_-_altera_lei_44_ok.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 44, de 13 de setembro de 2021.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3745/04._pl_-_altera_lei_45_ok.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3745/04._pl_-_altera_lei_45_ok.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 45, de 13 de setembro de 2021.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3746/05._pl_alteracao_lei_43_ok.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3746/05._pl_alteracao_lei_43_ok.pdf</t>
   </si>
   <si>
     <t>Altera a redação e apêndices da Lei Complementar n.° 43/2021.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3744/03.__pl_-_institui_desdobro_ok.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3744/03.__pl_-_institui_desdobro_ok.pdf</t>
   </si>
   <si>
     <t>Regulamenta o instituto do desdobro no Município de Luiz Alves e dá outras providências.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3755/projeto_de_lei_complementar_-_altera_lc_27.2019_-_02.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3755/projeto_de_lei_complementar_-_altera_lc_27.2019_-_02.pdf</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3774/projeto_de_lei_-_atribuicoes_secretaria_de_controle_interno.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3774/projeto_de_lei_-_atribuicoes_secretaria_de_controle_interno.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 73, de 12 de dezembro de 2023.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3816/projeto_de_lei_-_vinculacao_conselho_tutelar.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3816/projeto_de_lei_-_vinculacao_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 06, de 15 de dezembro de 2017 e altera a Lei Complementar Municipal n.º 20, de 24 de abril de 2019”</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3861/projeto_de_lei_-_altera_a_lei_complementar_42.2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3861/projeto_de_lei_-_altera_a_lei_complementar_42.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 42/2021</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3864/projeto_de_lei_-_altera_a_lei_complementar_43.2021_3_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3864/projeto_de_lei_-_altera_a_lei_complementar_43.2021_3_1.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 43/2021</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3923/projeto_de_lei_complementar_-_altera_lei_60_2022_liberdade_economica_com_ajuste.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3923/projeto_de_lei_complementar_-_altera_lei_60_2022_liberdade_economica_com_ajuste.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 60, de 07 de dezembro de 2022</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3462/projeto_de_lei_-_altera_a_lei_2049.2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3462/projeto_de_lei_-_altera_a_lei_2049.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.049, de 19 de outubro de 2023</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3470/projeto_de_lei_no_02-2024_utilidade_publica_sociedade_duque_de_caxias.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3470/projeto_de_lei_no_02-2024_utilidade_publica_sociedade_duque_de_caxias.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Sociedade Esportiva Recreativa e Cultural Duque de Caxias.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>Bertolino Bachmann, Ênio Ronchi Júnior (Juninho), Felipe Brás Luciani, Jorge Soares da Silva Winter, Lucas Schmitt Erbs, Mesa Diretora- MD, Perci Bompani, Roseli, Susana Müller Campigotto, Teresinha Goedert Bork</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3471/projeto_de_lei_no_03-2024_utilidade_publica_ama.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3471/projeto_de_lei_no_03-2024_utilidade_publica_ama.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Amigos Autistas de Luiz Alves – AMA Luiz Alves.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>Mesa Diretora- MD</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3488/projeto_de_lei_no_04-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3488/projeto_de_lei_no_04-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o percentual do IPCA acumulado no ano de 2023 para fins de revisão geral anual de vencimentos aos servidores ativos, inativos e pensionistas e agentes políticos da Câmara Municipal de Luiz Alves/SC.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3496/projeto_de_lei_-_institui_o_incentivo_de_coordenacao_aos_profissionais_enfermeiros.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3496/projeto_de_lei_-_institui_o_incentivo_de_coordenacao_aos_profissionais_enfermeiros.pdf</t>
   </si>
   <si>
     <t>Institui o Incentivo de Coordenação aos Profissionais Enfermeiros</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3499/projeto_de_lei_-_altera_a_lei_n._1.713.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3499/projeto_de_lei_-_altera_a_lei_n._1.713.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.° 1.713, de 15 de dezembro de 2017 e dá outras providências</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3506/projeto_de_lei_no_07-2024_enio_altera_lei_1145-2004.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3506/projeto_de_lei_no_07-2024_enio_altera_lei_1145-2004.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.145, de 29 de setembro de 2004.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3518/projeto_de_lei_-_convenio_imas_-_correto.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3518/projeto_de_lei_-_convenio_imas_-_correto.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar convênio com o Instituto Maria Schmitt de Desenvolvimento de Ensino, Assistência Social e Saúde do Cidadão – IMAS e dá outras providências</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3520/projeto_de_lei_-_altera_a_lei_698.1991.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3520/projeto_de_lei_-_altera_a_lei_698.1991.pdf</t>
   </si>
   <si>
     <t>Altera a lei municipal n. 698 de 01 de julho de 1991 e dá outras providências</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3529/projeto_de_lei_-_altera_a_lei_n._1692.2017.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3529/projeto_de_lei_-_altera_a_lei_n._1692.2017.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.692 de 28 de setembro de 2017 e dá outras providências</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3530/projeto_de_lei_-_promobis.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3530/projeto_de_lei_-_promobis.pdf</t>
   </si>
   <si>
     <t>Institui o PROMOBIS – Projeto de Mobilidade Integrada Sustentável da Região da Foz do Rio Itajaí e autoriza o Município de Luiz Alves a firmar Contratos de Programa e de Rateio com o Consórcio Intermunicipal Multifinalitário da Região da AMFRI – CIM-AMFRI para a execução do PROMOBIS</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3531/projeto_de_lei_-_dispoe_sobre_a_politica_municipal_do_idoso_e_cria_o_conselho_municipal_da_pessoa_idosa.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3531/projeto_de_lei_-_dispoe_sobre_a_politica_municipal_do_idoso_e_cria_o_conselho_municipal_da_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política da Pessoa Idosa, cria o Conselho Municipal da Pessoa Idosa e dá outras providências</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3533/projeto_de_lei_-_ampliacao_do_quartel_do_corpo_de_bombeiros_de_luiz_alves.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3533/projeto_de_lei_-_ampliacao_do_quartel_do_corpo_de_bombeiros_de_luiz_alves.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a executar ampliação no quartel do Corpo de Bombeiros de Luiz Alves, alterar o anexo da Lei Municipal n.º 1.885, de 14 de setembro de 2021, que dispõe sobre o Plano Plurianual do Município de Luiz Alves para o quadriênio de 2022 a 2025, alterar a Lei Municipal n.º 2.049, de 19 de outubro de 2023, que dispõe sobre a Lei de Diretrizes Orçamentárias para o exercício de 2024 e abre crédito adicional especial e dá outras providências</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3539/projeto_de_lei_-_reconhece_despesa_de_exercicio_anterior.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3539/projeto_de_lei_-_reconhece_despesa_de_exercicio_anterior.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal o pagamento de despesas de exercício anterior à Agência Pública Intermunicipal de Serviços do Vale Europeu - APIS</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3557/projeto_de_lei.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3557/projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.014, de 04 de abril de 2023</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3571/projeto_de_lei_-_credito_suplementar_anulacao.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3571/projeto_de_lei_-_credito_suplementar_anulacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3577/projeto_de_lei_-_altera_a_lei_2006.2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3577/projeto_de_lei_-_altera_a_lei_2006.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.006, de 14 de março de 2023</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3589/projeto_de_lei_-_denomina_via_publica_-_rua_cristovao_muller.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3589/projeto_de_lei_-_denomina_via_publica_-_rua_cristovao_muller.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Cristóvão Müller, no bairro Dom Bosco.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3590/projeto_de_lei_no_19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3590/projeto_de_lei_no_19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Melitino Luciani, no bairro Serafim.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3595/projeto_de_lei_-_credito_suplementar_excesso_de_arrecadacao_-_saude.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3595/projeto_de_lei_-_credito_suplementar_excesso_de_arrecadacao_-_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e da outras providências</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3607/projeto_de_lei__-_altera_lei_1700.2017.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3607/projeto_de_lei__-_altera_lei_1700.2017.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1700, de 18 de outubro de 2017.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3609/projeto_de_lei_-_convenios_2.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3609/projeto_de_lei_-_convenios_2.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar convênio com a Fundação Médica Assistencial ao Trabalhador Rural de Luiz Alves – Hospital Hoscola e/ou seu mantenedor e dá outras providências</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3620/projeto_de_lei_-_convenios_emenda_chiodini.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3620/projeto_de_lei_-_convenios_emenda_chiodini.pdf</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3621/projeto_de_lei_-_credito_suplementar_excesso_de_arrecadacao_-_saude.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3621/projeto_de_lei_-_credito_suplementar_excesso_de_arrecadacao_-_saude.pdf</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3622/projeto_de_lei_-_denomina_via_publica_-_rua_vicente_meurer.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3622/projeto_de_lei_-_denomina_via_publica_-_rua_vicente_meurer.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública municipal – Rua Vicente Meurer, localizada no bairro Braço Elza.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3624/projeto_de_lei_imas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3624/projeto_de_lei_imas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>Mesa Diretora- MD, Bertolino Bachmann, Ênio Ronchi Júnior (Juninho), Everly Mais Paulo, Felipe Brás Luciani, Lucas Schmitt Erbs, Perci Bompani, Roseli, Susana Müller Campigotto, Teresinha Goedert Bork</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3632/projeto_de_lei_no_27.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3632/projeto_de_lei_no_27.pdf</t>
   </si>
   <si>
     <t>Fixa a remuneração do Prefeito, Vice-prefeito, Vereadores e Secretários municipais de Luiz Alves para o quadriênio 2025 a 2028.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3640/projeto_de_lei_-_denomina_via_publica_-_ruas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3640/projeto_de_lei_-_denomina_via_publica_-_ruas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de vias públicas municipais do Loteamento Residencial Meurer</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3641/projeto_de_lei_no_29.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3641/projeto_de_lei_no_29.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua José Antônio Rech, na localidade Braço Gavião.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3653/projeto_de_lei_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3653/projeto_de_lei_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3660/projeto_de_lei_-_denomina_ponte_abel_erbs.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3660/projeto_de_lei_-_denomina_ponte_abel_erbs.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de ponte municipal - ponte Abel Erbs</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3661/projeto_de_lei_-_denomina_ponte_irineu_bompani.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3661/projeto_de_lei_-_denomina_ponte_irineu_bompani.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de ponte municipal - ponte Irineu Bompani</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3666/projeto_de_lei_-_reconhece_despesa_anterior_-_assistencia.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3666/projeto_de_lei_-_reconhece_despesa_anterior_-_assistencia.pdf</t>
   </si>
   <si>
     <t>Reconhece e autoriza o pagamento de despesa de competência anterior e dá outras providências</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3678/projeto_de_lei_-_denomina_espaco_publico.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3678/projeto_de_lei_-_denomina_espaco_publico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Unidade Básica de Saúde Edite de Toffel Marangoni, no bairro Vila do Salto.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3680/projeto_de_lei_-_denomina_via_publica_-_rua_ivo_junten.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3680/projeto_de_lei_-_denomina_via_publica_-_rua_ivo_junten.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Ivo Justem, no bairro Vila Nova.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3691/projeto_de_lei_-_ppi_2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3691/projeto_de_lei_-_ppi_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Pagamento Incentivado – PPI e dá outras providências.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3692/projeto_de_lei_-_credito_suplementar_anulacao_26.07.2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3692/projeto_de_lei_-_credito_suplementar_anulacao_26.07.2024.pdf</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3713/projeto_de_lei_-_denomina_espaco_publico_aridio_altini.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3713/projeto_de_lei_-_denomina_espaco_publico_aridio_altini.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de espaço público municipal - Espaço de Esportes, Saúde e Lazer Aridio Altini, no bairro Braço Serafim.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3714/projeto_de_lei_-_alteracao_apis.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3714/projeto_de_lei_-_alteracao_apis.pdf</t>
   </si>
   <si>
     <t>Ratifica a 3ª Alteração ao Contrato de Consórcio Público da Agência Pública Intermunicipal de Serviços do Vale Europeu (APIS), e dá outras providências.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3724/projeto_de_lei_-_altera_anexo_lei_1885.2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3724/projeto_de_lei_-_altera_anexo_lei_1885.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do anexo da Lei Municipal n.º 1.885, de 14 de setembro de 2021, que dispõe sobre o Plano Plurianual do Município de Luiz Alves para o quadriênio de 2022 a 2025, alterar a Lei Municipal n.º 2.049, de 19 de outubro de 2023, que dispõe sobre a Lei de Diretrizes Orçamentárias para o exercício de 2024, abre Crédito Adicional Especial e Dá outras providências.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3730/projeto_de_lei__dispoe_sobre_o_plano_plurianual.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3730/projeto_de_lei__dispoe_sobre_o_plano_plurianual.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do anexo da Lei Municipal n.º 1.885, de 14 de setembro de 2021, que dispõe sobre o Plano Plurianual do Município de Luiz  Alves para o quadriênio de 2022 a 2025, alterar a Lei Municipal n.º 2.049, de 19 de outubro de 2023, que dispõe sobre a Lei de Diretrizes Orçamentárias para o exercício de 2024, abre Crédito Adicional Especial e Dá outras providências.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3739/projeto_de_lei_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_do_municipio_de_luiz_alves.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3739/projeto_de_lei_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_do_municipio_de_luiz_alves.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do município de Luiz Alves para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3751/pl_no_44-2024_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3751/pl_no_44-2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação de lista de espera por vagas nos CEIs (Centro de Educação Infantil) das unidades escolares de educação infantil da rede municipal de ensino de Luiz Alves.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3756/projeto_de_lei_-_autoriza_chefe_do_poder_executivo_a_firmar_termo_de_cessao_com_epagri.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3756/projeto_de_lei_-_autoriza_chefe_do_poder_executivo_a_firmar_termo_de_cessao_com_epagri.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar Termo de Cessão de bem móvel público e de servidores com a Empresa de Pesquisa Agropecuária e Extensão Rural de Santa Catarina - EPAGRI e dá outras providências.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3775/projeto_de_lei_-_altera_lei_1903.2021_-_rua_elias_bachmann.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3775/projeto_de_lei_-_altera_lei_1903.2021_-_rua_elias_bachmann.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.903, de 09 de novembro de 2021.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3776/projeto_de_lei_-_denomina_via_publica_-_rua_daniel_inacio_vick_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3776/projeto_de_lei_-_denomina_via_publica_-_rua_daniel_inacio_vick_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública municipal – Rua Daniel Inácio Vick, localizada no bairro Vila Nova</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3778/projeto_de_lei_no_47-2024_prolongamento_leontina.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3778/projeto_de_lei_no_47-2024_prolongamento_leontina.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.593, de 13 de novembro de 2014.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3779/projeto_de_lei_no_48-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3779/projeto_de_lei_no_48-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Iraci Maria Winter, na localidade Braço Gavião.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3782/projeto_de_lei_-_denomina_via_publica_-_rua_manoel_sebastiao_machado.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3782/projeto_de_lei_-_denomina_via_publica_-_rua_manoel_sebastiao_machado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública municipal – Rua Manoel Sebastião Machado, localizada no bairro Braço Miguel.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3784/projeto_de_lei_no_50-2024_lucas_-_seguranca.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3784/projeto_de_lei_no_50-2024_lucas_-_seguranca.pdf</t>
   </si>
   <si>
     <t>Institui área de segurança especial em escolas, CEIs  (creches), Centros educacionais e de acolhimento, de responsabilidade do município e dá outras providencias.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3785/projeto_de_lei_no_51-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3785/projeto_de_lei_no_51-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Alfredo Batista da Costa, na localidade Braço Miguel.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3796/projeto_de_lei_abertura_de_credito_-_folha_saude.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3796/projeto_de_lei_abertura_de_credito_-_folha_saude.pdf</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3798/loa_substituicao.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3798/loa_substituicao.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Luiz Alves para o Exercício de 2025.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3801/projeto_de_lei_cimamfri.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3801/projeto_de_lei_cimamfri.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação da 2° alteração e consolidação do contrato de Consórcio Público CIM-AMFRI e dá outras providências”</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3805/projeto_de_lei_-_reconhece_despesa_nurrevi.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3805/projeto_de_lei_-_reconhece_despesa_nurrevi.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal o pagamento de despesas de exercício anterior ao Núcleo de Recuperação e Reabilitação de Vidas - NURREVI BRASIL.</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>Perci Bompani</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3811/projeto_de_lei_no_56-2024_arnoldo.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3811/projeto_de_lei_no_56-2024_arnoldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Arnoldo Caglioni, na localidade Braço Paula Ramos.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3812/projeto_de_lei_no_57-2024_antonio.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3812/projeto_de_lei_no_57-2024_antonio.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Antônio Caglioni, na localidade Braço Paula Ramos.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3813/projeto_de_lei_no_58-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3813/projeto_de_lei_no_58-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Aridio Caglioni, na localidade Braço Paula Ramos.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Avelino Micheluzzi, na localidade Boa Vista.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Leopoldo Zimmermann, na localidade Rio Canoas.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3819/projeto_de_lei_no_61-2024_delmo.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3819/projeto_de_lei_no_61-2024_delmo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Delmo Schappo, na localidade Braço Gavião.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3820/projeto_de_lei_no_62-2024_jorde_dia_migrante.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3820/projeto_de_lei_no_62-2024_jorde_dia_migrante.pdf</t>
   </si>
   <si>
     <t>Institui o dia municipal do Migrante.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3830/projeto_de_lei_-_convenio_pvh_urgencia.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3830/projeto_de_lei_-_convenio_pvh_urgencia.pdf</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3848/projeto_de_lei_-_denomina_via_publica_-_rua_antonio_alfredo_petry.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3848/projeto_de_lei_-_denomina_via_publica_-_rua_antonio_alfredo_petry.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Antônio Alfredo Petry, no bairro Braço da Onça.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3849/projeto_de_lei_-_denomina_via_publica_-_rua_eugenio_reichert_compressed_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3849/projeto_de_lei_-_denomina_via_publica_-_rua_eugenio_reichert_compressed_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Eugênio Reichert, no bairro Baixo Máximo.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3850/pl_valdemar.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3850/pl_valdemar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Valdemar Machado, no bairro Braço Miguel.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3851/projeto_de_lei_-_denomina_via_publica_-_rua_da_prata.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3851/projeto_de_lei_-_denomina_via_publica_-_rua_da_prata.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua da Prata, na localidade de Garuva.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3852/pl_rua_longino_compressed_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3852/pl_rua_longino_compressed_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Longino Conradi, no bairro Dom Bosco.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3853/pl_rua_miguel_compressed.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3853/pl_rua_miguel_compressed.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Miguel Antônio Winter, no bairro Rio Novo.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3863/projeto_de_lei_-_denomina_via_publica_-_rua_padre_albano_jose_k.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3863/projeto_de_lei_-_denomina_via_publica_-_rua_padre_albano_jose_k.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Padre Albano José Kohler, no bairro Vila do Salto</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3871/22.11_projeto_de_lei_-_credito_suplementar_22.11.2024_regime_urgencia.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3871/22.11_projeto_de_lei_-_credito_suplementar_22.11.2024_regime_urgencia.pdf</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3872/projeto_de_lei_--_rua_iraci_machado.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3872/projeto_de_lei_--_rua_iraci_machado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Iraci Machado, na localidade de Garuva.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3873/projeto_de_lei_-_denomina_rua_coberta.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3873/projeto_de_lei_-_denomina_rua_coberta.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Coberta Duda &amp; Adelina, no bairro Vila do Salto.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3889/projeto_de_lei_-_denomina_via_publica_-_saulo_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3889/projeto_de_lei_-_denomina_via_publica_-_saulo_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Vereador Saulo Brás Will, na localidade de Rio Canoas.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3890/projeto_de_lei_-_denomina_via_publica_-_ademir_pereira_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3890/projeto_de_lei_-_denomina_via_publica_-_ademir_pereira_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Ademir Pereira, na localidade do Braço Comprido.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3891/projeto_de_lei_-_denomina_via_publica_-_iolanda_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3891/projeto_de_lei_-_denomina_via_publica_-_iolanda_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Iolanda Signorelli Fontanive, na localidade Braço Paula Ramos.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3893/projeto_de_lei_-_denomina_via_publica_-_jose_e._s.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3893/projeto_de_lei_-_denomina_via_publica_-_jose_e._s.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua José Eliseu Schmitt, na localidade Laranjeiras.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3895/projeto_de_lei_-_denomina_via_publica_-_valdemiro_hermes.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3895/projeto_de_lei_-_denomina_via_publica_-_valdemiro_hermes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Valdemiro Hermes - Tuti, na localidade Braço Miguel.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3896/projeto_de_lei__-_altera_lei_2017.2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3896/projeto_de_lei__-_altera_lei_2017.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2017 , de 11 de abril de 2023.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3897/projeto_de_lei_-_denomina_via_publica_-_augusto_graf.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3897/projeto_de_lei_-_denomina_via_publica_-_augusto_graf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública municipal – Rua Expedicionário Augusto Graf, no bairro Ribeirão do Padre.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3898/projeto_de_lei_-_denomina_via_publica_-_ivo_t.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3898/projeto_de_lei_-_denomina_via_publica_-_ivo_t.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Ivo Tiedt, na localidade Braço Paula Ramos.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3899/projeto_de_lei_-_denomina_espaco_publico.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3899/projeto_de_lei_-_denomina_espaco_publico.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a denominação do espaço “Casa de memórias Vereador Carlos Schmitz”.”,</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3900/projeto_de_lei_-_reconhece_despesa_acolhimento.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3900/projeto_de_lei_-_reconhece_despesa_acolhimento.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Poder Executivo Municipal a realizar o pagamento de despesas de exercício anterior ao Instituto Redenção – Lar da Marina.”</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3901/projeto_de_lei_-_denomina_via_publica_-_maria.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3901/projeto_de_lei_-_denomina_via_publica_-_maria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Maria Oraci Kroisch Schmitz, na localidade Braço Elza.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3902/projeto_de_lei_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3902/projeto_de_lei_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar e dá outras providências</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3908/projeto_de_lei_-_jardim_adelina_clara_hess_de_souza.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3908/projeto_de_lei_-_jardim_adelina_clara_hess_de_souza.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Espaço Público “Jardim Adelina Clara Hess de Souza", no bairro Vila do Salto.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3921/projeto_de_lei_-_denomina_via_publica_-_napoleao_vigarani.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3921/projeto_de_lei_-_denomina_via_publica_-_napoleao_vigarani.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública municipal – Rua Napoleão Vigarani, localizada no bairro Braço da Onça</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3922/projeto_de_lei_-_denomina_via_publica_-_paulo_g.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3922/projeto_de_lei_-_denomina_via_publica_-_paulo_g.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública municipal – Rua Paulo Griboski, localizada no bairro Braço Miguel</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3924/projeto_de_lei_-_pagamento_em_pecunia_de_ferias_nao_gozadas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3924/projeto_de_lei_-_pagamento_em_pecunia_de_ferias_nao_gozadas.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a realizar a indenização em pecúnia de férias não gozadas aos Agentes Políticos</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3929/projeto_de_lei_-_abertura_de_credito.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3929/projeto_de_lei_-_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências.”</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
     <t>PRED</t>
   </si>
   <si>
     <t>Projeto de Redação Final</t>
   </si>
   <si>
     <t>CR - Comissão de Redação</t>
   </si>
   <si>
     <t>Redação Final relativa ao PLC 01/2024, que Altera a Lei Complementar n.º 26, de 15 de agosto de 2019.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3469/redacao_final_ao_plc_no_2-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3469/redacao_final_ao_plc_no_2-2024.pdf</t>
   </si>
   <si>
     <t>Redação Final relativa ao PLC 02/2024, que Altera a Lei Complementar Municipal n.º 27, de 05 de setembro de 2019.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3480/redacao_final_ao_pl_no_1-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3480/redacao_final_ao_pl_no_1-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.049, de 19 de outubro de 2023, relativa ao PL 01/2024.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3490/redacao_final_ao_pl_no_2-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3490/redacao_final_ao_pl_no_2-2024.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Sociedade Esportiva Recreativa e Cultural Duque de Caxias, relativa ao PL 02/2024.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3491/redacao_final_ao_pl_no_3-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3491/redacao_final_ao_pl_no_3-2024.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Amigos Autistas de Luiz Alves – AMA Luiz Alves, relativa ao PL 03/2024.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3492/redacao_final_ao_decreto_legislativo_no_01-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3492/redacao_final_ao_decreto_legislativo_no_01-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas anuais do exercício de 2022 da Prefeitura Municipal de Luiz Alves e dá outras providências, relativa ao Projeto de Decreto Legislativo 01/2024..</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3501/redacao_final_ao_pl_no_4-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3501/redacao_final_ao_pl_no_4-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o percentual do IPCA acumulado no ano de 2023 para fins de revisão geral anual de vencimentos aos servidores ativos, inativos e pensionistas e agentes políticos da Câmara Municipal de Luiz Alves/SC, relativa ao PL 04/2024.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3502/redacao_final_ao_pl_no_5-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3502/redacao_final_ao_pl_no_5-2024.pdf</t>
   </si>
   <si>
     <t>Institui o Incentivo de Coordenação aos Profissionais Enfermeiros, relativa ao PL05/2024.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3503/redacao_final_ao_pl_no_6-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3503/redacao_final_ao_pl_no_6-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.° 1.713, de 15 de dezembro de 2017 e dá outras providência, relativa ao PL 06/2024.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3523/redacao_final_ao_pl_no_8-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3523/redacao_final_ao_pl_no_8-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar convênio com o Instituto Maria Schmitt de Desenvolvimento de Ensino, Assistência Social e Saúde do Cidadão – IMAS e dá outras providências, relativa ao PL 08/2024.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3524/redacao_final_ao_pl_no_9-2024.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3524/redacao_final_ao_pl_no_9-2024.docx</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 698, de 01 de julho de 1991 e dá outras providências, relativa ao PL 09/2024.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3538/redacao_final_ao_pl_no_10-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3538/redacao_final_ao_pl_no_10-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.692 de 28 de setembro de 2017 e dá outras providências, relativa ao PL 10/2024.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3540/redacao_final_ao_pl_no_7-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3540/redacao_final_ao_pl_no_7-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.145, de 29 de setembro de 2004, relativa ao PL 07/2024.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3547/redacao_final_ao_pl_no_11-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3547/redacao_final_ao_pl_no_11-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Institui o PROMOBIS – Projeto de Mobilidade Integrada Sustentável da Região da Foz do Rio Itajaí e autoriza o Município de Luiz Alves a firmar Contratos de Programa e de Rateio com o Consórcio Intermunicipal Multifinalitário da Região da AMFRI – CIM-AMFRI para a execução do PROMOBIS, relativo ao PL 11/2024.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3548/redacao_final_ao_pl_no_12-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3548/redacao_final_ao_pl_no_12-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política da Pessoa Idosa, cria o Conselho Municipal da Pessoa Idosa e dá outras providências, relativa ao PL 12/2024.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3549/redacao_final_ao_pl_no_13-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3549/redacao_final_ao_pl_no_13-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a executar ampliação no quartel do Corpo de Bombeiros de Luiz Alves, alterar o anexo da Lei Municipal n.º 1.885, de 14 de setembro de 2021, que dispõe sobre o Plano Plurianual do Município de Luiz Alves para o quadriênio de 2022 a 2025, alterar a Lei Municipal n.º 2.049, de 19 de outubro de 2023, que dispõe sobre a Lei de Diretrizes Orçamentárias para o exercício de 2024 e abre crédito adicional especial e dá outras providências, relativa ao PL 13/2024.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3563/redacao_final_ao_pl_no_14-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3563/redacao_final_ao_pl_no_14-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal o pagamento de despesas de exercício anterior à Agência Pública Intermunicipal de Serviços do Vale Europeu - APIS, relativa ao PL 14/2024.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3573/redacao_final_ao_pl_no_16-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3573/redacao_final_ao_pl_no_16-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências, relativa ao PL 16/2024</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.014, de 04 de abril de 2023, relativa ao PL 15/2024.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3583/redacao_final_ao_pl_no_17-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3583/redacao_final_ao_pl_no_17-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.006, de 14 de março de 2023, relativa ao PL 17/2024.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3601/redacao_final_ao_pl_no_18-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3601/redacao_final_ao_pl_no_18-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Cristóvão Müller, no bairro Dom Bosco, relativo ao PL 18/2024.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3602/redacao_final_ao_pl_no_19-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3602/redacao_final_ao_pl_no_19-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Melitino Luciani, no bairro Serafim, relativa ao PL 19/2024.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3614/redacao_final_ao_pl_no_20-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3614/redacao_final_ao_pl_no_20-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e da outras providências, referente ao PL 20/2024.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3611/redacao_final_ao_pl_no_22-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3611/redacao_final_ao_pl_no_22-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar convênio com a Fundação Médica Assistencial ao Trabalhador Rural de Luiz Alves – Hospital Hoscola e/ou seu mantenedor e dá outras providências, relativa ao PL 22/2024.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3613/redacao_final_ao_pl_no_21-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3613/redacao_final_ao_pl_no_21-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1700, de 18 de outubro de 2017, relativa ao PL 21/2024.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3625/redacao_final_ao_pl_no_23-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3625/redacao_final_ao_pl_no_23-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar convênio com a Fundação Médica Assistencial ao Trabalhador Rural de Luiz Alves – Hospital Hoscola e/ou seu mantenedor e dá outras providências, relativa ao PL 23/2024.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3626/redacao_final_ao_pl_no_26-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3626/redacao_final_ao_pl_no_26-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências, relativa ao PL 26/2024.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3628/redacao_final_ao_pl_no_24-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3628/redacao_final_ao_pl_no_24-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências, relativa ao PL 24/2024.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3629/redacao_final_ao_pl_no_25-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3629/redacao_final_ao_pl_no_25-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Vicente Meurer, no bairro Braço Elza, relativa ao PL 25/2024.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3648/redacao_final_ao_pl_no_29-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3648/redacao_final_ao_pl_no_29-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua José Antônio Rech, na localidade Braço Gavião, relativa ao PL 29/2024.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3650/redacao_final_ao_pl_no_27-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3650/redacao_final_ao_pl_no_27-2024.pdf</t>
   </si>
   <si>
     <t>Fixa a remuneração do Prefeito, Vice-prefeito, Vereadores e Secretários municipais de Luiz Alves para o quadriênio 2025 a 2028, relativa ao PL 27/2024.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3651/redacao_final_ao_pl_no_28-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3651/redacao_final_ao_pl_no_28-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de vias públicas municipais do Loteamento Residencial Meurer, relativa ao PL 28/2024.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3659/redacao_final_ao_pl_no_30-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3659/redacao_final_ao_pl_no_30-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências, relativa ao PL 30/2024.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de ponte municipal – ponte Abel Erbs, relativa ao PL 31/2024.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3670/redacao_final_ao_pl_no_32-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3670/redacao_final_ao_pl_no_32-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de ponte municipal – ponte Irineu Bompani, relativa ao PL 32/2024.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3671/redacao_final_ao_pl_no_33-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3671/redacao_final_ao_pl_no_33-2024.pdf</t>
   </si>
   <si>
     <t>Reconhece e autoriza o pagamento de despesa de competência anterior e dá outras providências, relativa ao PL 33/2024.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3681/redacao_final_ao_pl_no_34-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3681/redacao_final_ao_pl_no_34-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Unidade Básica de Saúde Edite de Toffel Marangoni, no bairro Vila do Salto, relativa ao PL 34/2024.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3682/redacao_final_ao_pl_no_35-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3682/redacao_final_ao_pl_no_35-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Ivo Justem, no bairro Vila Nova, relativa ao PL 35/2024.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3695/redacao_final_ao_pl_no_36-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3695/redacao_final_ao_pl_no_36-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Pagamento Incentivado – PPI e dá outras providências., relativa ao PL 36/2024.</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3696/redacao_final_ao_pl_no_37-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3696/redacao_final_ao_pl_no_37-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências, relativa ao PL 37/2024.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3699/redacao_final_ao_plc_no_3-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3699/redacao_final_ao_plc_no_3-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 27, de 05 de setembro de 2019, relativa ao PLC 03/2024.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3719/redacao_final_ao_plc_no_5-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3719/redacao_final_ao_plc_no_5-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Altera a Lei Complementar nº 26, de 15 de agosto de 2019, relativa ao PLC 05/2024.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3720/redacao_final_ao_plc_no_6-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3720/redacao_final_ao_plc_no_6-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 27, de 05 de setembro de 2019, relativa ao PLC 06/2024_x000D_
 .</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3726/redacao_final_ao_pl_no_40-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3726/redacao_final_ao_pl_no_40-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração do anexo da Lei Municipal n.º 1.885, de 14 de setembro de 2021, que dispõe sobre o Plano Plurianual do Município de Luiz Alves para o quadriênio de 2022 a 2025, alterar a Lei Municipal n.º 2.049, de 19 de outubro de 2023, que dispõe sobre a Lei de Diretrizes Orçamentárias para o exercício de 2024, abre Crédito Adicional Especial e Dá outras providências, relativa ao PL 40/2024.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3727/redacao_final_ao_pl_no_40-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3727/redacao_final_ao_pl_no_40-2024.pdf</t>
   </si>
   <si>
     <t>Ratifica a 3ª Alteração ao Contrato de Consórcio Público da Agência Pública Intermunicipal de Serviços do Vale Europeu (APIS), e dá outras providências, relativa ao PL 39/2024.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3728/redacao_final_ao_plc_no_4-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3728/redacao_final_ao_plc_no_4-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 06, de 15 de dezembro de 2017, relativa ao PLC 04/2024.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3732/redacao_final_ao_pl_no_41-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3732/redacao_final_ao_pl_no_41-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza Dispõe sobre a alteração do anexo da Lei Municipal n.º 1.885, de 14 de setembro de 2021, que dispõe sobre o Plano Plurianual do Município de Luiz Alves para o quadriênio de 2022 a 2025, alterar a Lei Municipal n.º 2.049, de 19 de outubro de 2023, que dispõe sobre a Lei de Diretrizes Orçamentárias para o exercício de 2024, abre Crédito Adicional Especial e Dá outras providências, relativa ao PL 41/2024.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3760/redacao_final_ao_plc_no_12-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3760/redacao_final_ao_plc_no_12-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 27, de 05 de setembro de 2019, relativa ao PLC 12/2024.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3761/redacao_final_ao_pl_no_42-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3761/redacao_final_ao_pl_no_42-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do município de Luiz Alves para o exercício de 2025 e dá outras providências, relativa ao PL 42/2024.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3762/redacao_final_ao_pl_no_43-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3762/redacao_final_ao_pl_no_43-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação de lista de espera por vagas nos CEIs (Centro de Educação Infantil) das unidades escolares de educação infantil da rede municipal de ensino de Luiz Alves, relativa ao PL 43/2024.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3763/redacao_final_ao_pl_no_44-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3763/redacao_final_ao_pl_no_44-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar Termo de Cessão de bem móvel público e de servidores com a Empresa_x000D_
 de Pesquisa Agropecuária e Extensão Rural de Santa Catarina - EPAGRI e dá outras providências, relativo ao PL 44/2024.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3764/redacao_final_ao_plc_no_07-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3764/redacao_final_ao_plc_no_07-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 46, de 13 de setembro de 2021, relativa ao PLC 07/2024.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3765/redacao_final_ao_plc_no_08-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3765/redacao_final_ao_plc_no_08-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 44, de 13 de setembro de 2021, relativo ao PL 08/2024.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3766/redacao_final_ao_plc_no_09-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3766/redacao_final_ao_plc_no_09-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 45, de 13 de setembro de 2021, relativa ao PLC 09/2024.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3767/redacao_final_ao_plc_no_10-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3767/redacao_final_ao_plc_no_10-2024.pdf</t>
   </si>
   <si>
     <t>Altera a redação e apêndices da Lei Complementar n.° 43/2021, relativa ao PLC 10/2024</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3768/redacao_final_ao_plc_no_11-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3768/redacao_final_ao_plc_no_11-2024.pdf</t>
   </si>
   <si>
     <t>Regulamenta o instituto do desdobro no Município de Luiz Alves e dá outras providências, relativa ao PLC 11/2024</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3788/redacao_final_ao_plc_no_13-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3788/redacao_final_ao_plc_no_13-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 73, de 12 de dezembro de 2023, relativa ao PLC 13/2024.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3789/redacao_final_ao_pl_no_38-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3789/redacao_final_ao_pl_no_38-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de espaço público municipal - Espaço de Esportes, Saúde e Lazer Aridio Altini, no bairro Braço Serafim, relativa ao PL 38/2024.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3790/redacao_final_ao_pl_no_45-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3790/redacao_final_ao_pl_no_45-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.903, de 09 de novembro de 2021, relativa ao PL  45/2024.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3791/redacao_final_ao_pl_no_46-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3791/redacao_final_ao_pl_no_46-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Daniel Inácio Vick, localizada no bairro Vila Nova, relativa ao PL 46/2024.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3792/redacao_final_ao_pl_no_49-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3792/redacao_final_ao_pl_no_49-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Manoel Sebastião Machado, no bairro Braço Miguel, relativa ao PL 49/2024</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3793/redacao_final_ao_pl_no_50-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3793/redacao_final_ao_pl_no_50-2024.pdf</t>
   </si>
   <si>
     <t>Institui área de segurança especial em escolas, CEIs (creches), Centros educacionais e de acolhimento, de responsabilidade do município e dá outras providências, relativa ao PL 50/2024.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Alfredo Batista da Costa, na localidade Braço Miguel, relativa ao PL 51/2024.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3800/redacao_final_ao_pl_no_52-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3800/redacao_final_ao_pl_no_52-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências, relativa ao PL 52/2024.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3809/redacao_final_ao_pl_no_54-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3809/redacao_final_ao_pl_no_54-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação da 2° alteração e consolidação do contrato de Consórcio Público CIM-AMFRI e dá outras providências, relativa ao PL 54/2024.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal o pagamento de despesas de exercício anterior ao Núcleo de Recuperação e Reabilitação de Vidas - NURREVI BRASIL, relativa ao PL 55/2024.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar convênio com a Fundação Médica Assistencial ao Trabalhador Rural de Luiz Alves – Hospital Hoscola e/ou seu mantenedor e dá outras providências, relativa ao PL 63/2024.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3833/redacao_final_ao_plc_no_14-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3833/redacao_final_ao_plc_no_14-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 06, de 15 de dezembro de 2017 e altera a Lei Complementar Municipal n.º 20, de 24 de abril de 2019, relativa ao PLC 14/2024.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3834/redacao_final_ao_pl_no_47-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3834/redacao_final_ao_pl_no_47-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.593, de 13 de novembro de 2014, relativa ao PL 47/2024</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3835/redacao_final_ao_pl_no_48-2024.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3835/redacao_final_ao_pl_no_48-2024.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Iraci Maria Winter, na localidade Braço Gavião, relativa ao PL 48/2024.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3836/redacao_final_ao_pl_no_56-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3836/redacao_final_ao_pl_no_56-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Arnoldo Caglioni, na localidade Braço Paula Ramos, relativa ao PL 56/2024.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3837/redacao_final_ao_pl_no_57-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3837/redacao_final_ao_pl_no_57-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Antônio Caglioni, na localidade Braço Paula Ramos, relativa ao PL 57/2024.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3838/redacao_final_ao_pl_no_58-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3838/redacao_final_ao_pl_no_58-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Aridio Caglioni, na localidade Braço Paula Ramos, relativa ao PL 58/2024.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3839/redacao_final_ao_pl_no_59-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3839/redacao_final_ao_pl_no_59-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Avelino Micheluzzi, na localidade Boa Vista, relativa ao PL 59/2024.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3840/redacao_final_ao_pl_no_60-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3840/redacao_final_ao_pl_no_60-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Leopoldo Zimmermann, na localidade Rio Canoas, relativa ao PL 60/2024.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3841/redacao_final_ao_pl_no_61-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3841/redacao_final_ao_pl_no_61-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Delmo Schappo, na localidade Braço Gavião, relativa ao PL 61/2024.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3842/redacao_final_ao_pl_no_62-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3842/redacao_final_ao_pl_no_62-2024.pdf</t>
   </si>
   <si>
     <t>Institui o dia municipal do Migrante, relativa ao PL 62/2024.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3843/redacao_final_ao_pl_no_53-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3843/redacao_final_ao_pl_no_53-2024.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Luiz Alves para o Exercício de 2025, relativa ao PL 53/2024.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3875/redacao_final_ao_pl_no_71-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3875/redacao_final_ao_pl_no_71-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências, relativa ao PL 71/2024.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3876/redacao_final_ao_pl_no_64-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3876/redacao_final_ao_pl_no_64-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Antônio Alfredo Petry, no bairro Braço da Onça, relativa ao PL 64/2024.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3877/redacao_final_ao_pl_no_65-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3877/redacao_final_ao_pl_no_65-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Eugênio Reichert, no bairro Baixo Máximo, relativa ao PL 65/2024.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3878/redacao_final_ao_pl_no_66-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3878/redacao_final_ao_pl_no_66-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Valdemar Machado, no bairro Braço Miguel, relativa ao PL 66.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3879/redacao_final_ao_pl_no_67-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3879/redacao_final_ao_pl_no_67-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua da Prata, na localidade Garuva, relativa ao PL 67/2024.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3880/redacao_final_ao_pl_no_68-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3880/redacao_final_ao_pl_no_68-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Longino Conradi, no bairro Dom Bosco, relativa ao PL 68/2024.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3882/redacao_final_ao_pl_no_69-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3882/redacao_final_ao_pl_no_69-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Miguel Antônio Winter, no bairro Rio Novo, relativa ao 69/2024.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3883/redacao_final_ao_pl_no_70-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3883/redacao_final_ao_pl_no_70-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Padre Albano José Kohler, no bairro Vila do Salto, relativa ao PL 70/2024.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3884/redacao_final_ao_pl_no_72-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3884/redacao_final_ao_pl_no_72-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Iraci Machado, na localidade Garuva, relativa ao PL 72/2024.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3885/redacao_final_ao_pl_no_73-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3885/redacao_final_ao_pl_no_73-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Coberta Duda &amp; Adelina, no bairro Vila do Salto, relativa ao PL 73/2024.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3886/redacao_final_ao_plc_no_15-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3886/redacao_final_ao_plc_no_15-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 42/2021, relativa ao PLC 15/2024.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3903/redacao_final_ao_plc_no_16-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3903/redacao_final_ao_plc_no_16-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 43/2021, relativa ao PLC 16/2024.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3904/redacao_final_ao_decreto_legislativo_no_02-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3904/redacao_final_ao_decreto_legislativo_no_02-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas anuais do exercício de 2023 da Prefeitura Municipal de Luiz Alves e dá outras providências, relativa ao Projeto de Decreto Legislativo 02/2024.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3906/redacao_final_ao_pl_no_83-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3906/redacao_final_ao_pl_no_83-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal o pagamento de despesas de exercício anterior ao Instituto Redenção – Lar da Marina, relativa ao PL 83/2024.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3907/redacao_final_ao_pl_no_85-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3907/redacao_final_ao_pl_no_85-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar e dá outras providências, relativa ao PL 85/2024.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3909/redacao_final_ao_pl_no_74-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3909/redacao_final_ao_pl_no_74-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Vereador Saulo Brás Will, na localidade de Rio Canoas, relativa ao PL 74/2024.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3910/redacao_final_ao_pl_no_75-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3910/redacao_final_ao_pl_no_75-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Ademir Pereira, na localidade do Braço Comprido, relativa ao PL 75/2024.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3911/redacao_final_ao_pl_no_76-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3911/redacao_final_ao_pl_no_76-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Iolanda Signorelli Fontanive, na localidade Braço Paula Ramos, relativa ao PL 76/2024.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3912/redacao_final_ao_pl_no_77-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3912/redacao_final_ao_pl_no_77-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua José Eliseu Schmitt, na localidade Laranjeiras, relativa ao PL 77/2024.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3913/redacao_final_ao_pl_no_78-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3913/redacao_final_ao_pl_no_78-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Valdemiro Hermes - Tuti, na localidade Braço Miguel, relativa ao PL 78/2024.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3914/redacao_final_ao_pl_no_79-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3914/redacao_final_ao_pl_no_79-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2017 , de 11 de abril de 2023, relativa ao PL 79/2024.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3915/redacao_final_ao_pl_no_80-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3915/redacao_final_ao_pl_no_80-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública municipal – Rua Expedicionário Augusto Graf, no bairro Ribeirão do Padre, relativa ao PL 80/2024.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3916/redacao_final_ao_pl_no_81-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3916/redacao_final_ao_pl_no_81-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Ivo Tiedt, na localidade Braço Paula Ramos, relativa ao PL 81/2024.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3917/redacao_final_ao_pl_no_82-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3917/redacao_final_ao_pl_no_82-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação do espaço “Casa de memórias Vereador Carlos Schmitz”, relativa ao PL 82/2024.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3918/redacao_final_ao_pl_no_84-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3918/redacao_final_ao_pl_no_84-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Maria Oraci Kroisch Schmitz, na localidade Braço Elza, relativa ao PL 84/2024.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3919/redacao_final_ao_pl_no_86-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3919/redacao_final_ao_pl_no_86-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de Espaço Público “Jardim Adelina Clara Hess de Souza", no bairro Vila do Salto., relativa ao PL 86/2024.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3925/redacao_final_ao_plc_no_17-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3925/redacao_final_ao_plc_no_17-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 60, de 07 de dezembro de 2022, relativa ao PLC 17/2024.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3926/redacao_final_ao_pl_no_87-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3926/redacao_final_ao_pl_no_87-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a  denominação de via pública municipal – Rua Napoleão Vigarani, no bairro Braço da Onça, relativa ao PL 87/2024.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3927/redacao_final_ao_pl_no_88-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3927/redacao_final_ao_pl_no_88-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Paulo Griboski, no bairro Braço Miguel, relativa ao PL 88/2024.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3928/redacao_final_ao_pl_no_89-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3928/redacao_final_ao_pl_no_89-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a realizar a indenização em pecúnia de férias não gozadas aos Agentes Políticos, relativa ao PL 89/2024.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3931/redacao_final_ao_pl_no_90-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3931/redacao_final_ao_pl_no_90-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências, relativa ao PL 90/2024.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3447/requerimento_no_01-2024_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3447/requerimento_no_01-2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe quais as melhorias que serão promovidas na Unidade de Saúde Márgio Melchioretto, em Rio do Peixe no ano de 2024.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3454/requerimento_no_02-2024_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3454/requerimento_no_02-2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações e esclarecimento sobre a AUDITORIA realizada in loco pela Diretoria de Atos de Pessoal DAP do Tribunal de Contas do Estado de Santa Catarina em nosso Município de Luiz Alves. Observou-se que são muitas as irregularidades apontadas no procedimento de quase 700 páginas. O resumo (relatório) apresentado pelos auditores do TCE apresenta quase 70 folhas de vários pontos ilegais.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3459/requerimento_no_03-2024_-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3459/requerimento_no_03-2024_-_bertolino.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe à Câmara de Vereadores cópia na íntegra do contrato que o Município de Luiz Alves tem com a Empresa Sanitaris, responsável pela manutenção especialmente com roçadas das vias do município.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3464/requerimento_n.o_04-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3464/requerimento_n.o_04-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Poder Executivo para que preste informações sobre as frotas de ônibus municipais.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3466/requerimento_no_05-2024_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3466/requerimento_no_05-2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que através da Secretaria de Saúde preste informações à Câmara de Vereadores de quais é o planejamento para 2024. Quais os investimentos que serão feitos nas Unidades de Saúde e planos de atenção primária.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3467/requerimento_no_06-2023_-_jorge-_dispensa_plc_1_e_2.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3467/requerimento_no_06-2023_-_jorge-_dispensa_plc_1_e_2.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final os Projetos de Lei Complementar n.º 01 e 02/2024.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3477/requerimento_n.o_07-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3477/requerimento_n.o_07-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Secretaria de Educação para que informe a Câmara de Vereadores se fará no ano de 2024 um plano individualizado para trabalhar com as crianças e jovens autistas (que está previsto na LBI - Lei Brasileira de Inclusão) em nosso município, e quais são os planejamentos de trabalhos pedagógicos nessa área para com todos, desde as famílias, crianças, professores e demais envolvidos.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3489/requerimento_no_08-2024_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3489/requerimento_no_08-2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que através da secretaria competente preste informações sobre a quantidade e localização de lâmpadas e braços de iluminação pública que foram trocados e colocados novos, no ano de 2023. Bem como onde estão as sucatas substituídas, solicitando também o valor pago para a empresa terceirizada, dos referidos braços e lâmpadas trocados.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3494/requerimento_no_09-2024_-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3494/requerimento_no_09-2024_-_bertolino.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe à Câmara de Vereadores cópia do projeto de construção de calçadas ( passeio público) na Rua Faustino Martini, Rio do Peixe, informando ainda data de início das obras e previsão de conclusão.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que determine a elaboração de projeto de lei  que altere a Lei Complementar nº 76/2024 no sentido de incluir todos os profissionais do magistério e apoio técnico, operacional e administrativo em exercício na rede de ensino e não somente nas escolas.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3497/requerimento_no_11-2024_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3497/requerimento_no_11-2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações à Câmara de Vereadores se o município faz parte da CIGAMVALE, quanto foi gasto com o programa de combate ao mosquito Maruim nos últimos cinco anos e em que estágio encontra-se a pesquisa, caso esteja em andamento, do controle do inseto Maruim. Requerendo ainda a convocação do responsável pelo estudo e pesquisa  na qual o município é consorciado, para trazer mais informações a respeito.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3504/requerimento_no_12-2023_-_jorge-_dispensa_pl_5_e_6.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3504/requerimento_no_12-2023_-_jorge-_dispensa_pl_5_e_6.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final os  Projetos de Lei n.º 05 e 06/2024.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3510/requerimento_no_13-2024_-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3510/requerimento_no_13-2024_-_bertolino.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao setor competente para que informe se há projeto de revitalização da Avenida Maria Marangoni, e caso haja, que envie como anexo à resposta deste Requerimento.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3512/requerimento_n.o_14-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3512/requerimento_n.o_14-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Poder Executivo para que informe o motivo pelo qual o Ginásio de Esportes Waldemar Volles, localizado no Braço Serafim, está fechado desde o ano passado.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3513/requerimento_n.o_15-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3513/requerimento_n.o_15-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe o motivo pelo qual o caminhão de coleta do lixo não passou até o final da Estrada Geral na localidade de Santana.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3516/requerimento_no_16-2024_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3516/requerimento_no_16-2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que através da Secretaria competente prestem esclarecimentos urgentes sobre a coleta de lixo. Bairros ficaram duas semanas sem coletas.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3517/requerimento_no_17-2024_-_jorge.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3517/requerimento_no_17-2024_-_jorge.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações através da Secretaria de Esportes sobre o calendário de eventos do ano de 2024. especificando a data do Congresso Técnico para o campeonato luizalvense de adultos, bem como a data de início da competição.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3521/requerimento_n.o_18-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3521/requerimento_n.o_18-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que determine o setor competente para que proceda a um estudo de viabilidade para aquisição de um equipamento drone,  a fim de realizar o controle do inseto Maruim que vem causando grandes transtornos para população.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3522/requerimento_no_19-2023_-_jorge-_dispensa_pl_8_e_9.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3522/requerimento_no_19-2023_-_jorge-_dispensa_pl_8_e_9.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final os  Projetos de Lei n.º 08 e 09/2024.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3528/requerimento_no_20-2024_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3528/requerimento_no_20-2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficado o Poder Executivo Municipal para que, preste informações a este subscritor, relacionada edital de referente ao contrato numero 11/2022 CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A PRESTAÇÃO DE SERVIÇO, COM FORNECIMENTO DE MATERIAL E MÃO DE OBRA, PARA PAVIMENTAÇÃO DA RUA MAX FRITZKE NO BAIRRO VILA DO SALTO, PROCESSO SCC 00006227/2022, PORTARIA SEF 189/2022_x000D_
 _x000D_
 1-	Requer os boletins de medição, conforme pagamento realizados, nas datas 02/02/ - empenho 2785/2022 e 2828/ contendo as seguintes cópias:_x000D_
 •	Relatórios fotográficos da execução da Obra _x000D_
 •	Termo de Recebimento da Obra Definitivo</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3532/requerimento_no_21-2024_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3532/requerimento_no_21-2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Chefe do Poder Executivo junto da Secretaria competente para que possam dar uma melhor redação a Lei 2.050/2023  sobre Vale Alimentação e Vale Refeição. Poderia ser feito em forma de artigos, trazendo distinções uma das outras e suas linhas e formas de concessão.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3537/requerimento_no_22-2024_-_jorge-_dispensa_pl_10.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3537/requerimento_no_22-2024_-_jorge-_dispensa_pl_10.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei n.º 10/2024.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3545/requerimento_no_23-2024_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3545/requerimento_no_23-2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações atualizadas com a relação aos bens móveis (veículo, maquinários e equipamentos) que compõem o patrimônio de cada secretaria municipal, informando ainda o estado atual que se encontra cada bem móvel relacionado, bem como se encontra-se baixado ou não. Requer ainda, a mesma relação dos bens móveis mencionado acima, no ano de 2021.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3546/requerimento_no_24-2024_-_jorge.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3546/requerimento_no_24-2024_-_jorge.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe à Câmara de Vereadores, através do setor competente, o Plano de Ação e Combate ao mosquito Maruim.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3550/requerimento_n.o_25-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3550/requerimento_n.o_25-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe quais a empresas vencedoras para realizar as recuperação de vias, quais foram os critérios do edital e quais ruas ou bairros foram contemplados. Informando ainda qual seria a responsabilidade da empresa ante a assinatura do contrato e qual a responsabilidade do munícipio.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3553/requerimento_n.o_26-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3553/requerimento_n.o_26-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Poder Executivo para que informe sobre a pavimentação que teve início no segundo semestre de 2023, na Rua João Crisóstomo Kraish, no Bairro Braço Miguel.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3556/requerimento_no_27-2024_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3556/requerimento_no_27-2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações, através da secretaria  competente, sobre a fila de espera para atendimento odontológico. Que seja encaminhado por Unidade de Saúde, a demanda que está aguardando, bem como o tempo médio de cada atendimento.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3558/requerimento_no_28-2024_-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3558/requerimento_no_28-2024_-_bertolino.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações sobre os maquinários e caminhões que estão parados, nos galpões e oficinas para conserto.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>Seja oficiado o chefe do Poder Executivo Municipal para que, preste informações a este subscritor, referentes ao Processo Licitatório Nº 254/2023 e ao Edital de Pregão Eletrônico Nº 38/2023, com objeto de seleção de propostas visando o registro de preços para eventual aquisição de materiais e contratação de serviços a serem utilizados nas manutenções e pavimentações de vias do município.Solicito as seguintes informações relacionadas à referida contratação:_x000D_
 1. Boletins de medição, bem como relatórios fotográficos dos serviços executados e pagos, desde o início do contrato até a data de resposta a este requerimento, além de documento ou aval do setor competente da Prefeitura que autorizou o pagamento dos serviços, conforme pagamentos realizados em 01/02 e 03/04/2024, empenhos 2890/2023 e 55/2024,_x000D_
 2. Envio de cópia de todos os relatórios de fiscalização do setor competente da Prefeitura, que comprovem a fiscalização por parte da Prefeitura Municipal e que os serviços foram executados.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3562/requerimento_no_30-2024_-_jorge-_dispensa_pl_14.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3562/requerimento_no_30-2024_-_jorge-_dispensa_pl_14.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o  Projeto de Lei n.º 14/2024.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3569/requerimento_no_31-2024_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3569/requerimento_no_31-2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado Poder Executivo junto da Secretaria competente para que elabore mais políticas públicas voltadas ao atendimento das síndromes raras, como autismo, síndrome de down e outras, em especial as citadas pois são nossa maior necessidade e atenção.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3570/requerimento_no_32-2024_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3570/requerimento_no_32-2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo junto da Secretaria competente para que prestem informações sobre quais as medidas que estão sendo tomadas sobre a empresa que presta roçadas no Município.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3572/requerimento_no_33-2024_-_jorge-_dispensa_pl_16.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3572/requerimento_no_33-2024_-_jorge-_dispensa_pl_16.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei n.º 16/2024.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3580/requerimento_no_34-2024_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3580/requerimento_no_34-2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo junto da Secretaria competente para que preste informações sobre a frota de ônibus contratada por empresa terceirizada. Quais são os requisitos que os meios de transporte devem oferecer? São apresentados documentações comprovando manutenção e conservação dos mesmos?</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3581/requerimento_no_35-2024_-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3581/requerimento_no_35-2024_-_bertolino.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo junto da Scretaria de Saúde sobre as filas de espera por exames. Quantos são os pacientes que aguardam desde o ano de 2023 por algum atendimento e o motivo dessa demora. A secretaria faz algum contato atualizando os pacientes que aguardam atendimento?</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3582/requerimento_no_36-2024_-_jorge-_dispensa_pl_17.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3582/requerimento_no_36-2024_-_jorge-_dispensa_pl_17.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei n.º 17/2024.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3585/requerimento_n.o_37-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3585/requerimento_n.o_37-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que proceda ao encaminhamento de informações sobre como o IMAS está utilizando o repasse mensal do munícipio.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3586/requerimento_no__38-2024-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3586/requerimento_no__38-2024-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe sobre como será reutilizado o espaço da antiga escola em Alto Máximo.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3593/requerimento_n.o_39-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3593/requerimento_n.o_39-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Poder Executivo para que preste informações sobre aonde estão localizadas as lajotas retiradas da Rua Paulo Kraisch, Vila do Salto.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3597/requerimento_no_40-2024_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3597/requerimento_no_40-2024_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações à Câmara de Vereadores em relação ao que se planeja para o Ginásio de Esportes Ricardo Bressanini, em Vila Nova, se haverá uma efetiva reforma ou qual será o plano de ação para recuperação daquele estabelecimento público.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3598/requerimento_n.o_41-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3598/requerimento_n.o_41-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que prestem informações sobre a guarda e recolha dos materiais , equipamentos e maquinários agrícolas que se encontram depositados a céu aberto, expostos ao tempo, sem que após o uso sejam guardados em segurança, no local previamente  reservado para tanto. Seja informado também se estes maquinários estão sendo utilizados e para quais serviços estão sendo usados. Caso não estejam em uso, que a secretaria competente informe o motivo.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3599/requerimento_no_42-2024_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3599/requerimento_no_42-2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo junto da Secretaria de Saúde para que informe sobre o não atendimento uma vez no mês da Unidade de Saúde da Vila do Salto.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>Everly Mais Paulo</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei n.º 22/2024.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3617/requerimento_no_44-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3617/requerimento_no_44-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações se já foi pago pelo município, a obra de revitalização da Rua Vereador Crisóstomo Gesser, em Vila do Salto. Informando ainda os valores pagos até o momento, caso já tenha sido efetuado o pagamento. _x000D_
  Caso não tenha sido pago, informar a justificativa.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3618/requerimento_no_45-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3618/requerimento_no_45-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações sobre a área de lotação e em que função pública, se encontra no presente momento, a ex- Secretária de Saúde, senhora Juliana Rodrigues de Brito Wust.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3619/requerimento_no_46-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3619/requerimento_no_46-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe à Câmara de Vereadores listagem de todos os servidores municipais da Prefeitura Municipal de Luiz Alves com suas respectivas funções, cargos, atribuições, discriminados por setor de atuação, bem como a respectiva remuneração.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3616/requerimento_no_47-2024_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3616/requerimento_no_47-2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe a Câmara de Vereadores , através da Secretaria de Assistência Social se existe algum trabalho sendo realizado para com os moradores de rua. Caso a resposta seja positiva, citar quais os tipos de ações que estão sendo realizadas, se há no município algum local disponível para essas pessoas ficarem e passarem as noites.  Caso exista informar o local e o endereço. Caso a resposta seja negativa,  informar se há algum projeto sendo elaborado visando a construção de um abrigo de passagem.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3627/requerimento_no_48-2024_-_everly_dispensa_pl_22.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3627/requerimento_no_48-2024_-_everly_dispensa_pl_22.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final os Projetos de Lei n.º 23 e 26/2024.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3630/requerimento_no_49-2024_-_everly_dispensa_pl_24.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3630/requerimento_no_49-2024_-_everly_dispensa_pl_24.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei n.º 24/2024.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3634/requerimento_no_50-2024_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3634/requerimento_no_50-2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe a Câmara de Vereadores qual o motivo da secretaria competente não ter enviado no prazo, o plano de combate a dengue aos órgãos estaduais, uma vez que foi exigido dos municípios catarinenses.  Quais as medidas que a secretaria vem tomando no combate a Dengue? E o que já foi feito no decorrer de 2024 sobre essa situação?</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3635/requerimento_no_51-2024_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3635/requerimento_no_51-2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que através da secretaria competente,  preste informações sobre o transbordo que há no Bairro Vila do Salto.   Informando sobre as questões abaixo descritas:_x000D_
 1.  Se foram executadas todas as exigências feitas pelos órgãos competentes. _x000D_
 2. Quando foram executados? _x000D_
 3. Que seja enviado por data de execução. _x000D_
 4. Qual a situação atual do transbordo,  se está cumprindo todas as exigências._x000D_
 5. Demais informações a respeito do transbordo de interesse da população e dos vereadores.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3642/requerimento_no_52-2024_-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3642/requerimento_no_52-2024_-_bertolino.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe o Relatório de Vistas: Solicita-se um relatório do SISTEMA SISAB, contendo o Relatório de Validação desde 2021, que traga as produções por AGENTES DE SAÚDE (CNS) e por competência._x000D_
 Microáreas sem Agente de Saúde: Solicita-se a lista das microáreas que estão sem agente de saúde, com a justificativa para a ausência de agentes nessas áreas.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3649/requerimento_no_53-2024_-_jorge_urgencia_e_dispensa_pl_29.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3649/requerimento_no_53-2024_-_jorge_urgencia_e_dispensa_pl_29.pdf</t>
   </si>
   <si>
     <t>Que o Projeto de Lei n.º 29/2024 tramite em regime de urgência especial, nos termos do art. 52, §7º do Regimento Interno e que seja dispensado do interstício de Redação Final.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3657/requerimento_no_54-2024_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3657/requerimento_no_54-2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se o antigo prédio da Celesc, situado à Rua 18 de Julho, Centro,  é de propriedade do município. Em caso afirmativo informar a data de aquisição, valor pago pelo imóvel, número de matrícula no Registro de Imóveis e qual o interesse público na compra do mesmo.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3658/requerimento_no_55-2024_-_jorge_dispensa_pl_30.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3658/requerimento_no_55-2024_-_jorge_dispensa_pl_30.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei n.º 30/2024.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3663/requerimento_n.o56-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3663/requerimento_n.o56-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se há projeto de calçamento para a Rua José Antônio Luçolli, em Rio do Peixe.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3667/requerimento_no_57-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3667/requerimento_no_57-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se há projeto de pavimentação da Rua Leonida Schoepping, em havendo que seja disponibilizado cópia e em caso negativo, se há interesse na confecção deste e previsão para tal.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3672/requerimento_n.o58-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3672/requerimento_n.o58-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se há projeto de pavimentação para Rua Kilhano Petry, na localidade de Vila do Salto.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3673/requerimento_n.o59-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3673/requerimento_n.o59-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se há projeto de pavimentação para Rua João Pauly, na localidade de Rio Canoas</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3676/requerimento_n.o60-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3676/requerimento_n.o60-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para encaminhe  informações sobre os pagamentos feitos a empresa, SANITARY SERVIÇOS DE CONSERVAÇÃO E LIMPEZA EIRELI, notas fiscais, cronograma de serviços das secretarias e medições com o método de execução do serviço realizado, empresa CONSTRUTORA H.I.M LTDA, notas fiscais e relatório fornecido pela contratada pela execução de serviço, conforme item do termo de referência do edital pregão 18/2022, empresa AGÊNCIA PÚBLICA INTERMUNICIPAL DE SERVIÇOS DO VALE EUROPEU - APIS, despesas empenhas referentes ao consórcio Cisamvi 119.600,00, referente aos 115 plantões realizados pelo consórcio, encaminhando notas fiscais de insumos, relatórios de serviços prestados pelo consórcio e por último, da empresa GARDINI &amp; LORENCETI CONSULTORIA EMPRESARIAL LTDA, aprovação do servidor encarregado pelo recebimento das notas fiscais e relatório dos serviços prestados, contendo cronograma dos serviços prestados in loco (município) conforme consta do termo de referência.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3677/requerimento_n.o_61-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3677/requerimento_n.o_61-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para encaminhe informações de como estão sendo feitos os treinamentos dos vigias das escolas Municipais e CEIs , se todas as escolas dispõem deste serviço, se há funcionários suficientes para preencher essas vagas, quais são as medidas de segurança tomadas pelo setor competente e quais ainda serão implantadas no decorrer deste ano neste serviço de segurança.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3684/requerimento_no_62-2024_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3684/requerimento_no_62-2024_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe sobre a possibilidade de recuperação completa da pista asfáltica da Rua Álida Bressanini em toda a sua extensão.  Caso haja algum projeto em andamento, se há previsão de início das obras e qual o valor que representa ao município.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3685/requerimento_n.o_63_-_2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3685/requerimento_n.o_63_-_2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe a Câmara de Vereadores se haverá transporte para as crianças e pessoas com espectro altista ao iniciar o atendimento da AMA.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3686/requerimento_no_64-2024_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3686/requerimento_no_64-2024_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe à Câmara de Vereadores  cópia do projeto de pavimentação asfáltica da estrada de Braço Miguel e proceda a um estudo de viabilidade de implantar tubulação adequada em trecho da via localizado logo após à Igreja São José Operário.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3687/requerimento_no_65-2024_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3687/requerimento_no_65-2024_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe à Câmara de Vereadores informações acerca da espessura do asfalto contratada e executada na pavimentação asfáltica da Rua Crisóstomo Gesser, e ainda esclarecimentos acerca do meio-fio implementado em alguns acessos que foram cortados, e não rebaixados.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3688/requerimento_no_66-2024_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3688/requerimento_no_66-2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo junto da secretaria de Obras e Planejamentos para que encaminhe informações sobre os lotes de recuperação de asfalto feitos no município. Quantos foram os lotes executados e qual o valor gasto até o momento. Quais as metragens que foram pagas e executadas até a data desde Requerimento. Quais serão os próximos bairros a ganhar a recuperação?</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3693/requerimento_no_67-2024_-_jorge_dispensa_pl_36.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3693/requerimento_no_67-2024_-_jorge_dispensa_pl_36.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei n.º 36/2024.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3694/requerimento_no_68-2024_-_jorge_dispensa_pl_37_e_plc_3.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3694/requerimento_no_68-2024_-_jorge_dispensa_pl_37_e_plc_3.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei n.º 37/2024 e Projeto de Lei Complementar nº 03/2024.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3702/requerimento_no_69-2024_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3702/requerimento_no_69-2024_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que  informe à Câmara de Vereadores se existe algum projeto de implantação de iluminação pública nas localidades de Boa Vista e Braço Belga. Caso haja, que seja informado o estágio em que se encontra e qual a expectativa para o início da obra.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3704/requerimento_no_70-2024_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3704/requerimento_no_70-2024_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe à Câmara de Vereadores informações se há projeto de implantação de iluminação pública no trecho que compreende à via de Baixo Máximo, pouco após à ponte seguindo até Alto Máximo.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3705/requerimento_no_71-2024_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3705/requerimento_no_71-2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe os dados sobre a quantidade de consultas, exames e cirurgias realizadas entre 2016 e 2020 por trimestre e do período de 2021 a 2024. Classificando ainda,  o tipo de  exame e cirurgia realizada nos períodos solicitados.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3708/requerimento_no_72-2024_-_enio.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3708/requerimento_no_72-2024_-_enio.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe a Câmara de Vereadores se existe projeto de continuidade do passeio público da Rua Dom Bosco, no bairro Dom Bosco. Caso não exista, que seja determinado o setor competente para que proceda a elaboração de tal projeto a fim de dar continuidade à obra de construção de passeio público ao longo de toda a referida via.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3709/requerimento_no_73-2024_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3709/requerimento_no_73-2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se há projeto de CEI e Educação Infantil para a comunidade do Rio do Peixe. Se houver projeto, que o encaminhe  para esta Casa e informe quantas crianças serão beneficiadas, qual será a área da nova obra, quantas salas terá e se já há espaço destinado.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3710/requerimento_no_74-2024_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3710/requerimento_no_74-2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe a respeito dos atendimentos nos postos de saúde. Que esclareça quais são as bases usadas para decidir quando uma pessoa pode ser atendida ou não em um PA que não seja da comunidade em que ela mora.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3717/requerimento_no_75-2024_-_eunilton_dispensa_plc__05_e_06.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3717/requerimento_no_75-2024_-_eunilton_dispensa_plc__05_e_06.pdf</t>
   </si>
   <si>
     <t>Sejam dispensados do interstício de Redação Final os Projetos de Lei Complementar 05 e 06/2024.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3718/requerimento_no_76-2024_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3718/requerimento_no_76-2024_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se há projeto de pavimentação para Rua São Domingos Sávio, no bairro Dom Bosco. Existindo projeto, que seja encaminhado cópia.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3721/requerimento_n.o_77-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3721/requerimento_n.o_77-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se há projeto de iluminação pública para a Rua Otto Wruck. Caso haja, que informe quando será executado.</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3723/requerimento_n.o_78-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3723/requerimento_n.o_78-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe os documentos, bem como a análise técnica, de acompanhamento e finalização da obra do novo asfalto feito no Braço Joaquim.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3725/requerimento_no_79-2024_-_eunilton_dispensa_plc__04.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3725/requerimento_no_79-2024_-_eunilton_dispensa_plc__04.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei 40/2024.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3729/requerimento_n.o__80-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3729/requerimento_n.o__80-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe qual a finalidade do antigo prédio da Celesc, situado à Rua 18 de julho, Centro.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3731/requerimento_no_81-2024_-_eunilton_dispensa_pl_41.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3731/requerimento_no_81-2024_-_eunilton_dispensa_pl_41.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei 41/2024.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3735/requerimento_no_82-2024_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3735/requerimento_no_82-2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe à Câmara de Vereadores os projetos e o montante de valores que serão aplicados na recuperação de parques e/ou praças municipais.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3738/requerimento_no_83-2024_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3738/requerimento_no_83-2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo junto à secretaria competente para que encaminhe à Câmara de Vereadores informações sobre valores arrecadados de Cosip nos últimos quatro anos e quais foram os investimentos realizados com os valores arrecadados. Que as informações venham disciminadas mês a mês e as informações dos investimentos realizados,  venham acompanhadas das respectivas notas fiscais e da listagem das localidades que foram beneficiadas com as contribuições.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3748/requerimento_n.o_84-2024_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3748/requerimento_n.o_84-2024_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe o motivo pelo qual as consultas médicas só podem ser agendadas presencialmente no postinho e não podem mais ser agendadas online, uma vez que antes isso era possível.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3750/requerimento_no_85-2024_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3750/requerimento_no_85-2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo junto à Secretaria competente para que aprovem o Projeto de Lei que cria com mais transparência as vagas nos Centros de Educação Infantis do nosso Município de Luiz Alves.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3752/requerimento_no_86-2024_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3752/requerimento_no_86-2024_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo junto da Secretaria de Saúde para que encaminhe relatório dos exames de sangue realizados mensalmente no ano de 2024 por Posto de Atendimento. Seja encaminhado também quantas pessoas aguardam para realização dos mesmos e qual o critério de vagas mensal para a realização desses exames. Quais os laboratórios que executam esse serviço e como foram escolhidos.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3753/requerimento_n.o__87-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3753/requerimento_n.o__87-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se há previsão para ampliação dos serviços realizados pelo DETRANLU.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3754/requerimento_n.o__88-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3754/requerimento_n.o__88-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que verifique e informe se há possibilidade de implantar um programa de Mototáxi no Munícipio, no qual a prefeitura disponibilizaria uma ou mais vagas para estes mototaxistas, em que a secretaria competente determinaria um local estratégico e uma pequena porcentagem do valor da corrida que seria paga para a Prefeitura.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3757/requerimento_n.o__89-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3757/requerimento_n.o__89-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se há possibilidade de isenção de taxa/tarifa de inscrição do Concurso Público nº 11/2024.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3759/requerimento_no_90-2024_-_jorge_dispensa_plc_12.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3759/requerimento_no_90-2024_-_jorge_dispensa_plc_12.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei Complementar 12/2024.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3770/requerimento_n.o__91-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3770/requerimento_n.o__91-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se há projeto de pavimentação para a Rua Nelson Müller, na localidade de Rio do Peixe.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3797/requerimento_no_92-2024_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3797/requerimento_no_92-2024_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado ofício ao Poder Executivo para que através do setor competente encaminhe à Câmara de Vereadores cópia do contrato de locação do imóvel alugado pelo município no bairro Vila do Salto,  para servir de garagem da frota dos veículos da Saúde.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3799/requerimento_no_93-2024_-_jorge_dispensa_pl_52_54_55.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3799/requerimento_no_93-2024_-_jorge_dispensa_pl_52_54_55.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei 52, 54 e 55/2024.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3807/requerimento_n.o__94-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3807/requerimento_n.o__94-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe sobre as coletas de entulhos: como o serviço acontece? Qual o controle? Onde há material que fornece risco a comunidade, o poder público faz a retirada?</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3823/requerimento_n.o__95-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3823/requerimento_n.o__95-2024.pdf</t>
   </si>
   <si>
     <t>RETIRADO PELO AUTOR. Seja oficiado o Poder Executivo para que informe o motivo de haver falta de alimentos para as refeições na creche do Ribeirão do Padre.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3826/requerimento_no_96-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3826/requerimento_no_96-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe à Câmara de Vereadores informações sobre a limpeza e manutenção dos reservatórios de águas das escolas, CEIs, postos de saúde e demais prédios públicos , na qual a prefeitura é responsável pela manutenção e demais serviços.  Tais informações devem abranger se foi feita a devida manutenção em 2023 e 2024 e  quais os procedimentos feitos em cada um desses anos.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
     <t>Bertolino Bachmann, Felipe Brás Luciani, Lucas Schmitt Erbs, Teresinha Goedert Bork</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3829/requerimento_no_97-2024_-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3829/requerimento_no_97-2024_-_bertolino.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que envie à Câmara de Vereadores, através do setor competente, informações precisas esclarecendo como se encontram toda a frota de veículos, equipamentos e maquinários pertencentes ao município de Luiz Alves, das diversas secretarias e setores, no que tange o estado de conservação e manutenção.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3832/requerimento_no_98-2024_-_jorge_dispensa_pl_63.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3832/requerimento_no_98-2024_-_jorge_dispensa_pl_63.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei 63/2024.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3845/requerimento_n.o__99-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3845/requerimento_n.o__99-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe o motivo pelo qual, no dia 28 de outubro (ponto facultativo), não foi realizado o transporte de paciente oncológico para realizar tratamento continuado e pré-agendado.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3846/requerimento_n.o__100-2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3846/requerimento_n.o__100-2024.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que faça uma análise detalhada e um estudo técnico das cabeceiras da ponte na Avenida Maria Marangoni., Dom Bosco.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3870/requerimento_no_101-2024_jorge.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3870/requerimento_no_101-2024_jorge.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei 71/2024.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3905/requerimento_no_102-2024_jorge.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3905/requerimento_no_102-2024_jorge.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei 83 e 85/2024.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3920/requerimento_no_103-2024_jorge.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3920/requerimento_no_103-2024_jorge.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Decreto Legislativo 02/2024, Projeto de Lei Complementar 17/2024,  Projeto de Lei 74, 75, 76, 77, 78, 79, 80, 81, 82, 84, 86, 87, 88 e 89/2024.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3930/requerimento_no_104-2024_-_jorge_dispensa_pl_90.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3930/requerimento_no_104-2024_-_jorge_dispensa_pl_90.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei 90/2024.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
     <t>Port</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3457/portaria_01_2024_comissoes_-_publicar.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3457/portaria_01_2024_comissoes_-_publicar.pdf</t>
   </si>
   <si>
     <t>Nomeia as Comissões Permanentes da Câmara Municipal de Luiz Alves para o ano de 2024.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>RESMD</t>
   </si>
   <si>
     <t>Resolução MD</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3481/resolucao_md_01-2024_-_viagem_brasilia.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3481/resolucao_md_01-2024_-_viagem_brasilia.pdf</t>
   </si>
   <si>
     <t>Autoriza o vereador Lucas Schmitt Erbs a realizar viagem à Brasília.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3493/resolucao_md_02-2024_-_enio_florianopolis.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3493/resolucao_md_02-2024_-_enio_florianopolis.pdf</t>
   </si>
   <si>
     <t>Autoriza o vereador Ênio Ronchi Júnior a realizar viagem à Florianópolis/SC.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3508/resolucao_md_03-2024_-_prorrogacao_nailla.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3508/resolucao_md_03-2024_-_prorrogacao_nailla.pdf</t>
   </si>
   <si>
     <t>Autoriza a renovação do contrato de estágio, conforme Lei Municipal nº 1.663/2017, de 31 de março de 2017.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3551/resolucao_md_04-2024_-_jorge_florianopolis.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3551/resolucao_md_04-2024_-_jorge_florianopolis.pdf</t>
   </si>
   <si>
     <t>Autoriza o vereador Jorge Soares da Silva Winter a realizar viagem à Florianópolis/SC</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3604/resolucao_md_05-2024_-_susana_florianopolis.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3604/resolucao_md_05-2024_-_susana_florianopolis.pdf</t>
   </si>
   <si>
     <t>Autoriza os vereadores Ênio Ronchi Júnior e Susana Müller Campigotto a realizarem viagem à Florianópolis/SC</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3606/resolucao_md_06-2024_-_roseli_florianopolis.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3606/resolucao_md_06-2024_-_roseli_florianopolis.pdf</t>
   </si>
   <si>
     <t>Autoriza a vereadora Roseli Pereira Goedert a realizar viagem à Florianópolis/SC.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3631/resolucao_md_07-2024_-_transferencia_moveis_cadeiras.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3631/resolucao_md_07-2024_-_transferencia_moveis_cadeiras.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência de bens móveis da Câmara Municipal ao Município de Luiz Alves.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3638/resolucao_md_08-2024_-_viagem_brasilia_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3638/resolucao_md_08-2024_-_viagem_brasilia_lucas.pdf</t>
   </si>
   <si>
     <t>Autoriza o vereador Lucas Schmitt Erbs a realizar viagem à Brasília e a participar do Programa de Intercâmbio Legislativo, na Câmara dos Deputados</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3652/resolucao_md_09-2024_-_viagem_brasilia_rose_enio_e_jorge.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3652/resolucao_md_09-2024_-_viagem_brasilia_rose_enio_e_jorge.pdf</t>
   </si>
   <si>
     <t>Autoriza os vereadores Ênio Ronchi Júnior, Jorge Soares da Silva Winter e Roseli Pereira Goedert a realizarem viagem à Brasília</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3668/resolucao_md_10-2024_-_jorge_e_enio_florianopolis.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3668/resolucao_md_10-2024_-_jorge_e_enio_florianopolis.pdf</t>
   </si>
   <si>
     <t>Autoriza os vereadores Ênio Ronchi Júnior e Jorge Soares da Silva Winter a realizarem viagem à Florianópolis/SC</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3697/resolucao_md_11-2024_-_suspensao_transmissao.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3697/resolucao_md_11-2024_-_suspensao_transmissao.pdf</t>
   </si>
   <si>
     <t>Suspende a transmissão das sessões da Câmara Municipal a partir de 06 de julho até a eleição municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3698/resolucao_md_12-2024_-_26_sessao_horario_sessao.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3698/resolucao_md_12-2024_-_26_sessao_horario_sessao.pdf</t>
   </si>
   <si>
     <t>Modifica o horário de início da 26ª sessão ordinária, a ser realizada às 15 horas, do dia 05 de agosto próximo.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3773/resolucao_md_13-2024_-_cancelamento_sessao.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3773/resolucao_md_13-2024_-_cancelamento_sessao.pdf</t>
   </si>
   <si>
     <t>Suspender a realização da 35ª sessão ordinária no dia 07 de outubro.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3777/resolucao_md_14-2024_-_aluno_nota_10.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3777/resolucao_md_14-2024_-_aluno_nota_10.pdf</t>
   </si>
   <si>
     <t>Autoriza despesas com a realização do evento de premiação Aluno Nota Dez, instituído pela Lei n.º 1.744, de 2018.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3787/resolucao_md_15-2024_-_viagem_brasilia_enio.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3787/resolucao_md_15-2024_-_viagem_brasilia_enio.pdf</t>
   </si>
   <si>
     <t>Autoriza o vereador Ênio Ronchi Júnior a realizar viagem à Brasília.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3814/resolucao_md_16-2024_-_jorge_florianopolis.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3814/resolucao_md_16-2024_-_jorge_florianopolis.pdf</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3815/resolucao_md_17-2024_-_viagem_brasilia_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3815/resolucao_md_17-2024_-_viagem_brasilia_lucas.pdf</t>
   </si>
   <si>
     <t>Autoriza o vereador Lucas Schmitt Erbs a realizar viagem à Brasília</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3857/resolucao_md_18-2024_-_viagem_brasilia_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3857/resolucao_md_18-2024_-_viagem_brasilia_bertolino.pdf</t>
   </si>
   <si>
     <t>Autoriza o vereador Bertolino Bachmann a realizar viagem à Brasília</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3858/resolucao_md_19-2024_-_viagem_brasilia_jorge_e_susana.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3858/resolucao_md_19-2024_-_viagem_brasilia_jorge_e_susana.pdf</t>
   </si>
   <si>
     <t>Autoriza os vereadores Jorge Soares da Silva Winter e Susana Müller Campigotto a realizarem viagem à Brasília</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3859/resolucao_md_20-2024_-_40_sessao_horario_sessao.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3859/resolucao_md_20-2024_-_40_sessao_horario_sessao.pdf</t>
   </si>
   <si>
     <t>Modifica o horário de início da 40ª sessão ordinária, a ser realizada às 14 horas, do dia 25 de novembro próximo.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3860/resolucao_md_21-2024_-_viagem_brasilia_roseli.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3860/resolucao_md_21-2024_-_viagem_brasilia_roseli.docx</t>
   </si>
   <si>
     <t>Autoriza a vereadora Roseli Pereira Goedert a realizar   viagem à Brasília</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
     <t>VP</t>
   </si>
   <si>
     <t>Veto Parcial</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3786/veto_parcial_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3786/veto_parcial_.pdf</t>
   </si>
   <si>
     <t>Veto parcial ao Art. 7º da Redação Final do Projeto de Lei n.º 43/2024.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5092,67 +5092,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3612/decreto_legislativo_no_01-2024_aprovacao_contas_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3448/indicacao_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3449/indicacao_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3450/indicacao_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3451/indicacao_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3452/indicacao_no_05-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3453/indicacao_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3458/indicacao_07-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3460/indicacao_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3461/indicacao_n.o_09-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3463/indicacao_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3465/indicacao_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3473/indicacao_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3474/indicacao_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3475/indicacao_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3476/indicacao_n.o_15-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3478/indicacao_n.o_16-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3479/indicacao_n.o_17-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3482/indicacao_n.o_18-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3483/indicacao_n.o_19-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3484/indicacao_no_20-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3485/indicacao_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3486/indicacao_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3487/indicacao_no_23-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3498/indicacao_no_24-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3500/indicacao_no_25-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3505/indicacao_no_26-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3509/indicacao_n.o_27-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3514/indicacao_no_28-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3515/indicacao_no_29-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3519/indicacao_no_30-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3525/indicacao_no_31-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3526/indicacao_no_32-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3527/indicacao_no_33-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3534/indicacao_no_34-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3535/indicacao_no_35-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3536/indicacao_no_36-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3542/indicacao_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3555/indicacao_no_38-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3552/indicacao_no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3554/indicacao_no_41-2024_-.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3559/indicacao_no_42-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3560/indicacao_no_43-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3565/indicacao_no_44-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3566/indicacao_no_45-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3568/indicacao_no_46-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3567/indicacao_no_47-2024.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3578/indicacao_no_49-2024.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3579/indicacao_no_50-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3584/indicacao_no_51-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3588/indicacao_no_53-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3591/indicacao_no_54-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3592/indicacao_no_55-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3594/indicacao_no_56-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3600/indicacao_no_58-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3605/indicacao_no_59-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3608/indicacao_no_60-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3615/indicacao_no_61-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3623/indicacao_no_62-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3633/indicacao_no_63-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3636/indicacao_no_64-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3637/indicacao_no_65-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3639/indicacao_no_66-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3643/indicacao_no_67-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3644/indicacao_no_68-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3645/indicacao_no_69-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3646/indicacao_no_70-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3647/indicacao_no_71-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3654/indicacao_no_72-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3655/indicacao_no_73-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3656/indicacao_no_74-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3664/indicacao_no_76-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3665/indicacao_no_77-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3674/indicacao_no_78-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3675/indicacao_no_79-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3679/indicacao_no_80-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3683/indicacao_no_81-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3689/indicacao_no_82-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3701/indicacao_no_84-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3703/indicacao_no_85-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3706/indicacao_no_86-2024_-.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3707/indicacao_no_87-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3711/indicacao_no_88-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3722/indicacao_no_89-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3734/indicacao_no_90-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3736/indicacao_no_91-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3737/indicacao_no_92-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3740/indicacao_no_93-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3741/indicacao_no_94-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3747/indicacao_no_95-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3749/indicacao_no_96-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3758/indicacao_no_97-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3769/indicacao_no_98-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3771/indicacao_no_99-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3772/indicacao_no_100-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3780/indicacao_no_101-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3781/indicacao_no_102-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3783/indicacao_no_103-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3802/indicacao_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3804/indicacao_no_105-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3806/indicacao_no_106-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3808/indicacao_no_107-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3822/indicacao_no_109-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3824/indicacao_no_110-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3825/indicacao_no_111-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3827/indicacao_no_112-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3828/indicacao_no_113-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3844/indicacao_no_114-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3847/indicacao_no_115-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3854/indicacao_no_116-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3856/indicacao_no_118-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3862/indicacao_no_119-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3869/indicacao_no_120-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3874/indicacao_no_121-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3887/indicacao_no_122-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3888/indicacao_no_123-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3892/indicacao_no_124-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3894/indicacao_no_125-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3507/mocao_no_01-2024_de_aplausos_e_congratulacoes_-_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3541/mocao_no_02-2024_de_aplausos_e_congratulacoes_-_gilberto_silva.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3574/mocao_no_03-2024_de_apelo_pms.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3866/mocao_no_4-2024_-_vinicius_martendal.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3472/projeto_decreto_legislativo_01-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3865/projeto_de_decreto_legislativo_02-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3455/projeto_de_lei_complementar_-_altera_lei_26.2019_magisterio_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3456/projeto_de_lei_complementar_-_altera_a_lc_27.2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3690/projeto_de_lei_complementar_-_altera_a_lc_27.2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3712/projeto_de_lei_complementar_-_altera_lc_06.2017.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3715/projeto_de_lei_-_altera_lc_26_2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3716/projeto_de_lei_complementar_-_altera_lc_27.2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3742/01._pl_-_altera_lei_46_ok.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3743/02._pl_-_altera_lei_44_ok.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3745/04._pl_-_altera_lei_45_ok.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3746/05._pl_alteracao_lei_43_ok.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3744/03.__pl_-_institui_desdobro_ok.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3755/projeto_de_lei_complementar_-_altera_lc_27.2019_-_02.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3774/projeto_de_lei_-_atribuicoes_secretaria_de_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3816/projeto_de_lei_-_vinculacao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3861/projeto_de_lei_-_altera_a_lei_complementar_42.2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3864/projeto_de_lei_-_altera_a_lei_complementar_43.2021_3_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3923/projeto_de_lei_complementar_-_altera_lei_60_2022_liberdade_economica_com_ajuste.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3462/projeto_de_lei_-_altera_a_lei_2049.2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3470/projeto_de_lei_no_02-2024_utilidade_publica_sociedade_duque_de_caxias.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3471/projeto_de_lei_no_03-2024_utilidade_publica_ama.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3488/projeto_de_lei_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3496/projeto_de_lei_-_institui_o_incentivo_de_coordenacao_aos_profissionais_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3499/projeto_de_lei_-_altera_a_lei_n._1.713.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3506/projeto_de_lei_no_07-2024_enio_altera_lei_1145-2004.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3518/projeto_de_lei_-_convenio_imas_-_correto.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3520/projeto_de_lei_-_altera_a_lei_698.1991.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3529/projeto_de_lei_-_altera_a_lei_n._1692.2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3530/projeto_de_lei_-_promobis.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3531/projeto_de_lei_-_dispoe_sobre_a_politica_municipal_do_idoso_e_cria_o_conselho_municipal_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3533/projeto_de_lei_-_ampliacao_do_quartel_do_corpo_de_bombeiros_de_luiz_alves.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3539/projeto_de_lei_-_reconhece_despesa_de_exercicio_anterior.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3557/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3571/projeto_de_lei_-_credito_suplementar_anulacao.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3577/projeto_de_lei_-_altera_a_lei_2006.2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3589/projeto_de_lei_-_denomina_via_publica_-_rua_cristovao_muller.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3590/projeto_de_lei_no_19.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3595/projeto_de_lei_-_credito_suplementar_excesso_de_arrecadacao_-_saude.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3607/projeto_de_lei__-_altera_lei_1700.2017.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3609/projeto_de_lei_-_convenios_2.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3620/projeto_de_lei_-_convenios_emenda_chiodini.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3621/projeto_de_lei_-_credito_suplementar_excesso_de_arrecadacao_-_saude.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3622/projeto_de_lei_-_denomina_via_publica_-_rua_vicente_meurer.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3624/projeto_de_lei_imas.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3632/projeto_de_lei_no_27.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3640/projeto_de_lei_-_denomina_via_publica_-_ruas.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3641/projeto_de_lei_no_29.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3653/projeto_de_lei_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3660/projeto_de_lei_-_denomina_ponte_abel_erbs.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3661/projeto_de_lei_-_denomina_ponte_irineu_bompani.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3666/projeto_de_lei_-_reconhece_despesa_anterior_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3678/projeto_de_lei_-_denomina_espaco_publico.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3680/projeto_de_lei_-_denomina_via_publica_-_rua_ivo_junten.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3691/projeto_de_lei_-_ppi_2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3692/projeto_de_lei_-_credito_suplementar_anulacao_26.07.2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3713/projeto_de_lei_-_denomina_espaco_publico_aridio_altini.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3714/projeto_de_lei_-_alteracao_apis.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3724/projeto_de_lei_-_altera_anexo_lei_1885.2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3730/projeto_de_lei__dispoe_sobre_o_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3739/projeto_de_lei_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_do_municipio_de_luiz_alves.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3751/pl_no_44-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3756/projeto_de_lei_-_autoriza_chefe_do_poder_executivo_a_firmar_termo_de_cessao_com_epagri.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3775/projeto_de_lei_-_altera_lei_1903.2021_-_rua_elias_bachmann.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3776/projeto_de_lei_-_denomina_via_publica_-_rua_daniel_inacio_vick_.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3778/projeto_de_lei_no_47-2024_prolongamento_leontina.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3779/projeto_de_lei_no_48-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3782/projeto_de_lei_-_denomina_via_publica_-_rua_manoel_sebastiao_machado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3784/projeto_de_lei_no_50-2024_lucas_-_seguranca.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3785/projeto_de_lei_no_51-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3796/projeto_de_lei_abertura_de_credito_-_folha_saude.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3798/loa_substituicao.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3801/projeto_de_lei_cimamfri.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3805/projeto_de_lei_-_reconhece_despesa_nurrevi.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3811/projeto_de_lei_no_56-2024_arnoldo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3812/projeto_de_lei_no_57-2024_antonio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3813/projeto_de_lei_no_58-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3819/projeto_de_lei_no_61-2024_delmo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3820/projeto_de_lei_no_62-2024_jorde_dia_migrante.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3830/projeto_de_lei_-_convenio_pvh_urgencia.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3848/projeto_de_lei_-_denomina_via_publica_-_rua_antonio_alfredo_petry.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3849/projeto_de_lei_-_denomina_via_publica_-_rua_eugenio_reichert_compressed_1.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3850/pl_valdemar.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3851/projeto_de_lei_-_denomina_via_publica_-_rua_da_prata.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3852/pl_rua_longino_compressed_1.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3853/pl_rua_miguel_compressed.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3863/projeto_de_lei_-_denomina_via_publica_-_rua_padre_albano_jose_k.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3871/22.11_projeto_de_lei_-_credito_suplementar_22.11.2024_regime_urgencia.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3872/projeto_de_lei_--_rua_iraci_machado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3873/projeto_de_lei_-_denomina_rua_coberta.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3889/projeto_de_lei_-_denomina_via_publica_-_saulo_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3890/projeto_de_lei_-_denomina_via_publica_-_ademir_pereira_1.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3891/projeto_de_lei_-_denomina_via_publica_-_iolanda_1.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3893/projeto_de_lei_-_denomina_via_publica_-_jose_e._s.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3895/projeto_de_lei_-_denomina_via_publica_-_valdemiro_hermes.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3896/projeto_de_lei__-_altera_lei_2017.2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3897/projeto_de_lei_-_denomina_via_publica_-_augusto_graf.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3898/projeto_de_lei_-_denomina_via_publica_-_ivo_t.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3899/projeto_de_lei_-_denomina_espaco_publico.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3900/projeto_de_lei_-_reconhece_despesa_acolhimento.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3901/projeto_de_lei_-_denomina_via_publica_-_maria.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3902/projeto_de_lei_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3908/projeto_de_lei_-_jardim_adelina_clara_hess_de_souza.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3921/projeto_de_lei_-_denomina_via_publica_-_napoleao_vigarani.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3922/projeto_de_lei_-_denomina_via_publica_-_paulo_g.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3924/projeto_de_lei_-_pagamento_em_pecunia_de_ferias_nao_gozadas.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3929/projeto_de_lei_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3469/redacao_final_ao_plc_no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3480/redacao_final_ao_pl_no_1-2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3490/redacao_final_ao_pl_no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3491/redacao_final_ao_pl_no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3492/redacao_final_ao_decreto_legislativo_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3501/redacao_final_ao_pl_no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3502/redacao_final_ao_pl_no_5-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3503/redacao_final_ao_pl_no_6-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3523/redacao_final_ao_pl_no_8-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3524/redacao_final_ao_pl_no_9-2024.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3538/redacao_final_ao_pl_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3540/redacao_final_ao_pl_no_7-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3547/redacao_final_ao_pl_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3548/redacao_final_ao_pl_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3549/redacao_final_ao_pl_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3563/redacao_final_ao_pl_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3573/redacao_final_ao_pl_no_16-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3583/redacao_final_ao_pl_no_17-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3601/redacao_final_ao_pl_no_18-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3602/redacao_final_ao_pl_no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3614/redacao_final_ao_pl_no_20-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3611/redacao_final_ao_pl_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3613/redacao_final_ao_pl_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3625/redacao_final_ao_pl_no_23-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3626/redacao_final_ao_pl_no_26-2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3628/redacao_final_ao_pl_no_24-2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3629/redacao_final_ao_pl_no_25-2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3648/redacao_final_ao_pl_no_29-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3650/redacao_final_ao_pl_no_27-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3651/redacao_final_ao_pl_no_28-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3659/redacao_final_ao_pl_no_30-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3670/redacao_final_ao_pl_no_32-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3671/redacao_final_ao_pl_no_33-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3681/redacao_final_ao_pl_no_34-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3682/redacao_final_ao_pl_no_35-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3695/redacao_final_ao_pl_no_36-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3696/redacao_final_ao_pl_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3699/redacao_final_ao_plc_no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3719/redacao_final_ao_plc_no_5-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3720/redacao_final_ao_plc_no_6-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3726/redacao_final_ao_pl_no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3727/redacao_final_ao_pl_no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3728/redacao_final_ao_plc_no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3732/redacao_final_ao_pl_no_41-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3760/redacao_final_ao_plc_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3761/redacao_final_ao_pl_no_42-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3762/redacao_final_ao_pl_no_43-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3763/redacao_final_ao_pl_no_44-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3764/redacao_final_ao_plc_no_07-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3765/redacao_final_ao_plc_no_08-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3766/redacao_final_ao_plc_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3767/redacao_final_ao_plc_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3768/redacao_final_ao_plc_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3788/redacao_final_ao_plc_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3789/redacao_final_ao_pl_no_38-2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3790/redacao_final_ao_pl_no_45-2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3791/redacao_final_ao_pl_no_46-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3792/redacao_final_ao_pl_no_49-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3793/redacao_final_ao_pl_no_50-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3800/redacao_final_ao_pl_no_52-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3809/redacao_final_ao_pl_no_54-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3833/redacao_final_ao_plc_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3834/redacao_final_ao_pl_no_47-2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3835/redacao_final_ao_pl_no_48-2024.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3836/redacao_final_ao_pl_no_56-2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3837/redacao_final_ao_pl_no_57-2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3838/redacao_final_ao_pl_no_58-2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3839/redacao_final_ao_pl_no_59-2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3840/redacao_final_ao_pl_no_60-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3841/redacao_final_ao_pl_no_61-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3842/redacao_final_ao_pl_no_62-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3843/redacao_final_ao_pl_no_53-2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3875/redacao_final_ao_pl_no_71-2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3876/redacao_final_ao_pl_no_64-2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3877/redacao_final_ao_pl_no_65-2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3878/redacao_final_ao_pl_no_66-2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3879/redacao_final_ao_pl_no_67-2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3880/redacao_final_ao_pl_no_68-2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3882/redacao_final_ao_pl_no_69-2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3883/redacao_final_ao_pl_no_70-2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3884/redacao_final_ao_pl_no_72-2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3885/redacao_final_ao_pl_no_73-2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3886/redacao_final_ao_plc_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3903/redacao_final_ao_plc_no_16-2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3904/redacao_final_ao_decreto_legislativo_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3906/redacao_final_ao_pl_no_83-2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3907/redacao_final_ao_pl_no_85-2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3909/redacao_final_ao_pl_no_74-2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3910/redacao_final_ao_pl_no_75-2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3911/redacao_final_ao_pl_no_76-2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3912/redacao_final_ao_pl_no_77-2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3913/redacao_final_ao_pl_no_78-2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3914/redacao_final_ao_pl_no_79-2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3915/redacao_final_ao_pl_no_80-2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3916/redacao_final_ao_pl_no_81-2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3917/redacao_final_ao_pl_no_82-2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3918/redacao_final_ao_pl_no_84-2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3919/redacao_final_ao_pl_no_86-2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3925/redacao_final_ao_plc_no_17-2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3926/redacao_final_ao_pl_no_87-2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3927/redacao_final_ao_pl_no_88-2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3928/redacao_final_ao_pl_no_89-2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3931/redacao_final_ao_pl_no_90-2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3447/requerimento_no_01-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3454/requerimento_no_02-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3459/requerimento_no_03-2024_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3464/requerimento_n.o_04-2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3466/requerimento_no_05-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3467/requerimento_no_06-2023_-_jorge-_dispensa_plc_1_e_2.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3477/requerimento_n.o_07-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3489/requerimento_no_08-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3494/requerimento_no_09-2024_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3497/requerimento_no_11-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3504/requerimento_no_12-2023_-_jorge-_dispensa_pl_5_e_6.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3510/requerimento_no_13-2024_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3512/requerimento_n.o_14-2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3513/requerimento_n.o_15-2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3516/requerimento_no_16-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3517/requerimento_no_17-2024_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3521/requerimento_n.o_18-2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3522/requerimento_no_19-2023_-_jorge-_dispensa_pl_8_e_9.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3528/requerimento_no_20-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3532/requerimento_no_21-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3537/requerimento_no_22-2024_-_jorge-_dispensa_pl_10.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3545/requerimento_no_23-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3546/requerimento_no_24-2024_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3550/requerimento_n.o_25-2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3553/requerimento_n.o_26-2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3556/requerimento_no_27-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3558/requerimento_no_28-2024_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3562/requerimento_no_30-2024_-_jorge-_dispensa_pl_14.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3569/requerimento_no_31-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3570/requerimento_no_32-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3572/requerimento_no_33-2024_-_jorge-_dispensa_pl_16.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3580/requerimento_no_34-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3581/requerimento_no_35-2024_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3582/requerimento_no_36-2024_-_jorge-_dispensa_pl_17.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3585/requerimento_n.o_37-2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3586/requerimento_no__38-2024-_lucas.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3593/requerimento_n.o_39-2024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3597/requerimento_no_40-2024_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3598/requerimento_n.o_41-2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3599/requerimento_no_42-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3617/requerimento_no_44-2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3618/requerimento_no_45-2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3619/requerimento_no_46-2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3616/requerimento_no_47-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3627/requerimento_no_48-2024_-_everly_dispensa_pl_22.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3630/requerimento_no_49-2024_-_everly_dispensa_pl_24.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3634/requerimento_no_50-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3635/requerimento_no_51-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3642/requerimento_no_52-2024_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3649/requerimento_no_53-2024_-_jorge_urgencia_e_dispensa_pl_29.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3657/requerimento_no_54-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3658/requerimento_no_55-2024_-_jorge_dispensa_pl_30.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3663/requerimento_n.o56-2024.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3667/requerimento_no_57-2024.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3672/requerimento_n.o58-2024.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3673/requerimento_n.o59-2024.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3676/requerimento_n.o60-2024.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3677/requerimento_n.o_61-2024.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3684/requerimento_no_62-2024_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3685/requerimento_n.o_63_-_2024.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3686/requerimento_no_64-2024_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3687/requerimento_no_65-2024_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3688/requerimento_no_66-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3693/requerimento_no_67-2024_-_jorge_dispensa_pl_36.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3694/requerimento_no_68-2024_-_jorge_dispensa_pl_37_e_plc_3.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3702/requerimento_no_69-2024_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3704/requerimento_no_70-2024_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3705/requerimento_no_71-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3708/requerimento_no_72-2024_-_enio.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3709/requerimento_no_73-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3710/requerimento_no_74-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3717/requerimento_no_75-2024_-_eunilton_dispensa_plc__05_e_06.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3718/requerimento_no_76-2024_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3721/requerimento_n.o_77-2024.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3723/requerimento_n.o_78-2024.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3725/requerimento_no_79-2024_-_eunilton_dispensa_plc__04.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3729/requerimento_n.o__80-2024.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3731/requerimento_no_81-2024_-_eunilton_dispensa_pl_41.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3735/requerimento_no_82-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3738/requerimento_no_83-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3748/requerimento_n.o_84-2024_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3750/requerimento_no_85-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3752/requerimento_no_86-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3753/requerimento_n.o__87-2024.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3754/requerimento_n.o__88-2024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3757/requerimento_n.o__89-2024.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3759/requerimento_no_90-2024_-_jorge_dispensa_plc_12.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3770/requerimento_n.o__91-2024.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3797/requerimento_no_92-2024_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3799/requerimento_no_93-2024_-_jorge_dispensa_pl_52_54_55.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3807/requerimento_n.o__94-2024.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3823/requerimento_n.o__95-2024.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3826/requerimento_no_96-2024.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3829/requerimento_no_97-2024_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3832/requerimento_no_98-2024_-_jorge_dispensa_pl_63.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3845/requerimento_n.o__99-2024.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3846/requerimento_n.o__100-2024.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3870/requerimento_no_101-2024_jorge.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3905/requerimento_no_102-2024_jorge.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3920/requerimento_no_103-2024_jorge.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3930/requerimento_no_104-2024_-_jorge_dispensa_pl_90.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3457/portaria_01_2024_comissoes_-_publicar.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3481/resolucao_md_01-2024_-_viagem_brasilia.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3493/resolucao_md_02-2024_-_enio_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3508/resolucao_md_03-2024_-_prorrogacao_nailla.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3551/resolucao_md_04-2024_-_jorge_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3604/resolucao_md_05-2024_-_susana_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3606/resolucao_md_06-2024_-_roseli_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3631/resolucao_md_07-2024_-_transferencia_moveis_cadeiras.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3638/resolucao_md_08-2024_-_viagem_brasilia_lucas.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3652/resolucao_md_09-2024_-_viagem_brasilia_rose_enio_e_jorge.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3668/resolucao_md_10-2024_-_jorge_e_enio_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3697/resolucao_md_11-2024_-_suspensao_transmissao.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3698/resolucao_md_12-2024_-_26_sessao_horario_sessao.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3773/resolucao_md_13-2024_-_cancelamento_sessao.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3777/resolucao_md_14-2024_-_aluno_nota_10.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3787/resolucao_md_15-2024_-_viagem_brasilia_enio.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3814/resolucao_md_16-2024_-_jorge_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3815/resolucao_md_17-2024_-_viagem_brasilia_lucas.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3857/resolucao_md_18-2024_-_viagem_brasilia_bertolino.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3858/resolucao_md_19-2024_-_viagem_brasilia_jorge_e_susana.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3859/resolucao_md_20-2024_-_40_sessao_horario_sessao.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3860/resolucao_md_21-2024_-_viagem_brasilia_roseli.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3786/veto_parcial_.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3612/decreto_legislativo_no_01-2024_aprovacao_contas_2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3448/indicacao_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3449/indicacao_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3450/indicacao_no_03-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3451/indicacao_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3452/indicacao_no_05-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3453/indicacao_no_06-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3458/indicacao_07-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3460/indicacao_2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3461/indicacao_n.o_09-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3463/indicacao_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3465/indicacao_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3473/indicacao_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3474/indicacao_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3475/indicacao_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3476/indicacao_n.o_15-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3478/indicacao_n.o_16-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3479/indicacao_n.o_17-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3482/indicacao_n.o_18-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3483/indicacao_n.o_19-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3484/indicacao_no_20-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3485/indicacao_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3486/indicacao_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3487/indicacao_no_23-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3498/indicacao_no_24-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3500/indicacao_no_25-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3505/indicacao_no_26-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3509/indicacao_n.o_27-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3514/indicacao_no_28-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3515/indicacao_no_29-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3519/indicacao_no_30-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3525/indicacao_no_31-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3526/indicacao_no_32-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3527/indicacao_no_33-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3534/indicacao_no_34-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3535/indicacao_no_35-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3536/indicacao_no_36-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3542/indicacao_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3555/indicacao_no_38-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3552/indicacao_no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3554/indicacao_no_41-2024_-.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3559/indicacao_no_42-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3560/indicacao_no_43-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3565/indicacao_no_44-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3566/indicacao_no_45-2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3568/indicacao_no_46-2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3567/indicacao_no_47-2024.docx" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3578/indicacao_no_49-2024.docx" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3579/indicacao_no_50-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3584/indicacao_no_51-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3588/indicacao_no_53-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3591/indicacao_no_54-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3592/indicacao_no_55-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3594/indicacao_no_56-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3600/indicacao_no_58-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3605/indicacao_no_59-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3608/indicacao_no_60-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3615/indicacao_no_61-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3623/indicacao_no_62-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3633/indicacao_no_63-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3636/indicacao_no_64-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3637/indicacao_no_65-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3639/indicacao_no_66-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3643/indicacao_no_67-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3644/indicacao_no_68-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3645/indicacao_no_69-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3646/indicacao_no_70-2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3647/indicacao_no_71-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3654/indicacao_no_72-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3655/indicacao_no_73-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3656/indicacao_no_74-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3664/indicacao_no_76-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3665/indicacao_no_77-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3674/indicacao_no_78-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3675/indicacao_no_79-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3679/indicacao_no_80-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3683/indicacao_no_81-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3689/indicacao_no_82-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3701/indicacao_no_84-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3703/indicacao_no_85-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3706/indicacao_no_86-2024_-.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3707/indicacao_no_87-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3711/indicacao_no_88-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3722/indicacao_no_89-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3734/indicacao_no_90-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3736/indicacao_no_91-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3737/indicacao_no_92-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3740/indicacao_no_93-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3741/indicacao_no_94-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3747/indicacao_no_95-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3749/indicacao_no_96-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3758/indicacao_no_97-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3769/indicacao_no_98-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3771/indicacao_no_99-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3772/indicacao_no_100-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3780/indicacao_no_101-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3781/indicacao_no_102-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3783/indicacao_no_103-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3802/indicacao_no_104-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3804/indicacao_no_105-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3806/indicacao_no_106-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3808/indicacao_no_107-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3822/indicacao_no_109-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3824/indicacao_no_110-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3825/indicacao_no_111-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3827/indicacao_no_112-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3828/indicacao_no_113-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3844/indicacao_no_114-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3847/indicacao_no_115-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3854/indicacao_no_116-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3856/indicacao_no_118-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3862/indicacao_no_119-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3869/indicacao_no_120-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3874/indicacao_no_121-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3887/indicacao_no_122-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3888/indicacao_no_123-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3892/indicacao_no_124-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3894/indicacao_no_125-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3507/mocao_no_01-2024_de_aplausos_e_congratulacoes_-_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3541/mocao_no_02-2024_de_aplausos_e_congratulacoes_-_gilberto_silva.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3574/mocao_no_03-2024_de_apelo_pms.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3866/mocao_no_4-2024_-_vinicius_martendal.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3472/projeto_decreto_legislativo_01-2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3865/projeto_de_decreto_legislativo_02-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3455/projeto_de_lei_complementar_-_altera_lei_26.2019_magisterio_1.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3456/projeto_de_lei_complementar_-_altera_a_lc_27.2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3690/projeto_de_lei_complementar_-_altera_a_lc_27.2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3712/projeto_de_lei_complementar_-_altera_lc_06.2017.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3715/projeto_de_lei_-_altera_lc_26_2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3716/projeto_de_lei_complementar_-_altera_lc_27.2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3742/01._pl_-_altera_lei_46_ok.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3743/02._pl_-_altera_lei_44_ok.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3745/04._pl_-_altera_lei_45_ok.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3746/05._pl_alteracao_lei_43_ok.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3744/03.__pl_-_institui_desdobro_ok.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3755/projeto_de_lei_complementar_-_altera_lc_27.2019_-_02.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3774/projeto_de_lei_-_atribuicoes_secretaria_de_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3816/projeto_de_lei_-_vinculacao_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3861/projeto_de_lei_-_altera_a_lei_complementar_42.2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3864/projeto_de_lei_-_altera_a_lei_complementar_43.2021_3_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3923/projeto_de_lei_complementar_-_altera_lei_60_2022_liberdade_economica_com_ajuste.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3462/projeto_de_lei_-_altera_a_lei_2049.2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3470/projeto_de_lei_no_02-2024_utilidade_publica_sociedade_duque_de_caxias.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3471/projeto_de_lei_no_03-2024_utilidade_publica_ama.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3488/projeto_de_lei_no_04-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3496/projeto_de_lei_-_institui_o_incentivo_de_coordenacao_aos_profissionais_enfermeiros.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3499/projeto_de_lei_-_altera_a_lei_n._1.713.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3506/projeto_de_lei_no_07-2024_enio_altera_lei_1145-2004.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3518/projeto_de_lei_-_convenio_imas_-_correto.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3520/projeto_de_lei_-_altera_a_lei_698.1991.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3529/projeto_de_lei_-_altera_a_lei_n._1692.2017.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3530/projeto_de_lei_-_promobis.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3531/projeto_de_lei_-_dispoe_sobre_a_politica_municipal_do_idoso_e_cria_o_conselho_municipal_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3533/projeto_de_lei_-_ampliacao_do_quartel_do_corpo_de_bombeiros_de_luiz_alves.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3539/projeto_de_lei_-_reconhece_despesa_de_exercicio_anterior.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3557/projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3571/projeto_de_lei_-_credito_suplementar_anulacao.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3577/projeto_de_lei_-_altera_a_lei_2006.2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3589/projeto_de_lei_-_denomina_via_publica_-_rua_cristovao_muller.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3590/projeto_de_lei_no_19.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3595/projeto_de_lei_-_credito_suplementar_excesso_de_arrecadacao_-_saude.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3607/projeto_de_lei__-_altera_lei_1700.2017.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3609/projeto_de_lei_-_convenios_2.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3620/projeto_de_lei_-_convenios_emenda_chiodini.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3621/projeto_de_lei_-_credito_suplementar_excesso_de_arrecadacao_-_saude.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3622/projeto_de_lei_-_denomina_via_publica_-_rua_vicente_meurer.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3624/projeto_de_lei_imas.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3632/projeto_de_lei_no_27.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3640/projeto_de_lei_-_denomina_via_publica_-_ruas.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3641/projeto_de_lei_no_29.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3653/projeto_de_lei_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3660/projeto_de_lei_-_denomina_ponte_abel_erbs.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3661/projeto_de_lei_-_denomina_ponte_irineu_bompani.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3666/projeto_de_lei_-_reconhece_despesa_anterior_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3678/projeto_de_lei_-_denomina_espaco_publico.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3680/projeto_de_lei_-_denomina_via_publica_-_rua_ivo_junten.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3691/projeto_de_lei_-_ppi_2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3692/projeto_de_lei_-_credito_suplementar_anulacao_26.07.2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3713/projeto_de_lei_-_denomina_espaco_publico_aridio_altini.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3714/projeto_de_lei_-_alteracao_apis.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3724/projeto_de_lei_-_altera_anexo_lei_1885.2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3730/projeto_de_lei__dispoe_sobre_o_plano_plurianual.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3739/projeto_de_lei_-_dispoe_sobre_as_diretrizes_para_a_elaboracao_da_lei_orcamentaria_do_municipio_de_luiz_alves.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3751/pl_no_44-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3756/projeto_de_lei_-_autoriza_chefe_do_poder_executivo_a_firmar_termo_de_cessao_com_epagri.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3775/projeto_de_lei_-_altera_lei_1903.2021_-_rua_elias_bachmann.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3776/projeto_de_lei_-_denomina_via_publica_-_rua_daniel_inacio_vick_.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3778/projeto_de_lei_no_47-2024_prolongamento_leontina.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3779/projeto_de_lei_no_48-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3782/projeto_de_lei_-_denomina_via_publica_-_rua_manoel_sebastiao_machado.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3784/projeto_de_lei_no_50-2024_lucas_-_seguranca.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3785/projeto_de_lei_no_51-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3796/projeto_de_lei_abertura_de_credito_-_folha_saude.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3798/loa_substituicao.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3801/projeto_de_lei_cimamfri.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3805/projeto_de_lei_-_reconhece_despesa_nurrevi.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3811/projeto_de_lei_no_56-2024_arnoldo.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3812/projeto_de_lei_no_57-2024_antonio.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3813/projeto_de_lei_no_58-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3819/projeto_de_lei_no_61-2024_delmo.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3820/projeto_de_lei_no_62-2024_jorde_dia_migrante.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3830/projeto_de_lei_-_convenio_pvh_urgencia.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3848/projeto_de_lei_-_denomina_via_publica_-_rua_antonio_alfredo_petry.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3849/projeto_de_lei_-_denomina_via_publica_-_rua_eugenio_reichert_compressed_1.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3850/pl_valdemar.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3851/projeto_de_lei_-_denomina_via_publica_-_rua_da_prata.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3852/pl_rua_longino_compressed_1.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3853/pl_rua_miguel_compressed.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3863/projeto_de_lei_-_denomina_via_publica_-_rua_padre_albano_jose_k.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3871/22.11_projeto_de_lei_-_credito_suplementar_22.11.2024_regime_urgencia.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3872/projeto_de_lei_--_rua_iraci_machado.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3873/projeto_de_lei_-_denomina_rua_coberta.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3889/projeto_de_lei_-_denomina_via_publica_-_saulo_1.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3890/projeto_de_lei_-_denomina_via_publica_-_ademir_pereira_1.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3891/projeto_de_lei_-_denomina_via_publica_-_iolanda_1.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3893/projeto_de_lei_-_denomina_via_publica_-_jose_e._s.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3895/projeto_de_lei_-_denomina_via_publica_-_valdemiro_hermes.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3896/projeto_de_lei__-_altera_lei_2017.2023.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3897/projeto_de_lei_-_denomina_via_publica_-_augusto_graf.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3898/projeto_de_lei_-_denomina_via_publica_-_ivo_t.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3899/projeto_de_lei_-_denomina_espaco_publico.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3900/projeto_de_lei_-_reconhece_despesa_acolhimento.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3901/projeto_de_lei_-_denomina_via_publica_-_maria.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3902/projeto_de_lei_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3908/projeto_de_lei_-_jardim_adelina_clara_hess_de_souza.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3921/projeto_de_lei_-_denomina_via_publica_-_napoleao_vigarani.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3922/projeto_de_lei_-_denomina_via_publica_-_paulo_g.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3924/projeto_de_lei_-_pagamento_em_pecunia_de_ferias_nao_gozadas.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3929/projeto_de_lei_-_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3469/redacao_final_ao_plc_no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3480/redacao_final_ao_pl_no_1-2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3490/redacao_final_ao_pl_no_2-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3491/redacao_final_ao_pl_no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3492/redacao_final_ao_decreto_legislativo_no_01-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3501/redacao_final_ao_pl_no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3502/redacao_final_ao_pl_no_5-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3503/redacao_final_ao_pl_no_6-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3523/redacao_final_ao_pl_no_8-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3524/redacao_final_ao_pl_no_9-2024.docx" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3538/redacao_final_ao_pl_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3540/redacao_final_ao_pl_no_7-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3547/redacao_final_ao_pl_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3548/redacao_final_ao_pl_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3549/redacao_final_ao_pl_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3563/redacao_final_ao_pl_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3573/redacao_final_ao_pl_no_16-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3583/redacao_final_ao_pl_no_17-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3601/redacao_final_ao_pl_no_18-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3602/redacao_final_ao_pl_no_19-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3614/redacao_final_ao_pl_no_20-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3611/redacao_final_ao_pl_no_22-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3613/redacao_final_ao_pl_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3625/redacao_final_ao_pl_no_23-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3626/redacao_final_ao_pl_no_26-2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3628/redacao_final_ao_pl_no_24-2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3629/redacao_final_ao_pl_no_25-2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3648/redacao_final_ao_pl_no_29-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3650/redacao_final_ao_pl_no_27-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3651/redacao_final_ao_pl_no_28-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3659/redacao_final_ao_pl_no_30-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3670/redacao_final_ao_pl_no_32-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3671/redacao_final_ao_pl_no_33-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3681/redacao_final_ao_pl_no_34-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3682/redacao_final_ao_pl_no_35-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3695/redacao_final_ao_pl_no_36-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3696/redacao_final_ao_pl_no_37-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3699/redacao_final_ao_plc_no_3-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3719/redacao_final_ao_plc_no_5-2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3720/redacao_final_ao_plc_no_6-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3726/redacao_final_ao_pl_no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3727/redacao_final_ao_pl_no_40-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3728/redacao_final_ao_plc_no_4-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3732/redacao_final_ao_pl_no_41-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3760/redacao_final_ao_plc_no_12-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3761/redacao_final_ao_pl_no_42-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3762/redacao_final_ao_pl_no_43-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3763/redacao_final_ao_pl_no_44-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3764/redacao_final_ao_plc_no_07-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3765/redacao_final_ao_plc_no_08-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3766/redacao_final_ao_plc_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3767/redacao_final_ao_plc_no_10-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3768/redacao_final_ao_plc_no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3788/redacao_final_ao_plc_no_13-2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3789/redacao_final_ao_pl_no_38-2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3790/redacao_final_ao_pl_no_45-2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3791/redacao_final_ao_pl_no_46-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3792/redacao_final_ao_pl_no_49-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3793/redacao_final_ao_pl_no_50-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3800/redacao_final_ao_pl_no_52-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3809/redacao_final_ao_pl_no_54-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3833/redacao_final_ao_plc_no_14-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3834/redacao_final_ao_pl_no_47-2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3835/redacao_final_ao_pl_no_48-2024.docx" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3836/redacao_final_ao_pl_no_56-2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3837/redacao_final_ao_pl_no_57-2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3838/redacao_final_ao_pl_no_58-2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3839/redacao_final_ao_pl_no_59-2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3840/redacao_final_ao_pl_no_60-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3841/redacao_final_ao_pl_no_61-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3842/redacao_final_ao_pl_no_62-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3843/redacao_final_ao_pl_no_53-2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3875/redacao_final_ao_pl_no_71-2024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3876/redacao_final_ao_pl_no_64-2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3877/redacao_final_ao_pl_no_65-2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3878/redacao_final_ao_pl_no_66-2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3879/redacao_final_ao_pl_no_67-2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3880/redacao_final_ao_pl_no_68-2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3882/redacao_final_ao_pl_no_69-2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3883/redacao_final_ao_pl_no_70-2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3884/redacao_final_ao_pl_no_72-2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3885/redacao_final_ao_pl_no_73-2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3886/redacao_final_ao_plc_no_15-2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3903/redacao_final_ao_plc_no_16-2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3904/redacao_final_ao_decreto_legislativo_no_02-2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3906/redacao_final_ao_pl_no_83-2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3907/redacao_final_ao_pl_no_85-2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3909/redacao_final_ao_pl_no_74-2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3910/redacao_final_ao_pl_no_75-2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3911/redacao_final_ao_pl_no_76-2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3912/redacao_final_ao_pl_no_77-2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3913/redacao_final_ao_pl_no_78-2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3914/redacao_final_ao_pl_no_79-2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3915/redacao_final_ao_pl_no_80-2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3916/redacao_final_ao_pl_no_81-2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3917/redacao_final_ao_pl_no_82-2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3918/redacao_final_ao_pl_no_84-2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3919/redacao_final_ao_pl_no_86-2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3925/redacao_final_ao_plc_no_17-2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3926/redacao_final_ao_pl_no_87-2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3927/redacao_final_ao_pl_no_88-2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3928/redacao_final_ao_pl_no_89-2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3931/redacao_final_ao_pl_no_90-2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3447/requerimento_no_01-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3454/requerimento_no_02-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3459/requerimento_no_03-2024_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3464/requerimento_n.o_04-2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3466/requerimento_no_05-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3467/requerimento_no_06-2023_-_jorge-_dispensa_plc_1_e_2.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3477/requerimento_n.o_07-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3489/requerimento_no_08-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3494/requerimento_no_09-2024_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3497/requerimento_no_11-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3504/requerimento_no_12-2023_-_jorge-_dispensa_pl_5_e_6.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3510/requerimento_no_13-2024_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3512/requerimento_n.o_14-2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3513/requerimento_n.o_15-2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3516/requerimento_no_16-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3517/requerimento_no_17-2024_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3521/requerimento_n.o_18-2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3522/requerimento_no_19-2023_-_jorge-_dispensa_pl_8_e_9.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3528/requerimento_no_20-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3532/requerimento_no_21-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3537/requerimento_no_22-2024_-_jorge-_dispensa_pl_10.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3545/requerimento_no_23-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3546/requerimento_no_24-2024_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3550/requerimento_n.o_25-2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3553/requerimento_n.o_26-2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3556/requerimento_no_27-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3558/requerimento_no_28-2024_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3562/requerimento_no_30-2024_-_jorge-_dispensa_pl_14.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3569/requerimento_no_31-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3570/requerimento_no_32-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3572/requerimento_no_33-2024_-_jorge-_dispensa_pl_16.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3580/requerimento_no_34-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3581/requerimento_no_35-2024_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3582/requerimento_no_36-2024_-_jorge-_dispensa_pl_17.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3585/requerimento_n.o_37-2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3586/requerimento_no__38-2024-_lucas.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3593/requerimento_n.o_39-2024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3597/requerimento_no_40-2024_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3598/requerimento_n.o_41-2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3599/requerimento_no_42-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3617/requerimento_no_44-2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3618/requerimento_no_45-2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3619/requerimento_no_46-2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3616/requerimento_no_47-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3627/requerimento_no_48-2024_-_everly_dispensa_pl_22.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3630/requerimento_no_49-2024_-_everly_dispensa_pl_24.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3634/requerimento_no_50-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3635/requerimento_no_51-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3642/requerimento_no_52-2024_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3649/requerimento_no_53-2024_-_jorge_urgencia_e_dispensa_pl_29.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3657/requerimento_no_54-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3658/requerimento_no_55-2024_-_jorge_dispensa_pl_30.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3663/requerimento_n.o56-2024.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3667/requerimento_no_57-2024.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3672/requerimento_n.o58-2024.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3673/requerimento_n.o59-2024.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3676/requerimento_n.o60-2024.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3677/requerimento_n.o_61-2024.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3684/requerimento_no_62-2024_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3685/requerimento_n.o_63_-_2024.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3686/requerimento_no_64-2024_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3687/requerimento_no_65-2024_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3688/requerimento_no_66-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3693/requerimento_no_67-2024_-_jorge_dispensa_pl_36.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3694/requerimento_no_68-2024_-_jorge_dispensa_pl_37_e_plc_3.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3702/requerimento_no_69-2024_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3704/requerimento_no_70-2024_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3705/requerimento_no_71-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3708/requerimento_no_72-2024_-_enio.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3709/requerimento_no_73-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3710/requerimento_no_74-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3717/requerimento_no_75-2024_-_eunilton_dispensa_plc__05_e_06.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3718/requerimento_no_76-2024_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3721/requerimento_n.o_77-2024.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3723/requerimento_n.o_78-2024.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3725/requerimento_no_79-2024_-_eunilton_dispensa_plc__04.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3729/requerimento_n.o__80-2024.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3731/requerimento_no_81-2024_-_eunilton_dispensa_pl_41.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3735/requerimento_no_82-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3738/requerimento_no_83-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3748/requerimento_n.o_84-2024_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3750/requerimento_no_85-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3752/requerimento_no_86-2024_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3753/requerimento_n.o__87-2024.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3754/requerimento_n.o__88-2024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3757/requerimento_n.o__89-2024.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3759/requerimento_no_90-2024_-_jorge_dispensa_plc_12.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3770/requerimento_n.o__91-2024.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3797/requerimento_no_92-2024_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3799/requerimento_no_93-2024_-_jorge_dispensa_pl_52_54_55.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3807/requerimento_n.o__94-2024.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3823/requerimento_n.o__95-2024.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3826/requerimento_no_96-2024.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3829/requerimento_no_97-2024_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3832/requerimento_no_98-2024_-_jorge_dispensa_pl_63.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3845/requerimento_n.o__99-2024.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3846/requerimento_n.o__100-2024.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3870/requerimento_no_101-2024_jorge.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3905/requerimento_no_102-2024_jorge.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3920/requerimento_no_103-2024_jorge.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3930/requerimento_no_104-2024_-_jorge_dispensa_pl_90.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3457/portaria_01_2024_comissoes_-_publicar.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3481/resolucao_md_01-2024_-_viagem_brasilia.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3493/resolucao_md_02-2024_-_enio_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3508/resolucao_md_03-2024_-_prorrogacao_nailla.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3551/resolucao_md_04-2024_-_jorge_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3604/resolucao_md_05-2024_-_susana_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3606/resolucao_md_06-2024_-_roseli_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3631/resolucao_md_07-2024_-_transferencia_moveis_cadeiras.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3638/resolucao_md_08-2024_-_viagem_brasilia_lucas.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3652/resolucao_md_09-2024_-_viagem_brasilia_rose_enio_e_jorge.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3668/resolucao_md_10-2024_-_jorge_e_enio_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3697/resolucao_md_11-2024_-_suspensao_transmissao.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3698/resolucao_md_12-2024_-_26_sessao_horario_sessao.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3773/resolucao_md_13-2024_-_cancelamento_sessao.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3777/resolucao_md_14-2024_-_aluno_nota_10.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3787/resolucao_md_15-2024_-_viagem_brasilia_enio.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3814/resolucao_md_16-2024_-_jorge_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3815/resolucao_md_17-2024_-_viagem_brasilia_lucas.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3857/resolucao_md_18-2024_-_viagem_brasilia_bertolino.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3858/resolucao_md_19-2024_-_viagem_brasilia_jorge_e_susana.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3859/resolucao_md_20-2024_-_40_sessao_horario_sessao.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3860/resolucao_md_21-2024_-_viagem_brasilia_roseli.docx" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2024/3786/veto_parcial_.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H476"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="188.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="178.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="177.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>