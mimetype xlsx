--- v0 (2026-01-12)
+++ v1 (2026-04-13)
@@ -54,5429 +54,5429 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>Perci Bompani</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Dispõe sobre o local para realização das sessões legislativas da Câmara Municipal.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Mesa Diretora- MD</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3028/decreto_legislativo_no_02-2023_aprovacao_contas_2021.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3028/decreto_legislativo_no_02-2023_aprovacao_contas_2021.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas anuais do exercício de 2021 da Prefeitura Municipal de Luiz Alves e dá outras providências.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3029/decreto_03-2023_regulamentacao_da_lei_14.133.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3029/decreto_03-2023_regulamentacao_da_lei_14.133.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicabilidade da Lei n.o 14.133, de 1o de abril de 2021, no Poder Legislativo de Luiz Alves.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3030/decreto_04-2023_-_processos_licitatorios_digitais.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3030/decreto_04-2023_-_processos_licitatorios_digitais.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o acesso dos procedimentos licitatórios em arquivos físicos ou digitais, no Poder Legislativo de Luiz Alves.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3186/1689009581_decreto_052023__luto_falecimento_rico.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3186/1689009581_decreto_052023__luto_falecimento_rico.pdf</t>
   </si>
   <si>
     <t>Decreta Luto Oficial.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Decreta Luto Oficial pelo falecimento de Saulo Brás Will.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3429/decreto_07.2023_-_nova_lei_de_licitacao.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3429/decreto_07.2023_-_nova_lei_de_licitacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicabilidade da Lei n.º 14.133, de 1º de abril de 2021, no Poder Legislativo de Luiz Alves.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3443/decreto_legislativo_no_08-2023_diarias.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3443/decreto_legislativo_no_08-2023_diarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os procedimentos para a concessão de diárias de viagem aos vereadores e servidores públicos da Câmara Municipal de Luiz Alves.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
     <t>EADIT</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Felipe Brás Luciani</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3111/emenda_aditiva_01_ao_pl_23-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3111/emenda_aditiva_01_ao_pl_23-2023.pdf</t>
   </si>
   <si>
     <t>Adita a redação do §2º do art. 2º do Projeto de Lei 23/2023.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>Bertolino Bachmann</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3343/emenda_aditiva_01_ao_pl_51-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3343/emenda_aditiva_01_ao_pl_51-2023.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA ADITIVA 02/2023 AO PROJETO DE LEI 51/2023, que Adita §3º do art. 6º do Projeto de Lei 51/2023.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3441/emenda_parlamentarr.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3441/emenda_parlamentarr.pdf</t>
   </si>
   <si>
     <t>EMENDA PARLAMENTAR ADITIVA AO PL 58/2023 – Que aprova a revisão, atualização e consolidação do novo Plano Municipal de Saneamento Básico._x000D_
 Artigo 1º. Serão aceitas soluções individuais para o fornecimento de água e para o encaminhamento e tratamento adequado dos esgotos sanitários, desde que sigam as diretrizes estabelecidas pela entidade reguladora e pelos órgãos responsáveis pelas políticas ambientais, de saúde pública e de gestão dos recursos hídricos, vedando-se a cobrança de taxas ou tarifas ainda que mínimas._x000D_
 _x000D_
 Parágrafo Único. Para efeitos deste artigo, entende-se como solução individual de fornecimento de água quando sua captação seja realizada através de poços artesianos ou outro meio que esteja em funcionamento e supra a necessidade do consumidor sem a necessidade de fornecimento através da rede pública.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>EMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2993/emenda_modificativa_01_ao_pl_11-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2993/emenda_modificativa_01_ao_pl_11-2023.pdf</t>
   </si>
   <si>
     <t>Modifica a redação da emenda e art. 1º do Projeto de Lei 11/2023.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
-    <t>Bertolino Bachmann, Ênio, Felipe Brás Luciani, Jorge Soares da Silva Winter, Lucas Schmitt Erbs, Perci Bompani, Roseli, Susana Müller Campigotto, Teresinha Goedert Bork</t>
-[...2 lines deleted...]
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3304/emenda_modificativa_01_ao_pl_46-2023_-_abrigo_de_passageiros.pdf</t>
+    <t>Bertolino Bachmann, Ênio Ronchi Júnior (Juninho), Felipe Brás Luciani, Jorge Soares da Silva Winter, Lucas Schmitt Erbs, Perci Bompani, Roseli, Susana Müller Campigotto, Teresinha Goedert Bork</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3304/emenda_modificativa_01_ao_pl_46-2023_-_abrigo_de_passageiros.pdf</t>
   </si>
   <si>
     <t>Modifica o anexo do Detalhamento dos Projetos, Atividades e Operações Especiais - Exercício 2024</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Roseli</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2905/indicacao_no_01-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2905/indicacao_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a colocação de tubos para canalização das águas pluviais na via que dá acesso ao Rio Novo, próximo ao Centro de Recuperação, bem como a manutenção de toda a extensão da estrada.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2906/indicacao_no_02-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2906/indicacao_no_02-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção da Rua João Pauly, Rio Canoas.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
     <t>Susana Müller Campigotto</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2908/indicacao_no_03-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2908/indicacao_no_03-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a substituição de um abrigo de ponto de ônibus na Rua Carlos Erbs; Ribeirão do Padre, ao final da rua.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2909/indicacao_no_04-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2909/indicacao_no_04-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção da Rua Valentim Bressanini, em Vila Nova, inclusive no passeio público, bocas-de-lobo, pintura das faixas.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
     <t>Lucas Schmitt Erbs</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2911/indicacao_no_05-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2911/indicacao_no_05-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção da ponte da Rua 1º de Maio, Baixo Máximo.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2916/indicacao_no_06-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2916/indicacao_no_06-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a conclusão da obra em frente à residência do Senhor Plásio Schmitt, na Rua José Lino Schmitt, Baixo Máximo ,pois a obra inacabada vem trazendo transtornos aos moradores.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
-    <t>Ênio</t>
-[...2 lines deleted...]
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2917/indicacao_no_07-2023.pdf</t>
+    <t>Ênio Ronchi Júnior (Juninho)</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2917/indicacao_no_07-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e patrolamento em Santana.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2918/indicacao_no_08-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2918/indicacao_no_08-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a reparos em bueiro localizado em Baixo Canoas, em especial em frente à Igreja local, bem como reparos em bocas-de-lobo em frente à propriedade de Rafael Martini, Rio do Peixe.</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2922/indicacao_no_09-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2922/indicacao_no_09-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a melhorias nas ruas Leonardo Reichert no Morro do Macaco e na estrada geral de Ribeirão Máximo.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2923/indicacao_no_10-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2923/indicacao_no_10-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a reforma do telhado da CEI Constância Erbs em Ribeirão do Padre.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2924/indicacao_no_11-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2924/indicacao_no_11-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda macadamização das ruas vicinais de Alto Máximo.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2925/indicacao_no_12-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2925/indicacao_no_12-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a limpeza e manutenção da Rua José Felipe, desde sarjetas, manutenção das margens, bueiros.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2929/indicacao_no_13-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2929/indicacao_no_13-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda aos devidos reparos em tubulação de escoamento das águas pluviais no bairro Ribeirão Máximo, conforme seguem as imagens em anexo.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2931/indicacao_no_14-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2931/indicacao_no_14-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção com roçadas, macadame e patrolamento na Rua Braço Dauer, Braço Serafim.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2932/indicacao_no_15-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2932/indicacao_no_15-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e patrolamento na estrada geral Braço Belga.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2933/indicacao_no_16-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2933/indicacao_no_16-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao patrolamento da Rua Luiz Felipe Saplinski, em Braço Serafim.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_no_17-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_no_17-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao patrolamento da Rua Ana Paula Schweitzer em Braço Elza.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2937/indicacao_no_18-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2937/indicacao_no_18-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda à manutenção com roçadas e limpeza na Rua Carlos Erbs, Ribeirão do Padre.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2938/indicacao_no_19-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2938/indicacao_no_19-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao alargamento da Rua Adolpho Francisco Zimmermann.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2948/indicacao_no_20-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2948/indicacao_no_20-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao patrolamento da estrada da Rua Francisco Altini, Braço Serafim.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2949/indicacao_no_21-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2949/indicacao_no_21-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a troca de lâmpadas queimadas na rede de iluminação pública da Rua Elias Bachmann, Alto Máximo.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Teresinha Goedert Bork</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2950/indicacao_no_22-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2950/indicacao_no_22-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda à manutenção com macadame, patrolamento, roçadas e reparos nas sarjetas da Rua Leonardo Reichert.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2951/indicacao_no_23-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2951/indicacao_no_23-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda à manutenção da Rua Otto Wruck, Braço Francês.</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2952/indicacao_no_24-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2952/indicacao_no_24-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda à manutenção da Rua 22 de Julho, Braço Joaquim.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2953/indicacao_no_25-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2953/indicacao_no_25-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor compentente para que disponibilize ônibus da frota já existente da Secretaria da Educação, para que faça a rota da rua de Boa Vista em Ribeirão do Padre, a fim de melhor atender nossos alunos.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2964/indicacao_no_26-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2964/indicacao_no_26-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e patrolamento da Rua João Canalli, Braço Joaquim.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2965/indicacao_no_27-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2965/indicacao_no_27-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda aos devidos reparos em bueiro localizado em frente à Contabilidade Rossi, na Vila do Salto.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2966/indicacao_no_28-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2966/indicacao_no_28-2023.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Saúde para que volte a encaminhar os resultados dos exames para o  Posto de Saúde de raço Serafim, uma vez que desde o ano passado não estão sendo mais encaminhados.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2975/indicacao_no_29-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2975/indicacao_no_29-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a canalização das águas pluviais pouco antes do início do asfalto próximo à Capela de São Joaquim, de modo a transferir o volume das águas para a outra margem da pista.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2981/indicacao_no_30-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2981/indicacao_no_30-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização, patrolamento e limpeza de sarjetas, e remoção de pequena barreira na Rua Romilda Rudolpho Guedert.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2982/indicacao_no_31-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2982/indicacao_no_31-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização, patrolamento e roçada das margens da Rua Pedro Celeste Volpi, Alto Serafim.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2983/indicacao_no_32-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2983/indicacao_no_32-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção na pavimentação asfáltica, limpeza das sarjetas e das margens com roçadas da estrada de Braço Miguel.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2984/indicacao_no_33-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2984/indicacao_no_33-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção da Rua José Lino Schmitt, Baixo Máximo até Alto Máximo, com roçadas, drenagem pluvial, tapa buracos na pavimentação e limpeza das sarjetas.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2986/indicacao_no_34-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2986/indicacao_no_34-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção das placas do_x000D_
 município de sinalização e indicativas, através de um levantamento apurado.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2987/indicacao_no_35-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2987/indicacao_no_35-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a limpeza e manutenção aos arredores dos postos de saúde municipais.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2995/indicacao_no_36-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2995/indicacao_no_36-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção  com macadamização, limpeza das sarjetas e patrolamento na Rua 9 de Março.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2996/indicacao_no_37-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2996/indicacao_no_37-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que procedaa limpeza e desobstrução de um trecho de rio em Braço Miguel que compreende desde a ponte do " Duca" até à propriedade do Senhor Vilmar Meurer ( mais conhecido por Nah).</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2998/indicacao_no_38-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2998/indicacao_no_38-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a limpeza em ponto de ônibus na Rua Alberto Justino Vieck.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2999/indicacao_no_39-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2999/indicacao_no_39-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que realize novamente a coleta de lixo na rua onde mora  Djeverson Vieck, Vila Nova, divisa com Rio do Peixe.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3012/indicacao_no_40-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3012/indicacao_no_40-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que estude a possibilidade de fechar as paredes da quadra esportiva localizada na Escola Básica Celeste Scola, Ribeirão do Padre, bem como verifica possível obstrução de tubulação e sendo necessário, implante nova tubulação no local.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3013/indicacao_no_41-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3013/indicacao_no_41-2023.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a macadamização da estrada de Laranjeiras que encontra-se danificada.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3016/indicacao_no_42-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3016/indicacao_no_42-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que providencie a construção de uma faixa elevada de pedestre próximo à Igreja de Braço Miguel.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3017/indicacao_no_43-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3017/indicacao_no_43-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção de via  onde se localiza Serraria do Senhor Anderson Tiedt , com macadamização, bueiro, patrolamento.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3027/indicacao_no_44-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3027/indicacao_no_44-2023.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a macadamização e patrolamento da Rua Antonio de Siste.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3031/indicacao_no_45_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3031/indicacao_no_45_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda melhorias na Rua Beira Rio, na localidade do Braço do Bugre, com limpeza de sarjetas, patrolamento e macadamização.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3032/indicacao_no_46_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3032/indicacao_no_46_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda melhorias na primeira rua a esquerda depois da Rua Pedro de Freitas, com abaulamento da via, limpeza de sarjeta,  patrolamento e macadamização.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3033/indicacao_no_47_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3033/indicacao_no_47_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda melhorias na Rua Pedro de Freitas (segunda rua a esquerda, na Estrada Geral Braço do Bugre, a partir do Alambique Momm), na localidade do Braço do Bugre, com limpeza de sarjeta, patrolamento e macadamização em toda a sua extensão e desobstrução de bueiro e boca de lobo no início da via.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3035/indicacao_48_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3035/indicacao_48_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda com o patrolamento da Rua José Bressanini, na localidade de Vila Nova.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3036/indicacao_49_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3036/indicacao_49_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a limpeza do asfalto na Rua Valentin Bressanini, na localidade de Vila Nova.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3037/indicacao_50_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3037/indicacao_50_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda com a manutenção da camada asfáltica, limpeza das calçada e roçadas da Rua Vereador Crisóstomo Gesser, na localidade de Braço Elza.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3038/indicacao_51_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3038/indicacao_51_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda com as roçadas n Estrada Geral do Alto Máximo, na localidade de Alto Máximo.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3039/indicacao_52_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3039/indicacao_52_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda com as devidas manutenções na rua Antônio Conradi Júnior.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3040/indicacao_53_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3040/indicacao_53_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda com as devidas manutenções e melhorias estrada geral do Braço da Onça,  próximo a residência do Mauri Vigarani.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3044/indicacao_no_54_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3044/indicacao_no_54_2023.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente proceda a melhoria na tubulação na Rua Vereador Crisóstomo Gesser e nas margens da rodovia SC414 desde o campo do society até o pátio do posto Martendal.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3045/indicacao_no_55_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3045/indicacao_no_55_2023.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que faça o devido reparo na Rua Fredolino Eger, localizada no Baixo Canoas.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3051/indicacao_no_56_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3051/indicacao_no_56_2023.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Educação para que realize treinamentos com todos os professores, diretores, e demais pessoas que trabalham nas escolas, tais como, primeiros-socorros, evacuação,  e outras situações que possam ocorrer dentro de escolas e Centros de Educação Infantil.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3052/indicacao_no_57_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3052/indicacao_no_57_2023.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a manutenção da pavimentação asfáltica da Rua José Lino Schmitt  até à divisa do município em Alto Máximo.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3053/indicacao_no_58_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3053/indicacao_no_58_2023.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que procedesse aos devidos reparos na Rua Leopoldo Schöepping, Baixo Canoas, em frente à residência da Senhora Bernadete Rech, às margens da via onde há rachaduras profundas, que podem ocasionar danos à pista.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3055/indicacao_no_59-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3055/indicacao_no_59-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção da Rua Carlos Erbs em toda a sua extensão.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3056/indicacao_no_60-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3056/indicacao_no_60-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que providencie melhorias e soluções para o problema de alagamento da Rua João Marangoni em dias de enxurrada, uma vez que está por três anos consecutivos, entrando água em residências.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3057/indicacao_no_61-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3057/indicacao_no_61-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e ao patrolamento de Laranjeiras e Garuva.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3058/indicacao_no_62-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3058/indicacao_no_62-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e ao patrolamento  de Serrinha, Rio Novo, bem como verificar a tubulação de escoamento das águas pluviais, uma vez que as águas transbordam e danifica a estrada.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3061/indicacao_no_63-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3061/indicacao_no_63-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção na Rua José Felipe com macadamização, patrolamento e roçadas nas margens .</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3064/indicacao_no_64-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3064/indicacao_no_64-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção da Rua Paulo Francisco Trierweiller, Vila do Salto.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3065/indicacao_no_65-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3065/indicacao_no_65-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a devida manutenção na estrada de Braço da Onça , após à Gruta até o final da via, com macadame e patrolamento , bem como limpeza das margens.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3074/indicacao_no_66-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3074/indicacao_no_66-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda  a macadamização e patrolamento da Rua Fredolin Eger, Rio Novo._x000D_
 Retirada pelo autor.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3078/indicacao_no_67-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3078/indicacao_no_67-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a devida manutenção na Rua Gabriel Antônio Müller.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3079/indicacao_no_68-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3079/indicacao_no_68-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção da Rua Wilibaldo Van Den Bylaardt, Braço Serafim, principalmente no trecho entre o Lar dos Idosos e a Divisa de municípios.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3087/indicacao_n69-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3087/indicacao_n69-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a construção de uma boca-de-lobo na Rua André Leonardo Schmitz, Vila do Salto, bem como, canalizar as águas pluviais e desobstruir a boca-de-lobo que já existe na rua.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3089/indicacao_no_70_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3089/indicacao_no_70_-_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a um estudo de viabilidade de implantação de um "guard rail!" na localidade de Baixo Canoas, Rua Álida Bressanini, após à Igreja da localidade, próximo à propriedade da sra. Suelen Wilbert Pasquali, onde há uma curva acentuada que causa acidentes com frequência.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3090/indicacao_no_71-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3090/indicacao_no_71-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda  a manutenção de rua localizada em Braço Miguel, bem como da ponte / bueiro da via conhecida por tifa do Juninho da Costa.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3091/indicacao_no_72_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3091/indicacao_no_72_-_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção da Rua Leonardo Reichert até na Rua Otto Wruck.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3092/indicacao_no_73_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3092/indicacao_no_73_-_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a limpeza e desobstrução da galeria coletora de água, próximo à escola e ao rio de Ribeirão Máximo</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3096/indicacao_no_74_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3096/indicacao_no_74_-_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que regularize a coleta de lixo nas comunidades como vinha sendo feito.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3101/indicacao_no_75_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3101/indicacao_no_75_-_2023.pdf</t>
   </si>
   <si>
     <t>Determinar a intensificação de ronda policial em todo município em razão do crescimento da sensação de insegurança da população e principalmente nos espaços públicos e onde há venda de bebidas alcoólicas.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>Juscelino dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3105/indicacao_n_76.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3105/indicacao_n_76.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a limpeza das margens e macadamização da Rua Nelson Müller, Rio Novo.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3106/indicacao_no_77.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3106/indicacao_no_77.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda aos devidos reparos em cabeceiras de ponte que faz divisa entre os municípios de Luiz Alves e Navegantes; Garuva.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Jorge Soares da Silva Winter</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3108/indicacao_n.o_78.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3108/indicacao_n.o_78.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e o patrolamento, com abertura de valetas em Alto Freimann</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>João Sidnei da Silva</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3123/indicacao_no_79_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3123/indicacao_no_79_-_2023.pdf</t>
   </si>
   <si>
     <t>Seja instaurado processo administrativo em relação a empresa executora das obras de Pavimentação asfáltica e sinalização viária Ligação Braço Elza com Rio Canoas – Rua Pedro Scherer, Braço Elza e Rua Pref. Leopoldo Schoepping, Rio Canoas –  edital de concorrência N.º 01/2022 –, para apurar os reparos necessários na via, para acionar a garantia da obra contratada.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda à manutenção da Rua Berlim, bairro Laranjeiras.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3140/indicacao_no_81-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3140/indicacao_no_81-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e o patrolamento da estrada geral de Boa Vista.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3141/indicacao_no_82-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3141/indicacao_no_82-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e o patrolamento da estrada de Laranjeiras até à divisa com Braço Baú, Ilhota.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3145/indicacao_no_83-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3145/indicacao_no_83-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda à manutenção numa das transversais da Rua Gabriel Antônio Müller, primeira rua após à propriedade do Senhor " Iupa Rech".</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3146/indicacao_no_84-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3146/indicacao_no_84-2023.pdf</t>
   </si>
   <si>
     <t>Determinar  a Secretaria de Obras para macadamizar às margens da Rua Álida Bressanini, em frente a casa do Sidnei Santana. O ônibus da escola para no local para entrada e saída de crianças, e o material já está escasso, começando a dar lama em dias de chuva, e também ficando um ressalto ruim da pista para o acostamento.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3153/indicacao_no_85-2023.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3153/indicacao_no_85-2023.docx</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a melhorias nas pinturas de faixas de pedestres e demais sinalização de trânsito, especialmente onde há escolas e CEIs municipais e estaduais, bem como a devida manutenção das placas, em especial as escolares, pois muitas estão ilegíveis, caídas ou nem se encontram mais nos locais.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3154/indicacao_no_86-2023.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3154/indicacao_no_86-2023.docx</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção com patrolamento e macadamização da Rua Adolfo Kleis, Braço Belga.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3164/indicacao_no_87-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3164/indicacao_no_87-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que viabilize melhorias na extensão final da Rua Próspero Martini, em Rio do Peixe, tais como iluminação pública e pavimentação, a fim de atender a todos os moradores daquela via pública.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3165/indicacao_no_88-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3165/indicacao_no_88-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que promova melhorias no acesso após à ponte da Vila do Salto, próximo ao Portal com um material adequado.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3171/indicacao_no_89-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3171/indicacao_no_89-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que verifique a iluminação da quadra de areia localizada no loteamento Rech, Vila do Salto, a qual encontra-se desligada por motivo de segurança, pois estava apresentando choque na tela da quadra.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3172/indicacao_no_90-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3172/indicacao_no_90-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda aos devidos reparos da pavimentação asfáltica de Ribeirão Máximo, desde  o início da via até seu término.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3175/indicacao_n.o_91.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3175/indicacao_n.o_91.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Educação para que proceda aos devidos reparos e consertos das peças de uniforme escolar que foram entregues e estão com defeito.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3176/indicacao_no_92-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3176/indicacao_no_92-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e alargamento da Rua Canharana, em Laranjeiras.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3177/indicacao_no_93-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3177/indicacao_no_93-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização da via conhecida por Rua da Prata que faz divisa com o Município de Ilhota.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3178/indicacao_no_94-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3178/indicacao_no_94-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao patrolamento e roçadas das margens da rua conhecida por Rua dos Polacos, Braço Elza.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3179/indicacao_no_95-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3179/indicacao_no_95-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização, patrolamento e roçadas das margens na Rua João Pauly, em Rio Canoas.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3180/indicacao_no_96-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3180/indicacao_no_96-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização em Arataca, próximo à propriedade do Senhor Orlando Müller, Rio Canoas.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3182/indicacao_no_97-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3182/indicacao_no_97-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda aos devidos reparos na Rua Professor Simão Hess, Vila do Salto, onde se formam bolsões de água em dias de chuva, próximo ao meio fio, cito em frente à Automecri, contudo, se faz necessário que esses bolsões sejam resolvidos ao longo de toda a referida rua .</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3183/indicacao_no_98-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3183/indicacao_no_98-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que  proceda a devida manutenção na Rua Pedro José de Freitas, Ribeirão do Bugre.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3188/indicacao_no_99-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3188/indicacao_no_99-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda aos devidos reparos na pavimentação asfáltica da Rua Álida Bressanini, Baixo Canoas, a qual se encontra com trechos esburacados, especialment em frente à Igreja daquela localidade.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3189/indicacao_no_100-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3189/indicacao_no_100-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao patrolamento da Rua Celete Maioqui.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3190/indicacao_no_101-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3190/indicacao_no_101-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a colocação de "guard rail" em frente à Igreja Assembléia de Deus em Alto Máximo, bem como colocação de placa indicativa indicando curva perigosa.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3192/indicacao_no_102-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3192/indicacao_no_102-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e patrolamento da Rua João Pauly , Rio Canoas.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3198/indicacao_n.o_103-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3198/indicacao_n.o_103-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a limpeza do Cemitério Público Municipal.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3199/indicacao_n.o_104-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3199/indicacao_n.o_104-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a pintura das faixas nas estradas municipais, em especial nos bairros de: Alto Máximo, Braço Elza, Laranjeiras, Rio Canoas e Serafim.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a implantação de algumas medidas de segurança no trânsito em frente à Creche Constância Erbs , bem como no acesso ao pátio e ao estacionamento, tais como , colocação de material britado para reduzir o desnível entre a pista e o estacionamento; colocação de placas de orientação aos motoristas sobre a redução da velocidade e acesso correto ao pátio de desembarque; organizar o estacionamento dos veículos que  permanecem estacionados de modo a deixar livre a área de embarque e desembarque de crianças, e outras que acharem convenientes.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3205/indicacao_n.o_106_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3205/indicacao_n.o_106_-_2023.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que faça as manutenções nas áreas de lazer (academias ao ar livre e parques com brinquedos para crianças) do Bairro de Rio do Peixe.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3206/indicacao_n.o_107_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3206/indicacao_n.o_107_-_2023.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que faça as devidas manutenções no trecho da via próximo a propriedade  do senhor Valdir Luciani no Bairro Serafim.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3211/indicacao_n.o_108_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3211/indicacao_n.o_108_-_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que faça a pintura de faixas de pedestre e da lombada, bem como placa de sinalização na Vila do Salto, próximo a Rua Marx Fritzke.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3212/indicacao_n.o_109_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3212/indicacao_n.o_109_-_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que realize a manutenção no recuo em frente à entrada do Bairro de Rio do Peixe, próximo ao Clube União.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3213/indicacao_n.o_110_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3213/indicacao_n.o_110_-_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a limpeza da Rua Fratelli Signorelli, com desobstrução de bocas-de-lobo, manutenção nas sarjetas com a remoção de barro.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3214/indicacao_n.o_111_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3214/indicacao_n.o_111_-_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e ao patrolamento da Rua Antônio Cordeiro.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3221/indicacao_n.o_112_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3221/indicacao_n.o_112_-_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente   para que proceda a manutenção da Rua Valentim Hess, Vila do Salto.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a limpeza das margens e manutenção do Braço da Onça.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Manutenção da praça do Loteamento Rech, Vila do Salto, com roçadas, colocação de lixeiras e limpeza.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção da Rua Orlando Gesser.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3240/indicacao_n.o_116_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3240/indicacao_n.o_116_-_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização, patrolamento e limpeza das margens ao final da pavimentação asfáltica do bairro de Alto Máximo até a divisa do Baú, Ilhota.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3241/indicacao_no_117-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3241/indicacao_no_117-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção com roçadas na Rua 18 de julho, trecho que compreende acima da igreja matriz  e até à divisa com Massaranduba.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3242/indicacao_n.o_118_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3242/indicacao_n.o_118_-_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção da praça e do parque existentes no Centro da cidade, ao lado do Batalhão da Polícia Militar.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3259/indicacao_n.o_119_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3259/indicacao_n.o_119_-_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda o patrolamento e a macadamização na Rua Beira Rio em Ribeiro do Bugre.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3261/indicacao_n.o_120_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3261/indicacao_n.o_120_-_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção da Rua São Domingos Sávio no Bairro de Dom Bosco.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3262/indicacao_n.o_121_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3262/indicacao_n.o_121_-_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda as devidas manutenções e a passagem do caminhão pipa regularmente na Rua Prefeito Anselmo Kraisch, localizada no Bairro de Vila do Salto.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3271/indicacao_n.o_122_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3271/indicacao_n.o_122_-_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a um levantamento das várias manutenções da sede da Polícia Militar no município.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3283/indicacao_n.o_123_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3283/indicacao_n.o_123_-_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda manutenções Rua Genésio Machado no Bairro de Braço Miguel.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3284/indicacao_n.o_124_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3284/indicacao_n.o_124_-_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda manutenções ao longo do novo passeio público na rua José Lino Schmitt e Vitória Hess.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3292/indicacao_n.o_125_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3292/indicacao_n.o_125_-_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda o patrolamento e a macadamização da Rua Vereador Victor Novaski.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3293/indicacao_n.o_126_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3293/indicacao_n.o_126_-_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção da Rua que dá acesso à propriedade  da família do Senhor Leonécio Griboski, em Alto Miguel.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3294/indicacao_n.o_127_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3294/indicacao_n.o_127_-_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda  a pintura de faixa elevada de pedestre na Rua Álida Bressanini, próximo ao Altini Empreendimentos.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3296/indicacao_no_128-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3296/indicacao_no_128-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda aos urgentes reparos nas calhas de águas pluviais ao longo da Rua José Lino Schmitt, Ribeirão do Padre.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3297/indicacao_n.o_129_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3297/indicacao_n.o_129_-_2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e o patrolamento, bem como a abertura de sarjetas e uma nova ponte de acesso da Rua Braço Dauer.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3300/indicacao_n.o_130-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3300/indicacao_n.o_130-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e o patrolamento da Rua Berlim na localidade de Laranjeiras.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3301/indicacao_n.o_131-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3301/indicacao_n.o_131-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a colocação de material na margem direita, sentido Blumenau, na Rua Prefeito Vilibaldo Van Den Bylaardt, na entrada do bairro da Onça.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3305/indicacao_n.o_132-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3305/indicacao_n.o_132-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda o conserto das cabeceiras da ponte na Rua José Cunha, na localidade de Rio do Peixe.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3306/indicacao_n.o_133-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3306/indicacao_n.o_133-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda o alargamento, a manutenção, macadamização, patrolamento e a limpeza das sarjetas em toda extensão da via pública denominada Genésio Machado, na localidade de Braço Miguel.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3307/indicacao_no_134-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3307/indicacao_no_134-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a um estudo de possibilidade de construção de lombada na Rua Prefeito Wilibaldo Van Den Bylaardt, Braço Serafim, no trecho que compreende desde a primeira curva após o conjunto habitacional, sentido Belchior, até a propriedade da família de Márcio Diemon.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3311/indicacao_n.o_135-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3311/indicacao_n.o_135-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a abertura, bem como a macadamização e patrolamento, da rua transversal à Rua Pedro Vinter, que dá acesso as propriedades da família do Dilson Winter e outros moradores, no Bairro de Alto Canoas.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção com macadame , patrolamento e construção de bueiros de uma rua transversal à Rua Vereador Crisóstomo Kraisch em Braço Miguel, que dá acesso às famílias Agostinho Machado, Marcos Winter e demais moradores.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3318/indicacao_no_137-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3318/indicacao_no_137-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a pintura das faixas de pedestre em frente à E.E.B. João Gaya</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3326/indicacao_no_138-2023_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3326/indicacao_no_138-2023_1.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e o patrolamento da Rua Davi José Reichert na localidade de Ribeirão Máximo.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a construção de faixa elevada de pedestre em frente à Rovitex, Vila do Salto.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3335/indicacao_n.o_140-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3335/indicacao_n.o_140-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e o patrolamento da estrada geral de Rio Novo, desde o início da via no Rio do Peixe até sua extensão final.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3338/indicacao_no_141-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3338/indicacao_no_141-2023.pdf</t>
   </si>
   <si>
     <t>Determine o setor competente para que proceda a macadamização da Rua Pedro de Freitas, em Braço Bugre.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3344/indicacao_no_142-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3344/indicacao_no_142-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e patrolamento bem como verificar a possibilidade de instalação de rede de iluminação pública na Rua João Isidoro Kleis.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3345/indicacao_no_143-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3345/indicacao_no_143-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a construção de faixa elevada de pedestre em frente à E.E.B. Irineu Bornhausen, Rio do Peixe.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3346/indicacao_no_144-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3346/indicacao_no_144-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e ao patrolamento da estrada de Serrinha e Rio Novo até a divisa com São João do Itaperiú.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3348/indicacao_no_145-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3348/indicacao_no_145-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda  a macadamização e  patrolamento, bem como  roçada da Rua Antônio Schmitt, Vila Do Salto,</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3354/indicacao_no_146-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3354/indicacao_no_146-2023.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda  as devidas manutenções na Rua conhecida por Tifa dos Polacos, manutenções tais como patrolamento e limpeza das margens com roçadas.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3355/indicacao_no_147-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3355/indicacao_no_147-2023.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda as devidas manutenções na Rua Wilmar Pedrinho Wilvert, na localidade de Rio Novo, após a pista de aviação</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>Lorival Winter</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3357/indicacao_no_148-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3357/indicacao_no_148-2023.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda  a manutenção da estrada geral do Braço Gavião com limpeza das margens, macadamização, patrolamento, e desobstrução de bueiros.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3358/indicacao_no_149-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3358/indicacao_no_149-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização, patrolamento, recuperação e ou substituição da drenagem pluvial por outra de maior diâmetro na Rua Celeste Maiochi, via que faz divisa entre Piçarras e Barra Velha.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3362/indicacao_no_150-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3362/indicacao_no_150-2023.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao chefe do poder executivo para que seja macadamizado e realizado o patrolamento, e roçada, limpeza de bueiros, as margens da Rua Genesio Machado, Braço Miguel, e considerando os altos custos que o município vem tendo com aquisição de macadame, não será difícil de atender os moradores da referida via._x000D_
 .</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3364/indicacao_no_151-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3364/indicacao_no_151-2023.pdf</t>
   </si>
   <si>
     <t>O vereador que o presente subscreve, no uso de suas atribuições legais e o que lhe faculta o Regimento Interno desta Casa e a Lei Orgânica do Município, indica a mesa diretora desta casa, que oficiado ao chefe do poder executivo para que seja normalizada a coleta do lixo doméstico no município.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>Determinar o setor competente para que oficiado ao chefe do Poder Executivo para que seja providenciado a instalação de lombadas ou redutores de velocidade e sinalização viária, na extensão pavimentada da Rua Faustino Martini, no bairro do Rio do  Peixe.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3366/indicacao_no_153-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3366/indicacao_no_153-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a limpeza das margens com roçadas na estrada geral do Braço Elza.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3368/indicacao_no_154-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3368/indicacao_no_154-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção da estrada de Braço Belga com macadame e patrolamento, bem como a limpeza das sarjetas da via.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3369/indicacao_no_155-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3369/indicacao_no_155-2023.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que seja providenciada a imediata manutenção das margens e recuperação das áreas danificadas do asfalto da Rua Álida Bressanini (ligação com baixo canoas a rio canoas).</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3370/indicacao_no_156-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3370/indicacao_no_156-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção da Rua Gabriel Antônio Müller com limpeza de sarjetas , macadamização e patrolamento, no trecho que não é pavimentado.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3371/indicacao_no_157-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3371/indicacao_no_157-2023.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao chefe do poder executivo para que seja providenciado a manutenção e reparos na estrada geral entre o baixo e alto máximo, uma vez que a via possui inúmeras curvas perigosas, tendo inclusiva causado dia 16 acidente com causado pelos buracos existentes na via.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3374/indicacao_no_158-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3374/indicacao_no_158-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para queseja providenciado a manutenção e macadamização, limpeza das margens da Rua João Pauli, na extensão compreendida, após o término da pavimentação, até o encontro da parte já concluída.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3381/indicacao_no_159-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3381/indicacao_no_159-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que sejam providenciadas as manutenções e reparos nas calçadas nas proximidades da ponte da estrada geral do Braço Bugre, (prox. ao alambique Moom) uma vez que a via possui um fluxo intenso de pedestres e veículos.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3382/indicacao_no_160-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3382/indicacao_no_160-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que seja providenciado o acompanhamento da qualidade do material que está sendo utilizado para macadamização das estradas rurais do município, uma vez que foi constatado nas localidades de Canoas e Rio Novo a utilização de material com grande percentual de barro, o que em dias de chuvas, ao invés de ajudar o trafego local, acaba piorando a situação, que já se encontra complicada.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3384/indicacao_no_161-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3384/indicacao_no_161-2023.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda as devidas manutenções, bem como a macadamização, o patrolamento e a limpeza das margens e sarjetas da Rua 9 de março, na localidade de Ribeirão do Padre.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3385/indicacao_no_162-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3385/indicacao_no_162-2023.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que procedam as manutenções, bem como patrolamento e limpeza das sarjetas, na Rua Fredolino Eger, no Bairro de Baixo Canoas.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3387/indicacao_no_163-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3387/indicacao_no_163-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda as devidas manutenções nas tubulações da Rua Carlos Erbs, próxima a propriedade de Antônio Lúcio, na localidade de Ribeirão do Padre.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3389/indicacao_no_164-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3389/indicacao_no_164-2023.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda as devidas manutenções nas cabeceiras da ponte em Garuva, divisa com o munícipio de Navegantes, na Rua Leopoldo Campigotto.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3412/indicacao_no_165-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3412/indicacao_no_165-2023.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que instale um abrigo de ponto de ônibus na Rodovia SC-414, em morro do Salto, próximo à Auto Escola, local onde antigamente já existia o abrigo.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3413/indicacao_no_166-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3413/indicacao_no_166-2023.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda o patrolamento da Rua José Bressanini, na localidade de Vila Nova.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3414/indicacao_no_167-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3414/indicacao_no_167-2023.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que procedam melhorias no ginásio em Vila Nova.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3415/indicacao_no_168-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3415/indicacao_no_168-2023.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda as devidas melhorias na estrada geral do Braço Gavião, na localidade de Alto Canoas, próxima a propriedade de Carlos Schappo.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3419/indicacao_no_169-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3419/indicacao_no_169-2023.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda as devidas manutenções, bem como macadamização, patrolamento e limpeza das margens, em toda a extensão da via pública denominada Edmundo Tiedt, na localidade de Braço Francês.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Moção de aplausos e congratulações ao Senhor Anselmo Kraisch Júnior pelos 30 anos de prestação de serviços contábeis à Câmara de Vereadores do Município de Luiz Alves.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3130/mocao_no_02-2023_-_ao_supermercado_sng.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3130/mocao_no_02-2023_-_ao_supermercado_sng.pdf</t>
   </si>
   <si>
     <t>AO SUPERMERCADO SNG PELOS 30 ANOS DE ATIVIDADES NO MUNICÍPIO DE LUIZ ALVES</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3194/mocao_no_03-2023_-_bananas_winter.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3194/mocao_no_03-2023_-_bananas_winter.pdf</t>
   </si>
   <si>
     <t>À EMPRESA DE BANANAS WINTER PELOS 25 ANOS DE ATIVIDADES NO MUNICÍPIO DE LUIZ ALVES</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3184/mocao_no_04-2023_-_policial_rodrigo_miguel_pereira.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3184/mocao_no_04-2023_-_policial_rodrigo_miguel_pereira.pdf</t>
   </si>
   <si>
     <t>AO CABO POLICIAL MILITAR RODRIGO MIGUEL PEREIRA POR ATO DE BRAVURA NO EXERCÍCIO DE SUAS FUNÇÕES E AO SOLDADO POLICIAL MILITAR LEONARDO FRANCELINO BARRETO POR AGILIZAÇÃO E PARTICIPAÇÃO EM ATENDIMENTO À OCORRÊNCIA DE INCÊNDIO NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
     <t>RETIRADA PELO AUTOR. Unificada com a moção 04.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>À SENHORA GIOVANA HOSTERT, PROFESSORA DE JAZZ, DANÇAS POPULARES , BAY CLASS, DIRETORA ARTÍSTICA E COREÓGRAFA _x000D_
 Moção de aplausos e congratulações à senhora Giovana Hostert pela dedicação e empenho no Projeto Balé AECLA neste município.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3202/mocao_no_07-2023_ballet_aecla.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3202/mocao_no_07-2023_ballet_aecla.pdf</t>
   </si>
   <si>
     <t>AO GRUPO DE BALLET DE LUIZ ALVES – AECLA - PELA CONQUISTA DO TERCEIRO LUGAR NO FESTIVAL DE DANÇA DE JOINVILLE</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3209/mocao_no_08-2023_de_aplausos_e_congratulacoes_eamee_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3209/mocao_no_08-2023_de_aplausos_e_congratulacoes_eamee_felipe.pdf</t>
   </si>
   <si>
     <t>AOS PROFESSORES DA EAMEE - ESCOLA DE ATENDIMENTO MUNICIPAL À EDUCAÇÃO ESPECIAL PELA DE DEDICAÇÃO E EMPENHO NA PRESTAÇÃO DE SUAS ATIVIDADES</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>Perci Bompani, Bertolino Bachmann, Ênio, Felipe Brás Luciani, Jorge Soares da Silva Winter, Lucas Schmitt Erbs, Roseli, Susana Müller Campigotto, Teresinha Goedert Bork</t>
-[...2 lines deleted...]
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3280/mocao_no_09-2023_-_50_anos_de_acearia.pdf</t>
+    <t>Perci Bompani, Bertolino Bachmann, Ênio Ronchi Júnior (Juninho), Felipe Brás Luciani, Jorge Soares da Silva Winter, Lucas Schmitt Erbs, Roseli, Susana Müller Campigotto, Teresinha Goedert Bork</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3280/mocao_no_09-2023_-_50_anos_de_acearia.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 09/2023 À EMPRESA ACEARIA FREDERICO MISSNER LTDA PELOS 50 ANOS DE ATIVIDADES NO MUNICÍPIO DE LUIZ ALVES.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3281/mocao_no_10-2023_-_banda_municipal_de_luiz_alves.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3281/mocao_no_10-2023_-_banda_municipal_de_luiz_alves.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 10/2023 À BANDA MUNICIPAL DE LUIZ ALVES PELOS 21 ANOS DE ATIVIDADES MUSICAL E CULTURAL NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>Lucas Schmitt Erbs, Bertolino Bachmann, Ênio, Felipe Brás Luciani, Jorge Soares da Silva Winter, Perci Bompani, Roseli, Susana Müller Campigotto, Teresinha Goedert Bork</t>
-[...2 lines deleted...]
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3286/mocao_no_11-2023_-_apelo_congresso_-_aborto.pdf</t>
+    <t>Lucas Schmitt Erbs, Bertolino Bachmann, Ênio Ronchi Júnior (Juninho), Felipe Brás Luciani, Jorge Soares da Silva Winter, Perci Bompani, Roseli, Susana Müller Campigotto, Teresinha Goedert Bork</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3286/mocao_no_11-2023_-_apelo_congresso_-_aborto.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO AO CONGRESSO NACIONAL PARA QUE MANTENHA O POSICIONAMENTO CONTRÁRIO À ADPF 442, A FIM DE GARANTIR AS PRERROGATIVAS CONSTITUCIONAIS E REPUBLICANAS DAS COMPETÊNCIAS DO PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2943/projeto_decreto_legislativo_01-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2943/projeto_decreto_legislativo_01-2021.pdf</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3393/projeto_de_emenda_a_lom_01_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3393/projeto_de_emenda_a_lom_01_2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos incisos VII e VIII e renumera os incisos VIII a XV do art. 15 da Lei Orgânica do Município de Luiz Alves/SC.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo - EXE</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3002/projeto_de_lei_-_altera_a_lei_complementar_n._20.2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3002/projeto_de_lei_-_altera_a_lei_complementar_n._20.2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 20, de 24 de abril de 2019”</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3067/projeto_de_lei_complementar_-_altera_lei_26.2019_magisterio.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3067/projeto_de_lei_complementar_-_altera_lei_26.2019_magisterio.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 26, de 15 de agosto de 2019.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3068/projeto_de_lei_complementar_-_altera_lei_27.2019_efetivos_certo.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3068/projeto_de_lei_complementar_-_altera_lei_27.2019_efetivos_certo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 27, de 05 de setembro de 2019.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3072/projeto_de_lei_complementar_-_altera_lei_27.2019_-_piso_profissionais_da_enfermagem.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3072/projeto_de_lei_complementar_-_altera_lei_27.2019_-_piso_profissionais_da_enfermagem.pdf</t>
   </si>
   <si>
     <t>Institui o piso salarial dos profissionais da enfermagem aos servidores públicos municipais e altera a Lei Complementar Municipal n.º 27, de 05 de setembro de 2019.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3243/projeto_de_lei_-_altera_a_lei_complementar_46.2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3243/projeto_de_lei_-_altera_a_lei_complementar_46.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 46/2021</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3244/projeto_de_lei_-_altera_a_lei_complementar_45.2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3244/projeto_de_lei_-_altera_a_lei_complementar_45.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 45/2021</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3245/projeto_de_lei_-_altera_a_lei_complementar_44.2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3245/projeto_de_lei_-_altera_a_lei_complementar_44.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 44/2021</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3246/projeto_de_lei_-_altera_a_lei_complementar_42.2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3246/projeto_de_lei_-_altera_a_lei_complementar_42.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 42/2021.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3247/projeto_de_lei_-_altera_a_lei_complementar_41.2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3247/projeto_de_lei_-_altera_a_lei_complementar_41.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 41/2021”</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3394/projeto_de_lei__-__cria_secretaria_de_transparencia_auditoria_e_controle_interno.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3394/projeto_de_lei__-__cria_secretaria_de_transparencia_auditoria_e_controle_interno.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, estrutura e atribuições da Secretaria Municipal de Controle, Auditoria e Transparência Pública do Município de Luiz Alves, estabelece procedimentos para sua implantação e dá outras providências</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3396/projeto_de_lei_complementar_-_altera_lei_27.2019__2.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3396/projeto_de_lei_complementar_-_altera_lei_27.2019__2.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 27, de 05 de setembro de 2019</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3397/projeto_de_lei_complementar_-_altera_lei_26.2019_magisterio.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3397/projeto_de_lei_complementar_-_altera_lei_26.2019_magisterio.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 26, de 15 de agosto de 2019</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3421/projeto_de_lei_-_altera_a_lei_complementar_n._25.2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3421/projeto_de_lei_-_altera_a_lei_complementar_n._25.2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 25, de 05 de agosto de 2019 e dá outras providências</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2910/projeto_de_lei_-_agir.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2910/projeto_de_lei_-_agir.pdf</t>
   </si>
   <si>
     <t>“Ratifica as alterações realizadas no Protocolo de Intenções do Consórcio Público denominado Agência Intermunicipal de Regulação, Controle e Fiscalização de Serviços Públicos Municipais do Médio Vale do Itajaí – AGIR e dá outras providências”,</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2927/projeto_de_lei_-_cimvi.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2927/projeto_de_lei_-_cimvi.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no Protocolo de Intenções do Consórcio Intermunicipal do Médio Vale do Itajaí - CIMVI, e dá outras providências</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2936/projeto_de_lei_-_denomina_via_publica_-_rua_vereador_victor_nowasky.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2936/projeto_de_lei_-_denomina_via_publica_-_rua_vereador_victor_nowasky.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública municipal – Rua Vereador Victor Nowasky, situada na localidade Santana.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2940/projeto_de_lei_-_apis.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2940/projeto_de_lei_-_apis.pdf</t>
   </si>
   <si>
     <t>Ratifica a 2ª alteração ao Contrato de Consórcio Público da Agência Pública Intermunicipal de Serviços do Vale Europeu (APIS) e extingue o Consórcio Iintermunicipal de Atenção Psicossocial (CIAPS) mediante incorporação, e dá outras providências”</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2941/projeto_de_lei_-_cigamvali.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2941/projeto_de_lei_-_cigamvali.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no Estatuto e no Protocolo de Intenções do Consórcio Intermunicipal de Gestão Pública do Vale do Itapocu – CIGAMVALI e dá outras providências</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2944/projeto_de_lei__-_autoriza_termo_de_fomento_acajen.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2944/projeto_de_lei__-_autoriza_termo_de_fomento_acajen.pdf</t>
   </si>
   <si>
     <t>“Autoriza o repasse de recursos financeiros a Associação Cultural Artística Jesus de Nazaré - ACAJEN, mediante a celebração de termo de fomento entre a entidade e o Município de Luiz Alves"</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2956/projeto_de_lei_-_antecipa_feriado.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2956/projeto_de_lei_-_antecipa_feriado.pdf</t>
   </si>
   <si>
     <t>Antecipa data do feriado municipal para o ano de 2023</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2957/projeto_de_lei_-_gratificacao_nova_lei_de_licitacoes.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2957/projeto_de_lei_-_gratificacao_nova_lei_de_licitacoes.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de gratificação ao Pregoeiro, Agente de Contratação, Equipe de Apoio e Comissão de Contratação e dá outras providências</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2959/projeto_de_lei_09-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2959/projeto_de_lei_09-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Bertoldo Martendal, na localidade Ribeirão Máximo</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2970/projeto_de_lei_no_10-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2970/projeto_de_lei_no_10-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o percentual do IPCA acumulado no ano de 2022 para fins de revisão geral anual de vencimentos aos servidores ativos, inativos e pensionistas e agentes políticos da Câmara Municipal de Luiz Alves/SC.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2977/projeto_de_lei_-_horas_extracurriculares.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2977/projeto_de_lei_-_horas_extracurriculares.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a concessão de horas extracurriculares aos estudantes universitários mediante a realização de atividades em eventos públicos municipais”</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2989/projeto_de_lei_-_diagnostico_sociambiental.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2989/projeto_de_lei_-_diagnostico_sociambiental.pdf</t>
   </si>
   <si>
     <t>Aprova o Diagnóstico Socioambiental do Município de Luiz Alves/SC, dispõe sobre a delimitação das Áreas de Preservação Permanente - APP em Área Urbana Consolidada - AUC, nos termos que estabelece a Lei n.º 12.651, de 25 de maio de 2012, e dá outras providências.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2991/projeto_de_lei_-_anulacao.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2991/projeto_de_lei_-_anulacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3003/projeto_de_lei_-_denomina_rua_miguel_espig.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3003/projeto_de_lei_-_denomina_rua_miguel_espig.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública municipal – Rua Miguel Espig, situada na localidade Ribeirão Máximo.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3009/projeto_de_lei_no_15-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3009/projeto_de_lei_no_15-2023.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Cultural Artística Jesus de Nazaré – ACAJEN.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3010/projeto_de_lei_16-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3010/projeto_de_lei_16-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Elisabeth Bonelli Luciani, no bairro Boa Vista.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3011/projeto_de_lei_17-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3011/projeto_de_lei_17-2023.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal nº 477/1986.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3014/projeto_de_lei_-_denomina_rua_prof._cecilia_schnaider.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3014/projeto_de_lei_-_denomina_rua_prof._cecilia_schnaider.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública municipal – Rua Professora Cecilia Schnaider, situada na localidade Serrinha”.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3018/projeto_de_lei_-_altera_ppa_credito_especial_-_horto.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3018/projeto_de_lei_-_altera_ppa_credito_especial_-_horto.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre alteração no anexo da Lei Municipal n.º 1.885, de 14 de setembro de 2021 - Plano Plurianual do Município de Luiz Alves para o quadriênio de 2022 a 2025 - e da Lei Municipal n.º 1.961, de 11 de outubro de 2022 - Lei de Diretrizes Orçamentárias para o exercício de 2023 - e abre crédito adicional especial</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3043/projeto_de_lei_-_ppi_2023_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3043/projeto_de_lei_-_ppi_2023_.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre o Programa de Pagamento Incentivado – PPI e dá outras providências”.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3054/projeto_de_lei__-_autoriza_termo_de_colaboracao_hoscola.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3054/projeto_de_lei__-_autoriza_termo_de_colaboracao_hoscola.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar parceria, mediante Termo de Colaboração, com a Fundação Médica Assistencial ao Trabalhador Rural de Luiz Alves, para transferência de recursos financeiros”</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3076/projeto_de_lei_-_altera_ppa_credito_especial_-_apix.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3076/projeto_de_lei_-_altera_ppa_credito_especial_-_apix.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no anexo da Lei Municipal n.º 1.885, de 14 de setembro de 2021 - Plano Plurianual do Município de Luiz Alves para o quadriênio de 2022 a 2025 - e da Lei Municipal n.º 1.961, de 11 de outubro de 2022 - Lei de Diretrizes Orçamentárias para o exercício de 2023 - e abre crédito adicional especial</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3097/projeto_de_lei_no_23-2023_-_bertolino_-_sobre_a_transparencia.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3097/projeto_de_lei_no_23-2023_-_bertolino_-_sobre_a_transparencia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes de transparência nas Obras Públicas do Município de Luiz Alves/SC</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3125/projeto_de_lei_-_repasse_sebrae.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3125/projeto_de_lei_-_repasse_sebrae.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber repasse de valor e dá outras providências</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3126/projeto_de_lei_25.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3126/projeto_de_lei_25.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Rodolfo Reichelt - Duda, na localidade Baixo Máximo.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3127/projeto_de_lei_-_altera_a_lei_n._1713.2017_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3127/projeto_de_lei_-_altera_a_lei_n._1713.2017_.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 1.713, de 15 de dezembro de 2017</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3135/projeto_de_lei_-_repasse_ctg_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3135/projeto_de_lei_-_repasse_ctg_.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de recursos financeiros ao Centro de Tradições Gaúchas Laço Luisalvense – CTG Laço Luisalvense, mediante a celebração de termo de fomento entre a entidade e o Município de Luiz Alves.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3142/projeto_de_lei_-_altera_ppa_credito_especial_-_detran.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3142/projeto_de_lei_-_altera_ppa_credito_especial_-_detran.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Poder Executivo Municipal a custear despesas para a Construção de Sala do DETRANLU, alterar o anexo da Lei Municipal n.º 1.885, de 14 de setembro de 2021, que dispõe sobre o Plano Plurianual do Município de Luiz Alves para o quadriênio de 2022 a 2025, da Lei Municipal n.º 1.961, de 11 de outubro de 2022, que dispõe sobre a Lei de Diretrizes Orçamentárias para o exercício de 2023 e abre crédito adicional especial e dá outras providências”</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3150/projeto_de_lei_-_obra_saneamento_credito.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3150/projeto_de_lei_-_obra_saneamento_credito.pdf</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3155/projeto_de_lei_-_assistencia_altera_ppa_credito.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3155/projeto_de_lei_-_assistencia_altera_ppa_credito.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no anexo da Lei Municipal n.º 1.885, de 14 de setembro de 2021, que dispõe sobre o Plano Plurianual do Município de Luiz Alves para o quadriênio de 2022 a 2025, da Lei Municipal n.º 1.961, de 11 de outubro de 2022, que dispõe sobre a Lei de Diretrizes Orçamentárias para o exercício de 2023 e abre crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3158/projeto_de_lei_31-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3158/projeto_de_lei_31-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Adolfo Martendal, na localidade Ribeirão Máximo.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3162/projeto_de_lei_-_denomina_rua_bertina_luciani.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3162/projeto_de_lei_-_denomina_rua_bertina_luciani.pdf</t>
   </si>
   <si>
     <t>RETIRADO PELO AUTOR. Dispõe sobre denominação de via pública municipal – Rua Bertina Luciani, situada na localidade Braço Francês</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3163/projeto_de_lei_-_denomina_rua_fortunato_jose_luciani_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3163/projeto_de_lei_-_denomina_rua_fortunato_jose_luciani_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública municipal – Rua Fortunato José Luciani, situada na localidade Braço Francês</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3195/projeto_de_lei_34-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3195/projeto_de_lei_34-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Patrício Fiamoncini, na localidade Baixo Canoas.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3215/projeto_de_lei_-_hospital_mac.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3215/projeto_de_lei_-_hospital_mac.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal o pagamento de despesas extrateto à Fundação Médica Assistencial ao Trabalhador Rural de Luiz Alves e abrir crédito adicional suplementar e dá outras providências”,</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3217/projeto_de_lei_-_denomina_rua_jose_hermes_ramos_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3217/projeto_de_lei_-_denomina_rua_jose_hermes_ramos_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua José Hermes Ramos, no bairro Ribeirão do Padre.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3218/projeto_de_lei_-_denomina_rua_antonio_joao_da_costa.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3218/projeto_de_lei_-_denomina_rua_antonio_joao_da_costa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Antônio João da Costa, no bairro Ribeirão do Padre.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3219/projeto_de_lei.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3219/projeto_de_lei.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Apolonia Felipe, na localidade Braço Elza.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3220/projeto_de_lei_-_reconhece_despesa_anterior_-_assistencia.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3220/projeto_de_lei_-_reconhece_despesa_anterior_-_assistencia.pdf</t>
   </si>
   <si>
     <t>Reconhece e autoriza o pagamento de despesa de competência anterior e dá outras providências</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3231/projeto_de_lei_-_altera_a_lei_2027.2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3231/projeto_de_lei_-_altera_a_lei_2027.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.027, de 30 de junho de 2023.</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3239/projeto_de_lei_no_41.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3239/projeto_de_lei_no_41.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Liborio Schmitz, na localidade Braço Elza.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3249/projeto_de_lei_-_altera_ppa_credito_especial_-_paulo_gustavo.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3249/projeto_de_lei_-_altera_ppa_credito_especial_-_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3266/projeto_de_lei_no_43.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3266/projeto_de_lei_no_43.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Vitório Canal, na localidade Braço Joaquim.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3267/projeto_de_lei_no_44.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3267/projeto_de_lei_no_44.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua 26 de julho, na localidade Braço Joaquim.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3269/projeto_de_lei_-_desafetacao_e_permuta.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3269/projeto_de_lei_-_desafetacao_e_permuta.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para realização de permuta e desafetação de bem público</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3279/projeto_de_lei_-_ldo_2024.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3279/projeto_de_lei_-_ldo_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do Município de Luiz Alves para o exercício de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3287/projeto_de_lei_-_credito_suplementar_corre_luiz_alves.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3287/projeto_de_lei_-_credito_suplementar_corre_luiz_alves.pdf</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3319/projeto_de_lei_-_aprova_revisao_do_plano_diretor_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3319/projeto_de_lei_-_aprova_revisao_do_plano_diretor_1.pdf</t>
   </si>
   <si>
     <t>RETIRADO PELO AUTOR. Aprova a revisão, a atualização e consolida o novo Plano Municipal de Saneamento Básico de Luiz Alves e dá outras providências</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3320/projeto_de_lei_-_repasse_de_recursos_recebidos_da_uniao_-_piso_enfermagem__1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3320/projeto_de_lei_-_repasse_de_recursos_recebidos_da_uniao_-_piso_enfermagem__1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar recursos recebidos da União à Fundação Médica Assistencial ao Trabalhador Rural de Luiz Alves para cumprimento da Assistência Financeira Complementar referente à Emenda Constitucional n.º 127/2022.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3321/projeto_de_lei_-_altera_lei_destacamento.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3321/projeto_de_lei_-_altera_lei_destacamento.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Municipal n.° 1.973 de 29 de novembro de 2022”</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3325/projeto_de_lei_no_51.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3325/projeto_de_lei_no_51.pdf</t>
   </si>
   <si>
     <t>Prevê diretrizes referentes ao acompanhamento em procedimentos médico-hospitalares.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3336/projeto_de_lei_-_credito_suplementar_anulacao_outubro.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3336/projeto_de_lei_-_credito_suplementar_anulacao_outubro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3339/projeto_de_lei_-_auxilio_alimentacao_e_refeicao.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3339/projeto_de_lei_-_auxilio_alimentacao_e_refeicao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio alimentação e refeição aos servidores públicos do Poder Executivo e dá outras providências</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3340/projeto_de_lei_-_loa__.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3340/projeto_de_lei_-_loa__.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Luiz Alves para o exercício de 2024</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3380/projeto_de_lei_no_55-20231.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3380/projeto_de_lei_no_55-20231.pdf</t>
   </si>
   <si>
     <t>Reconhece e autoriza o pagamento de despesa de precatório de pensionista da Câmara Municipal de Luiz Alves.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3391/projeto_de_lei_-_urgencia_-_credito_suplementar_anulacao_novembro.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3391/projeto_de_lei_-_urgencia_-_credito_suplementar_anulacao_novembro.pdf</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3392/projeto_de_lei_-_reconhece_despesa_anterior_-_cultura.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3392/projeto_de_lei_-_reconhece_despesa_anterior_-_cultura.pdf</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3395/projeto_de_lei_-_aprova_revisao_do_plano_diretor.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3395/projeto_de_lei_-_aprova_revisao_do_plano_diretor.pdf</t>
   </si>
   <si>
     <t>Aprova a revisão, a atualização e consolida o novo Plano Municipal de Saneamento Básico de Luiz Alves e dá outras providências</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3398/projeto_de_lei_-_altera_a_lei_municipal_n._1.692_de_2017.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3398/projeto_de_lei_-_altera_a_lei_municipal_n._1.692_de_2017.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.692 de 28 de setembro de 2017 e dá outras providências</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3401/projeto_de_lei__-_autoriza_repasse_de_valores_oriundos_da_uniao_-_enfermagem_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3401/projeto_de_lei__-_autoriza_repasse_de_valores_oriundos_da_uniao_-_enfermagem_.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse da assistência financeira complementar da União destinada ao cumprimento dos pisos salariais nacionais de enfermeiros, técnicos de enfermagem e auxiliares de enfermagem do Município de Luiz Alves</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3420/projeto_de_lei_-_altera_a_lei_1.251.2006.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3420/projeto_de_lei_-_altera_a_lei_1.251.2006.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.251, de 11 de outubro de 2006</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3422/projeto_de_lei_no_62-2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3422/projeto_de_lei_no_62-2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Reconhece como patrimônio cultural e imaterial do município de Luiz Alves o “Tiro ao alvo”.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3423/projeto_de_lei_-_altera_a_lei_2050.2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3423/projeto_de_lei_-_altera_a_lei_2050.2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.050, de 06 de novembro de 2023</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3424/projeto_de_lei_-_distribuicao_gratuita_de_uniforme_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3424/projeto_de_lei_-_distribuicao_gratuita_de_uniforme_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de distribuição do uniforme escolar de forma gratuita na rede municipal de ensino de Luiz Alves e dá outras providências</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3425/projeto_de_lei_-_revoga_a_lei_municipal_n._1554.2013.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3425/projeto_de_lei_-_revoga_a_lei_municipal_n._1554.2013.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n.º 1.554, de 10 de dezembro de 2013.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3426/projeto_de_lei_-_institui_o_programa_cultivando_saude.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3426/projeto_de_lei_-_institui_o_programa_cultivando_saude.pdf</t>
   </si>
   <si>
     <t>Cria e aprova o programa Municipal denominado de “Programa Cultivando Saúde” do Município Luiz Alves e dá outras providências</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3427/projeto_de_lei_-_institui_o_programa_minha_horta.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3427/projeto_de_lei_-_institui_o_programa_minha_horta.pdf</t>
   </si>
   <si>
     <t>Cria e aprova o programa Municipal denominado de “Programa Minha Horta” do Município Luiz Alves e dá outras providências”</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3428/projeto_de_lei_-_institui_o_programa_de_plantio_de_mudas_-_planta_la.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3428/projeto_de_lei_-_institui_o_programa_de_plantio_de_mudas_-_planta_la.pdf</t>
   </si>
   <si>
     <t>Cria e aprova o programa Municipal de incentivo ao plantio de espécies florestais “Planta LA” do Município Luiz Alves e dá outras providências</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3440/projeto_de_lei_69-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3440/projeto_de_lei_69-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.814, de 21 de setembro de 2020.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
     <t>PRED</t>
   </si>
   <si>
     <t>Projeto de Redação Final</t>
   </si>
   <si>
     <t>CR - Comissão de Redação</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2946/redacao_final_ao_pl_no_06-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2946/redacao_final_ao_pl_no_06-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de recursos financeiros a Associação Cultural Artística Jesus de Nazaré - ACAJEN, mediante a celebração de termo de fomento entre a entidade e o Município de Luiz Alves, relativa ao PL 06/2023.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2960/redacao_final_ao_pl_no_01-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2960/redacao_final_ao_pl_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no Protocolo de Intenções do Consórcio Público denominado Agência Intermunicipal de Regulação, Controle e Fiscalização de Serviços Públicos Municipais do Médio Vale do Itajaí – AGIR e dá outras providências, relativa ao PL 01/2023.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2961/redacao_final_ao_pl_no_02-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2961/redacao_final_ao_pl_no_02-2023.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no Protocolo de Intenções do Consórcio Intermunicipal do Médio Vale do Itajaí - CIMVI, e dá outras providências, relativa ao PL 02/2023.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2962/redacao_final_ao_pl_no_03-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2962/redacao_final_ao_pl_no_03-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Vereador Victor Nowasky, situada na localidade Santana, relativa ao PL 03/2023.</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2963/redacao_final_ao_pl_no_08-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2963/redacao_final_ao_pl_no_08-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de gratificação ao Pregoeiro, Agente de Contratação, Equipe de Apoio e Comissão de Contratação e dá outras providências, relativo ao PL 08/2023.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2972/redacao_final_ao_pl_no_04-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2972/redacao_final_ao_pl_no_04-2023.pdf</t>
   </si>
   <si>
     <t>Ratifica a 2ª alteração ao Contrato de Consórcio Público da Agência Pública Intermunicipal de Serviços do Vale Europeu (APIS) e extingue o Consórcio Iintermunicipal de Atenção Psicossocial (CIAPS) mediante incorporação, e dá outras providências, relativa ao PL 04/2023.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2973/redacao_final_ao_pl_no_05-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2973/redacao_final_ao_pl_no_05-2023.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações realizadas no Estatuto e no Protocolo de Intenções do Consórcio Intermunicipal de Gestão Pública do Vale do Itapocu – CIGAMVALI e dá outras providências, relativa ao PL 05/2023.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2974/redacao_final_ao_pl_no_07-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2974/redacao_final_ao_pl_no_07-2023.pdf</t>
   </si>
   <si>
     <t>Antecipa data do feriado municipal para o ano de 2023, relativa ao PL 07/2023.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2978/redacao_final_ao_pl_no_09-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2978/redacao_final_ao_pl_no_09-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Bertoldo Martendal, na localidade Ribeirão Máximo, relativo ao PL 09/2023.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2979/redacao_final_ao_pl_no_10-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2979/redacao_final_ao_pl_no_10-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o percentual do IPCA acumulado no ano de 2022 para fins de revisão geral anual de vencimentos aos servidores ativos, inativos e pensionistas e agentes políticos da Câmara Municipal de Luiz Alves/SC, relativa ao PL 10/2023.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3005/redacao_final_ao_pl_no_11-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3005/redacao_final_ao_pl_no_11-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de horas extracurriculares aos estudantes universitários mediante a realização de atividades voluntárias em eventos públicos municipais, relativa ao PL 11/2023.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3006/redacao_final_ao_pl_no_13-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3006/redacao_final_ao_pl_no_13-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências, relativa ao PL 13/2023.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3008/redacao_final_ao_pl_complementar_no_01-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3008/redacao_final_ao_pl_complementar_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 20, de 24 de abril de 2019, relativa ao PLC 01/2023.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3020/redacao_final_ao_pl_no_12-2023.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3020/redacao_final_ao_pl_no_12-2023.docx</t>
   </si>
   <si>
     <t>Aprova o Diagnóstico Socioambiental do Município de Luiz Alves/SC, dispõe sobre a delimitação das Áreas de Preservação Permanente - APP em Área Urbana Consolidada - AUC, nos termos que estabelece a Lei Federal n.º 12.651, de 25 de maio de 2012, e dá outras providências, relativo ao PL 12/2023.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3021/redacao_final_ao_pl_no_14-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3021/redacao_final_ao_pl_no_14-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Miguel Espig, na localidade Ribeirão Máximo, relativa ao PL 14/2023.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3022/redacao_final_ao_pl_no_15-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3022/redacao_final_ao_pl_no_15-2023.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação Cultural Artística Jesus de Nazaré – ACAJEN, relativa ao PL 15/2023.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3023/redacao_final_ao_pl_no_16-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3023/redacao_final_ao_pl_no_16-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Elisabeth Bonelli Luciani, no bairro Boa Vista, relativa ao PL 16/2023.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3024/redacao_final_ao_pl_no_17-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3024/redacao_final_ao_pl_no_17-2023.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal nº 477/1986, relativa ao PL 17/2023.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3025/redacao_final_ao_pl_no_18-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3025/redacao_final_ao_pl_no_18-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Professora Cecilia Schnaider, na localidade Serrinha, relativa ao PL 18/2023.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3026/redacao_final_ao_pl_no_19-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3026/redacao_final_ao_pl_no_19-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no anexo da Lei Municipal n.º 1.885, de 14 de setembro de 2021 - Plano Plurianual do Município de Luiz Alves para o quadriênio de 2022 a 2025 - e da Lei Municipal n.º 1.961, de 11 de outubro de 2022 - Lei de Diretrizes Orçamentárias para o exercício de 2023 - e abre crédito adicional especial, relativo ao PL 19/2023.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3047/redacao_final_ao_pl_no_20-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3047/redacao_final_ao_pl_no_20-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Pagamento Incentivado – PPI e dá outras providências, relativo ao PL 20/2023.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3070/redacao_final_ao_pl_complementar_no_03-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3070/redacao_final_ao_pl_complementar_no_03-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 27, de 05 de setembro de 2019, relativa ao PLC 03/2023.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3071/redacao_final_ao_pl_no_21-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3071/redacao_final_ao_pl_no_21-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar parceria, mediante Termo de Colaboração, com a Fundação Médica Assistencial ao Trabalhador Rural de Luiz Alves, para transferência de recursos financeiros, relativa ao PL 21/2023.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3080/redacao_final_ao_pl_no_22-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3080/redacao_final_ao_pl_no_22-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no anexo da Lei Municipal n.º 1.885, de 14 de setembro de 2021 - Plano Plurianual do Município de Luiz Alves para o quadriênio de 2022 a 2025 - e da Lei Municipal n.º 1.961, de 11 de outubro de 2022 - Lei de Diretrizes Orçamentárias para o exercício de 2023 - e abre crédito adicional especial, relativa ao PL 22/2023.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3081/redacao_final_ao_pl_complementar_no_02-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3081/redacao_final_ao_pl_complementar_no_02-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 26, de 15 de agosto de 2019, relativa ao PLC 02/2023.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3082/redacao_final_ao_pl_complementar_no_04-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3082/redacao_final_ao_pl_complementar_no_04-2023.pdf</t>
   </si>
   <si>
     <t>Institui o piso salarial dos profissionais da enfermagem aos servidores públicos municipais e altera a Lei Complementar Municipal n.º 27, de 05 de setembro de 2019, relativa ao P`LC 04/2023.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3118/redacao_final_ao_pl_no_23-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3118/redacao_final_ao_pl_no_23-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes de Transparência nas Obras Públicas do Município de Luiz Alves/SC, relativa ao PL 23/2023.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3132/redacao_final_ao_pl_no_24-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3132/redacao_final_ao_pl_no_24-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a receber repasse de valor e dá outras providências, relativa ao PL 24/2023.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3133/redacao_final_ao_pl_no_26-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3133/redacao_final_ao_pl_no_26-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 1.713, de 15 de dezembro de 2017, relativa ao PL 26/2023.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Rodolfo Reichelt - Duda, na localidade Baixo Máximo, relativa ao PL 25/2023.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3147/redacao_final_ao_pl_no_27-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3147/redacao_final_ao_pl_no_27-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de recursos financeiros ao Centro de Tradições Gaúchas Laço Luisalvense – CTG Laço Luisalvense, mediante a celebração de termo de fomento entre a entidade e o Município de Luiz Alves, relativa ao PL 27/2023.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3148/redacao_final_ao_pl_no_28-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3148/redacao_final_ao_pl_no_28-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a custear despesas para a Construção de Sala do DETRANLU, alterar o anexo da Lei Municipal n.º 1.885, de 14 de setembro de 2021, que dispõe sobre o Plano Plurianual do Município de Luiz Alves para o quadriênio de 2022 a 2025, da Lei Municipal n.º 1.961, de 11 de outubro de 2022, que dispõe sobre a Lei de Diretrizes Orçamentárias para o exercício de 2023 e abre crédito adicional especial e dá outras providências, relativa ao PL 28/2023.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3159/redacao_final_ao_pl_no_29-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3159/redacao_final_ao_pl_no_29-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências, relativa ao PL 29/2023.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3160/redacao_final_ao_pl_no_30-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3160/redacao_final_ao_pl_no_30-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no anexo da Lei Municipal n.º 1.885, de 14 de setembro de 2021, que dispõe sobre o Plano Plurianual do Município de Luiz Alves para o quadriênio de 2022 a 2025, da Lei Municipal n.º 1.961, de 11 de outubro de 2022, que dispõe sobre a Lei de Diretrizes Orçamentárias para o exercício de 2023 e abre crédito adicional especial e dá outras providências, relativa ao PL 30/2023.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3161/redacao_final_ao_pl_no_31-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3161/redacao_final_ao_pl_no_31-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Adolfo Martendal, na localidade Ribeirão Máximo, relativa ao PL 31/2023.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3168/redacao_final_ao_pl_no_33-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3168/redacao_final_ao_pl_no_33-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Fortunato José Luciani, na localidade Braço Francês, relativo ao PL 33/2023.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3207/redacao_final_ao_pl_no_34-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3207/redacao_final_ao_pl_no_34-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Patrício Fiamoncini, na localidade Baixo Canoas, relativo ao PL 34/2023.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3229/redacao_final_ao_pl_no_35-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3229/redacao_final_ao_pl_no_35-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal o pagamento de despesas extrateto à Fundação Médica Assistencial ao Trabalhador Rural de Luiz Alves e abrir crédito adicional suplementar e dá outras providência, relativa ao PL 35/2023.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3230/redacao_final_ao_pl_no_39-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3230/redacao_final_ao_pl_no_39-2023.pdf</t>
   </si>
   <si>
     <t>Reconhece e autoriza o pagamento de despesa de competência anterior e dá outras providências, relativo ao PL 39/2023.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3235/redacao_final_ao_pl_no_36-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3235/redacao_final_ao_pl_no_36-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua José Hermes Ramos, no bairro Ribeirão do Padre, relativa ao PL 36/2023.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3236/redacao_final_ao_pl_no_37-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3236/redacao_final_ao_pl_no_37-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Antônio João da Costa, no bairro Ribeirão do Padre, relativa ao PL 37/2023.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3237/redacao_final_ao_pl_no_38-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3237/redacao_final_ao_pl_no_38-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Apolonia Felipe, na localidade Braço Elza, relativa ao PL 38/2023.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3238/redacao_final_ao_pl_no_40-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3238/redacao_final_ao_pl_no_40-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.027, de 30 de junho de 2023, relativa ao PL 40/2023.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3253/redacao_final_ao_pl_no_42-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3253/redacao_final_ao_pl_no_42-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no anexo da Lei Municipal n.º 1.885, de 14 de setembro de 2021 - Plano Plurianual do Município de Luiz Alves para o quadriênio de 2022 a 2025 - e da Lei Municipal n.º 1.961, de 11 de outubro de 2022 - Lei de Diretrizes Orçamentárias para o exercício de 2023 - e abre crédito adicional especial, relativa ao PL 42/2023.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3254/redacao_final_ao_pl_complementar_no_05-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3254/redacao_final_ao_pl_complementar_no_05-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 46/2021, relativa ao PLC 05/2023.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3255/redacao_final_ao_pl_complementar_no_06-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3255/redacao_final_ao_pl_complementar_no_06-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 45/2021, relativa ao PLC 06/2023.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3256/redacao_final_ao_pl_complementar_no_07-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3256/redacao_final_ao_pl_complementar_no_07-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 44/2021, relativa ao PLC 07/2023.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3257/redacao_final_ao_pl_complementar_no_08-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3257/redacao_final_ao_pl_complementar_no_08-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 42/2021, relativa ao PLC 08/2023.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3258/redacao_final_ao_pl_complementar_no_09-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3258/redacao_final_ao_pl_complementar_no_09-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 41/2021, relativa ao PLC 09/2023</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3273/redacao_final_ao_pl_no_43-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3273/redacao_final_ao_pl_no_43-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Vitório Canal, na localidade Braço Joaquim, relativa ao PL 43/2023.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3274/redacao_final_ao_pl_no_44-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3274/redacao_final_ao_pl_no_44-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua 26 de julho, na localidade Braço Joaquim, relativa ao PL 44/2023.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3275/redacao_final_ao_pl_no_45-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3275/redacao_final_ao_pl_no_45-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para realização de permuta e desafetação de bem público, relativo ao PL 45/2023.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3289/redacao_final_ao_pl_no_47-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3289/redacao_final_ao_pl_no_47-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências, relativa ao PL 47/2023.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3303/redacao_final_ao_pl_no_41-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3303/redacao_final_ao_pl_no_41-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Liborio Schmitz, na localidade Braço Elza, relativa ao PL 41/2023.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do Município de Luiz Alves para o exercício de 2024 e dá outras providências, relativa ao PL 46/2023.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3323/redacao_final_ao_pl_no_49-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3323/redacao_final_ao_pl_no_49-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar recursos recebidos da União à Fundação Médica Assistencial ao Trabalhador Rural de Luiz Alves para cumprimento da Assistência Financeira Complementar referente à Emenda Constitucional n.º 127/2022, relativa ao PL 49/2023.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3324/redacao_final_ao_pl_no_50-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3324/redacao_final_ao_pl_no_50-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.° 1.973 de 29 de novembro de 2022, relativa ao PL 50/2023.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3342/redacao_final_ao_pl_no_53-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3342/redacao_final_ao_pl_no_53-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio alimentação e refeição aos servidores públicos municipais do Poder Executivo e dá outras providências, relativa ao PL 53/2023.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3350/redacao_final_ao_pl_no_51-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3350/redacao_final_ao_pl_no_51-2023.pdf</t>
   </si>
   <si>
     <t>Prevê diretrizes referentes ao acompanhamento em procedimentos médico-hospitalares, relativo ao PL 51/2023.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3351/redacao_final_ao_pl_no_52-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3351/redacao_final_ao_pl_no_52-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências, relativa ao PL 52/2023.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3375/redacao_final_ao_pl_no_54-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3375/redacao_final_ao_pl_no_54-2023.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Luiz Alves para o exercício de 2024, relativa ao PL 54/2023.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3400/redacao_final_ao_pl_no_56-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3400/redacao_final_ao_pl_no_56-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências, relativa ao PL 56/2023.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3402/redacao_final_ao_pl_no_55-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3402/redacao_final_ao_pl_no_55-2023.pdf</t>
   </si>
   <si>
     <t>Reconhece e autoriza o pagamento de despesa de precatório de pensionista da Câmara Municipal de Luiz Alves, relativa ao PL 55/2023.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3404/redacao_final_ao_pl_no_57-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3404/redacao_final_ao_pl_no_57-2023.pdf</t>
   </si>
   <si>
     <t>Reconhece e autoriza o pagamento de despesa de competência anterior e dá outras providências, relativa ao PL 57/2023.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3405/redacao_final_ao_pl_no_58-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3405/redacao_final_ao_pl_no_58-2023.pdf</t>
   </si>
   <si>
     <t>Aprova a revisão, a atualização e consolida o novo Plano Municipal de Saneamento Básico de Luiz Alves e dá outras providências, relativa ao PL 58/2023.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3406/redacao_final_ao_pl_no_59-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3406/redacao_final_ao_pl_no_59-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.692 de 28 de setembro de 2017 e dá outras providências, relativa ao PL 59/2023.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3407/redacao_final_ao_pl_no_60-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3407/redacao_final_ao_pl_no_60-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse da assistência financeira complementar da União destinada ao cumprimento dos pisos salariais nacionais de enfermeiros, técnicos de enfermagem e auxiliares de enfermagem do Município de Luiz Alves, relativa ao PL 60/2023.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3408/redacao_final_ao_pl_complementar_no_10-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3408/redacao_final_ao_pl_complementar_no_10-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, estrutura e atribuições da Secretaria Municipal de Controle, Auditoria e Transparência Pública do Município de Luiz Alves, estabelece procedimentos para sua implantação e dá outras providências, relativa ao PLC 10/2023.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3409/redacao_final_ao_pl_complementar_no_11-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3409/redacao_final_ao_pl_complementar_no_11-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 27, de 05 de setembro de 2019, relativa ao PLC 11/2023.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 26, de 15 de agosto de 2019, relativa ao PLC 12/2023.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3411/redacao_final_ao_projeto_de_emenda_a_lei_organica_no_01-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3411/redacao_final_ao_projeto_de_emenda_a_lei_organica_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos incisos VII e VIII e renumera os incisos VIII a XV do art. 15 da Lei Orgânica do Município de Luiz Alves/SC, relativa ao Projeto de Emenda à Lei Organica 01/2023.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3430/redacao_final_ao_pl_complementar_no_13-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3430/redacao_final_ao_pl_complementar_no_13-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 25, de 05 de agosto de 2019, relativa ao PLC 13/2023.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3431/redacao_final_ao_pl_no_61-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3431/redacao_final_ao_pl_no_61-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.251, de 11 de outubro de 2006, relativa ao PL 61/2023.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3432/redacao_final_ao_pl_no_62-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3432/redacao_final_ao_pl_no_62-2023.pdf</t>
   </si>
   <si>
     <t>Reconhece como patrimônio cultural e imaterial do município de Luiz Alves o “Tiro ao alvo”, relativa ao PL 62/2023.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3433/redacao_final_ao_pl_no_63-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3433/redacao_final_ao_pl_no_63-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 2.050, de 06 de novembro de 2023, relativa ao PL 63/2023.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3434/redacao_final_ao_pl_no_64-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3434/redacao_final_ao_pl_no_64-2023.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de distribuição do uniforme escolar de forma gratuita na rede municipal de ensino de Luiz Alves e dá outras providências, relativa ao PL 64/2023.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3435/redacao_final_ao_pl_no_65-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3435/redacao_final_ao_pl_no_65-2023.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Municipal n.º 1.554, de 10 de dezembro de 2013, relativa ao PL 65/2023.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3436/redacao_final_ao_pl_no_66-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3436/redacao_final_ao_pl_no_66-2023.pdf</t>
   </si>
   <si>
     <t>Cria e aprova o programa Municipal denominado de “Programa Cultivando Saúde” do Município Luiz Alves e dá outras providências, relativa ao PL 66/2023.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3437/redacao_final_ao_pl_no_67-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3437/redacao_final_ao_pl_no_67-2023.pdf</t>
   </si>
   <si>
     <t>6Cria e aprova o programa Municipal denominado de “Programa Minha Horta” do Município Luiz Alves e dá outras providências, relativa ao PL 67/2023.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3438/redacao_final_ao_pl_no_68-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3438/redacao_final_ao_pl_no_68-2023.pdf</t>
   </si>
   <si>
     <t>Cria e aprova o programa Municipal de incentivo ao plantio de espécies florestais “Planta LA” do Município Luiz Alves e dá outras providências, relativ ao PL 68/2023.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3446/redacao_final_ao_pl_no_69-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3446/redacao_final_ao_pl_no_69-2023.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.814, de 21 de setembro de 2020, relativa ao PL 69/2023.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
     <t>PRFR</t>
   </si>
   <si>
     <t>Projeto de Redação Final de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3227/redacao_final_ao_projeto_de_resolucao_no_01-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3227/redacao_final_ao_projeto_de_resolucao_no_01-2023.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadã honorária luizalvense à professora de dança e diretora artística Giovana Hostert, relativa ao Prjeto de Resolução 01/2023.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3295/redacao_final_ao_projeto_de_resolucao_no_02-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3295/redacao_final_ao_projeto_de_resolucao_no_02-2023.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão honorário luizalvense ao Policial Militar Carlos Roberto da Luz</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3439/redacao_final_ao_projeto_de_resolucao_no_03-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3439/redacao_final_ao_projeto_de_resolucao_no_03-2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 10/1992, que dispõe sobre o Regimento Interno da Câmara Municipal de Luiz Alves/SC, relativa ao Projeto de Resolução 03/2023.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Concede o título de cidadã honorária luizalvense à professora de dança e diretora artística Giovana Hostert.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>Perci Bompani, Ênio, Jorge Soares da Silva Winter, Roseli, Susana Müller Campigotto</t>
-[...2 lines deleted...]
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3277/projeto_de_resolucao_no_02-2023_-_carlos_roberto_da_luz.pdf</t>
+    <t>Perci Bompani, Ênio Ronchi Júnior (Juninho), Jorge Soares da Silva Winter, Roseli, Susana Müller Campigotto</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3277/projeto_de_resolucao_no_02-2023_-_carlos_roberto_da_luz.pdf</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3416/projeto_de_resolucao_no_03-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3416/projeto_de_resolucao_no_03-2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Resolução nº 10/1992, que dispõe sobre o Regimento Interno da Câmara Municipal de Luiz Alves/SC.</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2915/requerimento_no_01-2023_-_enio.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2915/requerimento_no_01-2023_-_enio.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado à Câmara de Vereadores informações sobre o projeto de construção de passeio público e ciclovia na Rua Dom Bosco.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2914/requerimento_no_02-2023_-_enio.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2914/requerimento_no_02-2023_-_enio.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe à Câmara de Vereadores informações sobre a previsão de pavimentação das ruas Carlos Erbs, Gabriel Antônio Müller em Ribeirão do Padre e 8 de Dezembro na Vila do Salto.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2913/requerimento_no_03-2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2913/requerimento_no_03-2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se há previsão de melhorias na remuneração das atendentes de creche do nosso município.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2912/requerimento_no_04-2023_-_lucas.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2912/requerimento_no_04-2023_-_lucas.docx</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe a Câmara de Vereadores, quando da reforma de patrimônios municipais, ou troca de bens materiais por outros melhores ou novos, onde ficam armazenados os antigos bens.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2926/requerimento_no_05-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2926/requerimento_no_05-2023.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe a Câmara de Vereadores como se encontra a situação do vale alimentação para os funcionários públicos, plano de carreira e revisão da remuneração .</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2928/requerimento_no_06-2023_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2928/requerimento_no_06-2023_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder executivo para que não só mantenha o  segundo professor nas escolas para atender as crianças com necessidades especiais, como também amplie o número desse profissional afim de melhor atender nossos estudantes em suas necessidades.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>Bertolino Bachmann, Felipe Brás Luciani, Lucas Schmitt Erbs, Teresinha Goedert Bork</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2930/requerimento_no_07-2023_-_bertolino_felipe_lucas_e_teresinha.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2930/requerimento_no_07-2023_-_bertolino_felipe_lucas_e_teresinha.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste INFORMAÇÕES SOBRE O FUNCIONALISMO PÚBLICO MUNICIPAL DO MUNICÍPIO DE LUIZ ALVES/SC.  REQUEREM: 01) Seja informado o quadro geral do funcionalismo público municipal, englobando-se tanto os cargos efetivos quanto aos comissionados e temporários; Seja informado o quadro remuneratório de todos os agentes públicos mencionados, especificando-se os cargos, remuneração e meio de contratação individual (concurso público, comissionado ou temporário), constando-se todos os salários/vencimentos, bem como respectivas gratificações salariais.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2935/requerimento_no_08-2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2935/requerimento_no_08-2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder executivo para que informe a Câmara de Vereadores quando será feito o reajuste salarial para os dentistas  que trabalham para o município.</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2939/requerimento_no_09-2023-_bertolino_felipe_lucas_e_teresinha.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2939/requerimento_no_09-2023-_bertolino_felipe_lucas_e_teresinha.pdf</t>
   </si>
   <si>
     <t>Preste  informações sobre quais são os agentes públicos vinculados ao Poder Legislativo, especificando-se os cargos, remuneração e meio de contratação individual (concurso público, comissionado ou temporário), tendo em vista que os gastos da Câmara são suportados pelo Município.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2945/requerimento_no_10-2023_-_enio.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2945/requerimento_no_10-2023_-_enio.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei n.º 06/2023.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2954/requerimento_no_11-2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2954/requerimento_no_11-2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo , para que através da Secretaria da Saúde,  verifique o repasse do valor retroativo em atraso desde os meses de maio, junho, julho e agosto de 2022 aos agentes comunitários de saúde. Bem como,  que seja encaminhado à Câmara de Vereadores informações sobre o incentivo financeiro que foi repassado ao caixa da prefeitura em dezembro para pagamento dos ACS e ACE do município, no entanto não estão recebendo.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2955/requerimento_no_12-2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2955/requerimento_no_12-2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>SEJA OFICIADO O PODER EXECUTIVO PARA QUE PRESTE INFORMAÇÕES SOBRE RETIRADA DE SEGUNDO PROFESSOR E SOLICITA AO EXECUTIVO MUNCIPAL ESTUDOS DE VIABILIDADE TÉCNICA E SÓCIOEDUCACIONAL, JUNTO AOS ÓRGÃOS COMPETENTES, PARA VIABILIZAR O PROJETO DE CRIAÇÃO DE CARGOS EM SUBSTITUIÇÃO DO SEGUNDO PROFESSOR OU A MANUTENÇÃO DO SEGUNDO PROFESSOR COM INDICAÇÃO DE MODELO DE PROJETO DE LEI AO EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2967/requerimento_no_13-2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2967/requerimento_no_13-2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado ofício ao Poder Executivo para que preste informações à Câmara de Vereadores se está sendo elaborado um plano de carreira para os funcionários públicos municipais. Em caso positivo, se há previsão de quando será colocado em prática e como o Poder Executivo junto à Secretaria de saúde vem abordando o assunto.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2968/requerimento_no_14-2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2968/requerimento_no_14-2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que através da Secretaria Municipal de Saúde informe à Câmara de Vereadores quais serão as obras de reforma ou manutenções em Postos de Saúde planejados para o ano de 2023; como está a programação e quando serão contratadas zeladoras; informe quais os detalhes desse planejamento.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2969/requerimento_no_15-2023_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2969/requerimento_no_15-2023_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações sobre quais os imóveis públicos já vendidos que foram a leilão autorizado no ano anterior, quais os valores da venda, e qual a previsão de início das obras , às quais seriam empregados os valores arrecadados no leilão (pavimentação das vias do conjunto habitacional de Rio do Peixe e Braço Serafim).</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2976/requerimento_no_16-2023_-_enio.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2976/requerimento_no_16-2023_-_enio.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final do Projeto de Lei n.º 08/2023.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2980/requerimento_no_17-2023_-_enio.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2980/requerimento_no_17-2023_-_enio.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final do Projeto de Lei n.º 10/2023.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2985/requerimento_no_18-2023_-_bertolino_felipe_teresinha_e_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2985/requerimento_no_18-2023_-_bertolino_felipe_teresinha_e_lucas.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO COM ESPOCO DE INSTAURAÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO._x000D_
 FUNDAMENTOS LEGAIS: artigos 2º, §2º; 50, caput; 100, caput e §1º; 121, caput, § 1º e 2º; 125, incisos VI – todos referentes ao Regimento Interno desta Câmara Legislativa - Resolução 10/1992.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2988/requerimento_no_19-2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2988/requerimento_no_19-2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que determine a elaboração de  um projeto  de parque , de forma que represente um espaço de lazer com academia ao ar livre, bancos, brinquedos, campo/ quadra, área verde, sendo  estas algumas das sugestões, sem esgotá-las.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2994/requerimento_no_20-2023_-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2994/requerimento_no_20-2023_-_bertolino.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe à Câmara de Vereadores qual o andamento do projeto de construção de uma quadra esportiva na Escola Professor Arlindo Benvenuto Zimmermann, em Alto Máximo. Se já foi feito o processo licitatório e se há previsão dessas obras e prazo para início.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3000/requerimento_no_21-2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3000/requerimento_no_21-2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que determine a elaboração de projeto de lei que contemple rede de iluminação pública na Rua Jorge Denis Schwancke, Bairro Dom Bosco.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3001/requerimento_no_22-2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3001/requerimento_no_22-2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe à Câmara de Vereadores relatório de arrecadação da taxa da Cosip no ano de 2022 e especifique onde os recursos foram aplicados, passando detalhadamente, os valores recebidos e os investimentos.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3007/requerimento_no_23-2023_-_jorge.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3007/requerimento_no_23-2023_-_jorge.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final do Projeto de Lei Complementar n.º 01/2023.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3015/requerimento_no_24-2023__-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3015/requerimento_no_24-2023__-_bertolino.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES AO PODER EXECUTIVO, ESPECIFICAMENTE À SECRETARIA DE OBRAS : 01) Seja informado e fornecido relatório referente aos 04 (quatro) últimos anos de contratações que envolveram a Secretaria de Obras do Município de Luiz Alves;  02) As informações e relatórios mencionados no item 01, devem obrigatoriamente incluir todo e qualquer tipo de contratação, seja licitação, dispensa ou inexigibilidade de licitação, contratação direta – inclusive os respectivos aditivos contratuais; 03) Sejam encaminhadas cópias de todos os contratos que envolveram as contratações mencionadas no item 01 e 02, contendo inclusive informações sobre as respectivas pessoas jurídicas vencedoras das licitações.  Ante aos requerimentos epigrafados, solicita-se seja enviada resposta no prazo máximo de 30 (trinta) dias, observando-se o contido nas considerações finais.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3034/requerimento_no_25-2023_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3034/requerimento_no_25-2023_-_felipe.pdf</t>
   </si>
   <si>
     <t>RETIRADO PELO AUTOR. Seja oficiado o Poder Executivo para que informe se há projeto de pavimentação e drenagem da Rua 8 de dezembro, no bairro Vila do Salto, que contemple a drenagem da via. Em caso negativo, que seja determinado a elaboração do citado projeto.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3041/requerimento_no_26-2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3041/requerimento_no_26-2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que, através da Secretaria de Educação e Controle Interno, encaminhe a esta Casa, os documentos referente as taxas/tarifas de impressão do ano de 2022, bem como, contrato de serviço, indicando de forma clara os valores pagos por cada professor(a) no decorrer do ano, com o respectivo comprovante de pagamento. Esclareça como o valor recolhido foi repassado a empresa cobradora, apresentando as notas fiscais de todos os meses referente ao pagamento das cópias e comprovantes,  da empresa e dos professores. Esclareça ainda qual o controle de cobrança dos professores e para onde é destinado. Devem ser encaminhados todos os documentos relacionados a pagamentos de impressão das escolas municipais, seja ela paga pela prefeitura municipal ou pelo professor.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3042/requerimento_no_27-2023_-_lucas_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3042/requerimento_no_27-2023_-_lucas_.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe a esta Casa,  como a Prefeitura Municipal de Luiz Alves está se preparando ou vai se preparar para evitar os transtornos causados com as fortes chuvas das últimas semanas. Informe ainda quais estão sendo as medidas adotadas pela secretaria de obras e planejamento, especialmente quanto a manutenção das tubulações.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3046/requerimento_no_28-2023_-_enio.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3046/requerimento_no_28-2023_-_enio.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe a esta Casa, os investimentos em infraestrutura do atual mandato até o presente momento, sinalizando quais obras já foram entregues e quais estão em andamento.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3048/requerimento_no_29-2023_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3048/requerimento_no_29-2023_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações e justifique o porquê do não cumprimento da Lei Municipal n.º 1.347/2009, que Institui a obrigatoriedade do uso de logotipo com o brasão da prefeitura nos veículos de uso do município e dá outras providências.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3049/requerimento_no_30-2023_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3049/requerimento_no_30-2023_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo, através da Secretaria de Agricultura, para informe a esta Casa a) quais os maquinários existentes na secretaria, b) seu estado de conservação e uso, c) a periodicidade das manutenções, d) em quais serviços são utilizadas, e) se o maquinário da citada secretaria é utilizado/cedido para outra(s) secretaria(s), f) se o maquinário é disponibilizado aos agricultores para melhoria de acesso as propriedade rurais, e) em caso afirmativo, quantos serviços foram prestados neste sentido, nos último doze meses.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3050/requerimento_no_31-2023_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3050/requerimento_no_31-2023_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que através da Secretaria de educação elabore um projeto que reforçe a segurança nas escolas e CEIs municipais e com instalação de câmeras de videomonitoramento.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>Bertolino Bachmann, Teresinha Goedert Bork</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3059/requerimento_no_32-2023__bertolino_e_teresinha.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3059/requerimento_no_32-2023__bertolino_e_teresinha.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe a Câmara de Vereadores se há projeto de continuação da pavimentação asfáltica da Rua Leonardo Reichert, caso não exista , solicita que seja determinado o setor competente para que elabore tal projeto, a fim de facilitar a busca de recursos para a realização de tal obra.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3060/requerimento_no_33-2023_-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3060/requerimento_no_33-2023_-_bertolino.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo SOBRE INSTALAÇÕES DE ENERGIA ELÉTRICA EM ÁREA DE PRESERVAÇÃO PERMANENTE - APP - _x000D_
 REQUER:_x000D_
 01) Seja informado quantos pontos de energia elétrica foram aprovados_x000D_
 mediante expedição do Alvará de Construção e/ou do Habite-se,_x000D_
 emitidos pelo setor competente deste município, bem como os_x000D_
 respectivos endereços dos mesmos - dentre o período de janeiro/2020 a_x000D_
 janeiro/2023;_x000D_
 02) Sejam encaminhadas cópias de todos os Alvarás de Construção e/ou_x000D_
 do Habite-se - expedidos dentre o período de janeiro/2020 a_x000D_
 janeiro/2023;_x000D_
 03) Sejam, dentre o período de janeiro/2020 a janeiro/2023, encaminhadas_x000D_
 cópias de todas as autorizações emitidas pelo órgão municipal_x000D_
 responsável quando a unidade consumidora se localizar em área de_x000D_
 preservação permanente ou em outras áreas de interesse ambiental_x000D_
 previstas no art. 27, II, “d”, da Resolução Aneel n. 414/2010;_x000D_
 04) Seja esclarecido qual o procedimento adotado pelo munício para o_x000D_
 ligamento de energia elétrica.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3062/requerimento_no_34-2023_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3062/requerimento_no_34-2023_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que  informe o motivo por que não foi instalado abrigo de ponto de ônibus na Rua Alberto Justino Vieck, Vila Nova, uma vez que é um pedido já feito há seis anos e até o momento não foi instalado.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3063/requerimento_no_35-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3063/requerimento_no_35-2023.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe da possibilidade e interesse em realizar projeto de pavimentação da Rua Harry Fritzke, Vila do Salto, caso já existe projeto neste sentido, informe a Câmara de Vereadores.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3066/requerimento_no_36-2023.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3066/requerimento_no_36-2023.docx</t>
   </si>
   <si>
     <t>Seja oficiado o Poder executivo para que informe a Câmara de Vereadores quais os programas municipais de controle ao mosquito Maruim que estão sendo efetivados pelo município.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3069/requerimento_no_38-2023_-_todos_os_vereadores.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3069/requerimento_no_38-2023_-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei Complementar n.º 03/2023.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
-    <t>Susana Müller Campigotto, Bertolino Bachmann, Ênio, Felipe Brás Luciani, Jorge Soares da Silva Winter, Lucas Schmitt Erbs, Perci Bompani, Roseli, Teresinha Goedert Bork</t>
-[...2 lines deleted...]
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3073/requerimento_no_38-2023_-_todos_os_vereadores.pdf</t>
+    <t>Susana Müller Campigotto, Bertolino Bachmann, Ênio Ronchi Júnior (Juninho), Felipe Brás Luciani, Jorge Soares da Silva Winter, Lucas Schmitt Erbs, Perci Bompani, Roseli, Teresinha Goedert Bork</t>
+  </si>
+  <si>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3073/requerimento_no_38-2023_-_todos_os_vereadores.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que viabilize a contratação de vigilante para atuar na Escola de Educação Básica Irineu Bornhausen, Rio do Peixe.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3075/requerimento_no_39-2023_-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3075/requerimento_no_39-2023_-_bertolino.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações sobre a obra de pavimentação asfáltica de Braço Miguel, como estão os empréstimos para a obra, qual a previsão do início , e envie uma cópia do projeto  para esta Casa para análise.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3077/requerimento_no_40-2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3077/requerimento_no_40-2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe a Câmara de Vereadores quais as localidades do município que passam pelo programa REURB e se há planejamento de novos programas.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3085/requerimento_no_41-2023_-_enio_-_dispensa.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3085/requerimento_no_41-2023_-_enio_-_dispensa.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei n.º 22/2023.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3086/requerimento_n_42-2023_-bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3086/requerimento_n_42-2023_-bertolino.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe a Câmara de Vereadores sobre a construção das salas de aula da nova escola da Vila do Salto, tais como, valor gasto até o momento, qual a previsão de término da obra e quais os valores pendentes para a conclusão da obra.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3088/requerimento_no_43-2023_-_enio_-_dispensa.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3088/requerimento_no_43-2023_-_enio_-_dispensa.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei n.º 21/2023.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3094/requerimento_no_44_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3094/requerimento_no_44_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado ofício ao Poder Executivo para que elabore projeto de Lei , conforme minuta que segue em anexo, a fim de isentar do pagamento das taxas de inscrição em eventos esportivos para atletas com deficiência e atletas de apoio.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3095/requerimento_no_45-2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3095/requerimento_no_45-2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que  informe a Câmara de Vereadores quando será repassado o reajuste salarial do piso da categoria aos dentistas que já estão trabalhando há mais tempo no município, uma vez que os novos profissionais que estão sendo contratados já estão com a remuneração ajustada ao piso da categoria. Porém, os que já estavam trabalhando ainda não.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3098/requerimento__no_46-2023_-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3098/requerimento__no_46-2023_-_bertolino.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES AO PODERES LEGISLATIVO REFERENTE AS “SOBRAS” DOS VALORES REPASSADOS A ESTA CÂMARA DE VEREADORES, CUJOS FORAM DEVOLVIDOS À PREFEITURA .</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3099/requerimento_n47.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3099/requerimento_n47.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações através da Secretaria de Obras sobre qual o cronograma que a Secretaria de Obras dispõe para os próximos três meses de trabalho, quais as vias que estão no cronograma para serem macadamizadas nos próximos três meses, se há o processo licitatório para o macadame e se está sendo retirado macadame das cavas já liberadas.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3100/requerimento_48-2023_-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3100/requerimento_48-2023_-_bertolino.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE INFORMAÇÕES AO PODER EXECUTIVO REFERENTE AS “SOBRAS” DOS VALORES REPASSADOS AO LEGISLATIVO MUNICIPAL, CUJOS VALORES FORAM DEVOLVIDOS À PREFEITURA .</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3102/requerimento_no_49-2023_-_nei.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3102/requerimento_no_49-2023_-_nei.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o chefe do Poder Executivo Municipal para que, preste informações a este subscritor, relacionada ao processo licitatório, bem como a execução do pregão presencial 03/2021 que tem por objeto “contratação de empresa especializada para execução dos serviços de limpeza urbana, manutenção predial e de ajardinamento de prédios públicos municipais, bem como manutenção predial dos centros de educação infantil e unidades básicas de saúde, com fornecimento de materiais, equipamentos, mão de obra no município de Luiz Alves”, sendo necessário o envio da íntegra do processo licitatório, além de todos os aditivos de prazo e valor do referido contrato, referentes ao municípios e as secretarias atendidas pelo contrato, bem como a íntegra dos documentos referentes a execução do contrato, como empenhos, liquidação, ordens de serviço, medição, notas fiscais, além da relação de funcionários administrativos e operacionais,  da contratada que executam os serviços contratados.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3104/requerimento_n_50.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3104/requerimento_n_50.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Celesc para que proceda a ampliação de rede de energia elétrica para a Rua do migrante, em Rio do Peixe.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que, junto ao setor competente, preste informação acerca da abertura da Rua José Pereira, com sua macadamização e patrolamento em toda sua extensão, na localidade em Garuva.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3109/requerimento_no_52-2023_-_enio.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3109/requerimento_no_52-2023_-_enio.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informação a respeito do serviço de coleta de lixo, e se a empresa já foi notificada no curso do contrato vigente, acerca de atrasos recorrentes na coleta de lixo e acerca do recente acúmulo de lixo depositado na área de transbordo.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3110/requerimento_no_53-2023_-_nei.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3110/requerimento_no_53-2023_-_nei.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o chefe do Poder Executivo Municipal para que, preste informações a este subscritor, relacionada ao atual estado de conservação e destinação de uso do ginásio de esporte do bairro vila nova, bem como cópia do projeto arquitetônico, sendo necessário o envio da íntegra do processo licitatório, além de todos os aditivos de prazo e valor do referido contrato, além da íntegra dos documentos referentes à execução do contrato, como empenhos, liquidação, ordens de serviço, medição, notas.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3113/requerimento_no_54-2023_-_nei.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3113/requerimento_no_54-2023_-_nei.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o chefe do Poder Executivo Municipal para que, preste informações a este subscritor, relacionada ao atual estágio das obras de construção do centro educacional no bairro vila do salto. Para tanto solicito cópia da integra do Concorrência Pública N.º 01/2015 – FME, contendo ainda as ordens de serviços, medições, notas fiscais, empenhos, liquidações, bem como o processo administrativo que rescindiu o referido certamente. solicita-se também cópia do processo licitatório que deu continuidade das obras, sendo Concorrência Pública - N.º 01/2018 (EDUCAÇÃO); Concorrência Pública - N.º 01/2020 (FME); Concorrência Pública - N.º 02/2020 (FME), em complementação ao processo licitatório, cópia de ordens de serviços, medições, notas fiscais, empenhos, liquidações, além da previsão de conclusão das obras.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3114/requerimento_no_55-2023_-_nei.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3114/requerimento_no_55-2023_-_nei.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o chefe do Poder Executivo Municipal para que, preste informações a este subscritor, relacionada a quem é o responsável técnico pelo projeto do transbordo identificado nas dependências de construção da escola da vila do salto. Além disso,  solicita-se informações e cópia da íntegra das licenças ambientais concedidas, e por fim cópia do processos licitatório de construção identificando o responsável pela execução da obra, enviando cópia de cópia de ordens de serviços, medições, notas fiscais, empenhos, liquidações, além das autuações da polícia militar ambiental e do instituto do Meio Ambiente – IMA, em razão da poluição ambiental causada pelo transbordo, além das medidas adotadas pelo município para cessar a atividade poluidora, além das medidas administrativas, em face dos responsáveis por tal poluição.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3115/requerimento_no_56-2023_-_jorge.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3115/requerimento_no_56-2023_-_jorge.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações se há previsão de macadamização e patrolamento da rua que faz a ligação de Alto Máximo e Braço Francês.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3116/requerimento_no_56-2023_-_jorge.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3116/requerimento_no_56-2023_-_jorge.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações se há previsão de macadamização e patrolamento das Rua João Pauli e Braço Gavião, Rio Canoas.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3119/requerimento_no_58-2023_-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3119/requerimento_no_58-2023_-_bertolino.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações à Câmara de Vereadores sobre as obras iniciadas na Rua Elias Bachmann e Rua José Lenoir, informando ainda qual a previsão de término.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3120/requerimento_no_59-2023_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3120/requerimento_no_59-2023_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe o andamento das contratações dos vigias para as escolas e creches do Município, quantas vagas estão ocupadas, quantas vagas estão em aberto, quantas pessoas foram chamadas e apresentaram desistência, se haverá necessidade de novo concurso, e ainda o andamento das obras que visam aumentar a segurança na escolas, apresentando cronograma e indicação detalhada do que será feito.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3124/requerimento_no_60-2023_nei.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3124/requerimento_no_60-2023_nei.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o chefe do Poder Executivo Municipal para que, preste informações a este subscritor, referente as seguintes informações: 1) credenciamento dos profissionais que atenderam nas UBS e a listagem dos pacientes (respeitando a LGPD) com data e hora de atendimento e notas de pagamentos, no período compreendido entre 2015 a 2023; além disso cópia da listagem dos pacientes (respeitando a LGPD) que aguardam consultas e exames de média e alta complexidade,  do credenciamento vigente os pacientes que já foram atendidos, com data de solicitação e agendamento do paciente, nos períodos compreendidos entre os anos de 2015 a 2023. 2) considerando ter chegado informações dando conta de que nos períodos entre 2015 e 2020 houve uma auditoria da secretaria de saúde, em razão de suspeita de “fura fila” em requisição de exames e consultas, autorizado por profissional não habilitado, inclusive tendo gerado relatório da aludida auditoria, considerando a gravidade do caso, faz-se neces</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3122/requerimento__no_61-2023_-_nei.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3122/requerimento__no_61-2023_-_nei.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o chefe do Poder Executivo Municipal para que, preste informações a este subscritor, informações, referentes a qualidade da agua utilizadas nos prédios públicos, solicito a cópia das análises da água consumida em bens públicos do município, unidade de saúde, Escolas Municipais e  entre outros, contendo os critérios adotados para assegurar a qualidade da água consumida por munícipes nos locais onde não rede pública de abastecimento, além de cópia do Certificado de Limpeza de Caixa d’agua compreendido os períodos de 2017 a 2023, bem como certificado de responsabilidade técnica da limpeza, por fim, onde estão localizadas as fontes  que abastecem os prédios públicos, e em sendo poços, se este possui outorga ou dispensa da mesma?</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3128/requerimento_62-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3128/requerimento_62-2023.pdf</t>
   </si>
   <si>
     <t>OBJETO: Que seja oficiado o chefe do Poder Executivo Municipal para que, preste informações a este subscritor, relacionada ao edital de concorrência N.º 01/2022, o qual tem por objeto a Pavimentação asfáltica e sinalização viária Ligação Braço Elza com Rio Canoas – Rua Pedro Scherer, Braço Elza e Rua Pref. Leopoldo Schöepping, Rio Canoas –, em complementação ao processo licitatório, cópia de ordens de serviços, medições, notas fiscais, empenhos, liquidações, além de informações de tramitação e processo administrativo ou na ausência, a sua abertura, no sentido de cobrar a empresa contratada para execução da obra, a executar a garantia da obra, considerando que pelas imagens anexas e informações de munícipes dão conta defeitos na pavimentação, com rachaduras e desmoronamentos, colando em risco o tráfego local, bem como a segurança dos munícipes que lá residem, Aliado ao fato de que as ruas Pedro Scherer e Prefeito Leopoldo Schoepping estão situadas na localidade Rio Canoas.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3129/requerimento_no_63-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3129/requerimento_no_63-2023.pdf</t>
   </si>
   <si>
     <t>Objeto: Que seja oficiado o chefe do Poder Executivo Municipal para que, prestem informações a este subscritor, referente às seguintes informações: 1) credenciamento dos profissionais que atenderam nas UBS e a listagem dos pacientes (respeitando a LGPD) com data e hora de atendimento e notas de pagamentos, no período compreendido entre 2017 a 2023; 2) além disso,  cópia da listagem dos pacientes (respeitando a LGPD) que aguardam consultas e exames de média e alta complexidade,  do credenciamento vigente os pacientes que já foram atendidos, com data de solicitação e agendamento do paciente, nos períodos compreendidos entre os anos de 2017 a 2023. 3) considerando que as informações acima solicitadas são produzidas por um sistema contratado pelo município, requer-se o envio do processo licitatório, bem como o contrato firmado com a empresa responsável pelo sistema utilizado pela Secretaria Municipal de Saúde, para realizar a regulação dos procedimentos da secretaria de saúde.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3131/requerimento_no_64-2023_-_enio_-_dispensa.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3131/requerimento_no_64-2023_-_enio_-_dispensa.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final os Projetos de Lei n.º 24 e 26/2023.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3137/requerimento_no_65-2023_-_enio_-_dispensa.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3137/requerimento_no_65-2023_-_enio_-_dispensa.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei n.º 27/2023.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3139/requerimento_no_66-2023_-__bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3139/requerimento_no_66-2023_-__bertolino.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que, na forma e dentro do prazo legal, responda ao seguinte pedido de informação: O Executivo tem conhecimento de algum equipamento do patrimônio municipal do município vizinho de Blumenau, tais como patrola e outros maquinários, que tenham sido utilizados no município de Luiz Alves ao longo dos três últimos meses deste ano? Caso exista algum convênio ou cessão de equipamentos para uso em nosso município, requer este vereador, a documentação referente a tais serviços, as datas, valores e nome da equipe destacada, bem como previsão legal para tais atos.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações sobre a situação da contratação dos vigilantes para as escolas e CEIs municipais. Como estão ocorrendo? Quais as formações que os mesmos estão realizando? Em que faze do planejamento estão as reformas de muros e cercados das escolas e CEIs?</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3144/requerimento_no_68-2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3144/requerimento_no_68-2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que através do setor competente determine a elaboração de projeto de lei que institua o Banco de Leite Humano em nosso município.</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3149/requerimento_no_69-2023_-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3149/requerimento_no_69-2023_-_bertolino.pdf</t>
   </si>
   <si>
     <t>01) Seja relacionada e especificadas todas as parcerias realizadas mediante a execução de atividades ou de projetos previamente estabelecidos em planos de trabalho inseridos em termos de colaboração, em termos de fomento ou em acordos de cooperação – especialmente aqueles que resultaram em repasse ou recebimento de verbas públicas;_x000D_
 _x000D_
 02) Seja encaminhada cópia integral (ou disponibilizada eletronicamente para acesso) referente a toda documentação exigida pela Lei Federal 13.019/2014 nos processos/procedimentos administrativos mencionados no item 01 – inclusive as documentações que qualificaram o Parceiro Privado a poder contratar com o Ente Público;_x000D_
 _x000D_
 03) As documentações mencionadas nos itens 01 e 02 devem abranger todas as parcerias realizadas dentre o período desde início do primeiro_x000D_
 mandato do atual Prefeito até a data do fornecimento da documentação, podendo ser fornecida digitalmente.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3151/requerimento_no_70-2023.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3151/requerimento_no_70-2023.docx</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações através do setor competente sobre as justificativas pelo atraso de entrega do uniforme escolar em todas as unidades de ensino da rede municipal, uma vez que nos encontramos na metade do ano letivo, informando ainda qual a previsão de data de entrega dos referidos uniformes.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3152/requerimento_no_71-2023_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3152/requerimento_no_71-2023_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Detranlu para que informe a Câmara de Vereadores qual o convênio existente com a Polícia Civil e Militar; como é feita a distribuição em porcentagem; qual o valor de multas arrecadado a cada ano de forma geral em multas; qual o valor arrecadado pela Prefeitura e qual o destino desse valor; qual o valor destinado ao FUNSET referente aos 5% obrigatório por lei; caso a Prefeitura tenha utilizado os 5%, onde foi utilizado o recurso.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe a Câmara de Vereadores em que fase se encontra o estudo de impacto financeiro para ajustar o salário dos funcionários da área da Saúde, incluindo os dentistas, bem como  qual a previsão para iniciar os pagamentos para os profissionais de Odontologia que ainda não receberam o reajuste salarial, os quais foram os que mais solicitaram melhorias no salário.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3157/requerimento_no_73-2023_-_enio_-_dispensa.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3157/requerimento_no_73-2023_-_enio_-_dispensa.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei n.º 28 e 29/2023.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3166/requerimento_no_74-2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3166/requerimento_no_74-2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações à Câmara de Vereadores como está o estudo de impacto financeiro acerca do Vale Alimentação; Previsão quando será concedido; como está o andamento de tal estudo. Completando ainda com demais informações pertinentes à matéria.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3169/requerimento_no_75-2023_-_felipe.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3169/requerimento_no_75-2023_-_felipe.docx</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações à Câmara de Vereadores a respeito do valor pago mensalmente à empresa coletora dos resíduos sólidos no município, bem como relatório de arrecadação anual da taxa de lixo, o total de unidades pagantes, distinguindo número de unidades na área urbana e na área rural, especificando onde os recursos foram aplicados.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3170/requerimento_no_76-2023_-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3170/requerimento_no_76-2023_-_bertolino.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que, através do setor competente, preste informações sobre o cronograma dos dias da coleta de lixo nas comunidades e por que em determinadas ruas a coleta não está passando.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que prestem informações sobre a doação do terreno da família Köehler. Apresentando ainda o termo de doação da área/terreno para fins públicos e todos os demais documentos que compõem a doação.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3174/requerimento_no_78-2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3174/requerimento_no_78-2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações acerca do uniforme escolar, requisitos e obrigações da empresa ganhadora e em caso de descumprimento quais os procedimentos a serem adotados. Informando ainda, os valores apresentados pelas empresas participantes do certame, e da empresa ganhadora  apresentar o comprovante do referido pagamento.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3191/requerimento_no_79-2023_-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3191/requerimento_no_79-2023_-_bertolino.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações a esta Casa sobre as arrecadações do Município de Luiz Alves desde o ano de 2009 até os dias atuais.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3193/requerimento_no_80-2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3193/requerimento_no_80-2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que  através da Secretaria de Esportes , encaminhe a esta Casa informações sobre qual o regimento/legislação que fundamentou as decisões quanto ao jogo entre os Clubes de  Braço Elza, Zicktus Schmitz, e de Rio Canoas, Faixa Azul, em rodada de Campeonato Municipal. Quais foram as punições aplicadas aos dois times pelos comportamentos apresentados e devidas justificativas, bem como, encaminhar  anexo à resposta,  o regimento que disciplina o Campeonato  de Futebol de Campo do Município de Luiz Alves.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3196/requerimento_no_81-2023_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3196/requerimento_no_81-2023_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe qual foi o valor gasto ao realizar a obra para renovar as tubulações na Rua Ver. Crisóstomo Gesser e na Rodovia Leonardo Martendal, localizadas no Bairro de Vila do Salto.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3197/requerimento_no_82-2023_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3197/requerimento_no_82-2023_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se haverá uma revitalização na Rua Ver. Crisóstomo Gesser, e se houver, como será realizada.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3200/requerimento_n.o_83-2023_-_jorge.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3200/requerimento_n.o_83-2023_-_jorge.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a comissão julgadora do Campeonato de Futebol de Luiz Alves, a fim de agendar uma reunião, onde o vereador e a diretoria do Clube Faixa Azul pretendem tratar sobre a decisão tomada pela comissão diante da ocorrência  prevista no regulamento do campeonato.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3204/requerimento_no_84-2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3204/requerimento_no_84-2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que , junto da secretaria de saúde, possa elaborar um cronograma para disponibilizar veículo uma vez por semana pelo menos  em cada unidade de saúde , a fim de fazer o transporte de cidadãos cujos exames laboratoria estão marcados, de forma a evitar que não compareçam por falta de locomoção.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3208/requerimento_no_85-2023_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3208/requerimento_no_85-2023_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações sobre as obras realizadas no município de Luiz Alves, pagas com recursos obtidos por empréstimo/financiamento.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3222/requerimento_n.o_86_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3222/requerimento_n.o_86_-_2023.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que , junto à secretaria competente, preste informações sobre quais as melhorias programadas para as unidades de saúde e escolas municipais. Informando ainda qual o cronograma de execução e o prazo de entrega.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3223/requerimento_n.o_87_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3223/requerimento_n.o_87_-_2023.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações, através do setor competente , sobre o planejamento de colocação de abrigo de pontos de ônibus.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3226/requerimento_06_-_celesc.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3226/requerimento_06_-_celesc.pdf</t>
   </si>
   <si>
     <t>Seja oficiado CELESC para informar 1) quantos pontos de energia elétrica foram aprovados mediante expedição do Alvará de Construção e/ou do Habite-se, emitidos pelo município de Luiz Alves/SC, bem como os respectivos endereços dos mesmos - dentre o período de janeiro/2020 a janeiro/2023; 02) Sejam encaminhadas cópias de todos os Alvarás de Construção e/ou do Habite-se - expedidos dentre o período de janeiro/2020 a janeiro/2023 no município de Luis Alves/SC, cujos foram utilizados para embasar pedidos de ligação de energia elétrica; 03) Sejam, dentre o período de janeiro/2020 a janeiro/2023, encaminhadas cópias de todas as autorizações emitidas pelo órgão municipal de Luiz Alves/SC responsável quando a unidade consumidora se localizar em APP ou em outras áreas de interesse ambiental; 4) Seja esclarecido qual o procedimento adotado para o ligamento de energia elétrica, especialmente quando se localizar em área de preservação permanente ou outra protegida por Lei.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3228/requerimento_no_89-2023_-_enio_-_dispensa.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3228/requerimento_no_89-2023_-_enio_-_dispensa.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei n.º 35 e 39/2023.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3234/requerimento_no_90-2023_-__lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3234/requerimento_no_90-2023_-__lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo junto a secretaria competentepara que preste informações se há novos projetos de moradia popular( casas populares) . Sabe-se que o novo governo vem com projetos para os municípios e nós precisamos muito desses benefícios.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3248/requerimento_n_91_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3248/requerimento_n_91_-_2023.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações a Câmara de Vereadores sobre a obra que estava sendo realizada, e foi interrompida, na Rua Miguel Espig, no Bairro de Alto Máximo.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3250/requerimento_no_92-2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3250/requerimento_no_92-2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Oficiar o Poder Executivo para que preste informações sobre as justificativas de não assinar o Termo Aditivo de incorporação das metas de universalização da nova lei com a Casan, cujo benefício ao município é de 5% ( cinco por cento) do valor arrecadado pela Casan, retorno mensal aos cofres públicos municipais.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3260/requerimento_no_93_-_2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3260/requerimento_no_93_-_2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações sobre os ACS e ACE, para saber qual a previsão de entrega dos kits para os agentes de saúde e endêmicas, se haverá alguma ação do município e da Secretaria da Saúde para essa conclusão, e se haverá alguma sessão solene para a entrega dos certificados do curso técnico " Saúde com a gente", que terminaram no mês de junho.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3263/requerimento_no_94-2023_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3263/requerimento_no_94-2023_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se houve aquisições de câmeras para os ônibus e micro-ônibus, e se houve, que informe o que foi comprado e os valores que foram gastos.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3264/requerimento_no_95_-_2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3264/requerimento_no_95_-_2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o poder executivo através da secretaria competente para que elabore projetos de ponto de ônibus com lixeiras, para que os próximos a serem colocados tenham esse benefício importante.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3268/requerimento_no_96_-_2023_-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3268/requerimento_no_96_-_2023_-_bertolino.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações e apresente documentos comprobatórios bem como a prestação detalhada de contas da Festa Nacional da Cachaça.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3270/requerimento_no_97_-_2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3270/requerimento_no_97_-_2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que reavalie o valor repassado à Polícia Militar de Luiz Alves que hoje é de 12 mil reais por ano, uma vez que em se tratando de segurança pública, é um valor muito baixo para investimento , a fim de que no próximo ano possa ser um valor mais expressivo, contribuindo para a manutenção da segurança do município.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3278/requerimento_no_98-2023_-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3278/requerimento_no_98-2023_-_bertolino.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações sobre a obra da Rua Vereador Crisóstomo Gesser, tais como processo licitatório, custo total da obra , fonte dos recursos, prazo final de conclusão da obra, qual a data do processo licitatório.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3282/requerimento_n.o_99_-_2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3282/requerimento_n.o_99_-_2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo junto da Secretaria de Agricultura se há lista de espera de macadamização com data de solicitação e data de entrega, referente aos anos de 2021, 2022 e 2023, do programa de melhoria de acesso às propriedades rurais para escoamento da produção agrícola.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3285/requerimento_n.o_100_-_2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3285/requerimento_n.o_100_-_2023.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo junto à secretaria competente para que preste informações sobre qual valor gasto de janeiro de 2021 a agosto de 2023 com folha de pagamento de pessoal, descrito separadamente os cargos comissionados, efetivos, estagiários, funcionários cedidos e os contratados por prazo determinado. Informar ainda se há programação de aumento salarial para as classes informadas, não sendo o reajuste que é obrigação e direito do servidor.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3288/requerimento_no_101-2023_-_enio_-_dispensa.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3288/requerimento_no_101-2023_-_enio_-_dispensa.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei n.º 47/2023.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3298/requerimento_n.o_102_-_2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3298/requerimento_n.o_102_-_2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que, considerando a contratação da nova empresa para atendimento de pessoas autistas, informe se as crianças que já estão na fila, mesmo as que já têm o laudo, receberão o atendimento.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3299/requerimento_no_103-2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3299/requerimento_no_103-2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Execuivo para que determine a elaboração de Projeto de Lei que  DISPÕE SOBRE A INSTALAÇÃO DE BRINQUEDOS ADAPTADOS NAS PRAÇAS PÚBLICAS DO MUNICÍPIO DE LUIZ ALVES/SC E DÁ OUTRAS PROVIDÊNCIAS, conforme minuta em anexo.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei n.º 46/2023.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3308/requerimento_no_105-2023_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3308/requerimento_no_105-2023_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste infomações sobre a possibilidade de o município ter um convênio com alguma entidade que cuide de animais de rua, a fim de proceder à recolha de animais abandonados.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3309/requerimento_n.o_106_-_jorge.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3309/requerimento_n.o_106_-_jorge.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste a informação se há previsão de manutenção da via asfáltica desde Vila Nova até Canoas.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3310/requerimento_no_107-2023_jorge.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3310/requerimento_no_107-2023_jorge.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se há projeto para rede de iluminação pública na estrada de Vila Nova a Rio Canoas. Caso não haja, que  seja elaborado projeto para conclusão da iluminação pública de toda a extensão da via.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3313/requerimento_n.o_108-_2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3313/requerimento_n.o_108-_2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que responda corretamente as informações conforme solicitadas dos Requerimentos n.º 86/2023 e 87/2023, nos quais não foram pedidos o direcionamento para o Portal da Transparência.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se há planejamento na Secretaria de Obras para reparos nos buracos das pavimentações asfálticas do município. Se há previsão para início e conclusão dos pontos mais críticos e dos demais reparos.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3317/requerimento_n.o_110-_2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3317/requerimento_n.o_110-_2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que junto da secretaria competente informe se há possibilidade do ônibus escolas passar na Rua José Gesser, na localidade de Braço Miguel, no período noturno.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3322/requerimento_no_111-2023_-_enio_-_dispensa_pl_49_e_50.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3322/requerimento_no_111-2023_-_enio_-_dispensa_pl_49_e_50.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final os Projetos de Lei n.º 49 e 50/2023.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3327/requerimento_no_112-2023_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3327/requerimento_no_112-2023_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a empresa Tim de telefonia móvel para que  proceda com verificação da instabilidade de sinal no bairro de Vila do Salto, Luiz Alves.</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3328/requerimento_no_113_-_2023_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3328/requerimento_no_113_-_2023_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo junto da secretaria competente para que informe se há e quais são as providências para que sejam evitados alagamentos na Rua Alberto Justino Vieck, na localidade de Vila Nova.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo junto da secretaria competente para que elabore um projeto de implantação e ampliação de rede de iluminação pública na Rua José Antônio Luçolli, na localidade de Rio do Peixe.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3330/requerimento_no_115-2023_-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3330/requerimento_no_115-2023_-_bertolino.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que proceda a uma auditoria  nas contas públicas do município referente ao exercício financeiro de 2017 a 2020 e 2021a  2023 .</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3331/requerimento_n.o_116-2023_-felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3331/requerimento_n.o_116-2023_-felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se houve aquisições de câmeras para ônibus e micro-ônibus, e se houve, que informe o que foi comprado e quais foram os valores gastos. O vereador que o presente subscreve não quer nenhuma outra informação além do  que foi pedido acima e não quer ser direcionado ao Portal da Transparência.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3333/requerimento_117-2023_nei.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3333/requerimento_117-2023_nei.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o chefe do Poder Executivo Municipal para que, preste informações a este subscritor, sobre a frota de veículos da secretaria municipal de saúde._x000D_
 1.	Encaminhar relação de veículos pertencentes a secretaria de saúde do município, que estão em plena utilização e os que estão avariados e sem funcionamento, bem como especificar em quais departamento estão alocados. A quantidade de veículos, assim como marca, modelo e ano de fabricação de todos e em quais departamento e/ou serviços encontram-se alocados._x000D_
 2.	Informar quais destes veículos são destinados a transporte de paciente, quais são de uso para fins administrativo da secretaria._x000D_
 3.	Existe um sistema de controle de frota? Caso exista, encaminhar documentos solicitados:_x000D_
 •	Cópia do diário de bordo de cada veículo um com roteiro completo e número de pacientes transportados e motorista;_x000D_
 •	Copia do documento de cada veículo;_x000D_
 •	Cópia do controle de bordo de cada veículo pertencente a frota de veículos da secretaria de saúde,</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3334/requerimento_no_118-2023_nei.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3334/requerimento_no_118-2023_nei.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o chefe do Poder Executivo Municipal para que, preste informações a este subscritor, devido à ausência de informações no portal de transparência e sendo uma das atribuições do vereador, a fiscalização e gestão dos recursos públicos, sendo: Transparência: A Constituição Federal exige transparência na administração pública, garantindo que a população tenha acesso a informações sobre o uso de recursos públicos._x000D_
 Controle de Recursos Públicos: Os vereadores têm a responsabilidade de fiscalizar a correta alocação de recursos públicos, incluindo contratos de grande magnitude como o citado._x000D_
 Gestão Responsável: O requerimento visa assegurar que a gestão pública seja conduzida de maneira responsável e em conformidade com as melhores práticas técnicas._x000D_
 Prevenção de Irregularidades: A solicitação de informações permite identificar eventuais irregularidades durante a execução do contrato, prevenindo problemas._x000D_
 Garantia de Qualidade das Obras: O acesso a estudos técnicos e laudos</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3337/requerimento_no_119-2023_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3337/requerimento_no_119-2023_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações se existe projeto de revitalização da Avenida Maria Marangoni, Vila do Salto.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3341/requerimento_no_120-2023_-_enio_-_dispensa_pl_53.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3341/requerimento_no_120-2023_-_enio_-_dispensa_pl_53.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei n.º 53/2023.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3347/requerimento_n.o_121-2023_-_nei.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3347/requerimento_n.o_121-2023_-_nei.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações sobre edital de tomada de preço Nº 01/2023 com objeto de CONTRATAÇÃO DE EMPRESA ESPECIALIZADA PARA A PRESTAÇÃO DE SERVIÇO, COM FORNECIMENTO DE MATERIAL E MÃO DE OBRA, PARA PAVIMENTAÇÃO DA RUA CELESTE MAIOCHI._x000D_
 1– Requer cópia integral do processo de tomada de preço Nº 01/2023;_x000D_
 2- Requer os boletins de medição, conforme pagamentos realizados, contendo as seguintes cópias:_x000D_
 Relatórios de controle tecnológico do grau de compactação do subleito, base de brita graduada;_x000D_
 •	Relatórios de controle geométrico e geotécnico;_x000D_
 •	cópia das liberações de cada subtrecho realizadas pela fiscalização da obra;_x000D_
 •	Relatório de aplicação de imprimação com Asfalto Diluído CM-30 e devido controle da quantidade do ligante asfáltico aplicado taxa de consumo;_x000D_
 •	cópia da liberação da fiscalização autorizando cada etapa da aplicação para ligante do tipo RR-1C;_x000D_
 •	Relatório da taxa de consumo RR-1C;</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3349/requerimento_no_122-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3349/requerimento_no_122-2023.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o chefe do Poder Executivo Municipal para que, preste informações a este subscritor, encaminhando cópia do cronograma da distribuição e entrega de calcários aos produtores rurais, beneficiados com o “programa terra boa”, contendo as seguintes informações: 1)Quantas toneladas de calcário forma disponibilizadas ao município através do programa terra boa do governo do estado? 2)Em que período esteve disponível este programa nos anos de 2021/2022/2023? 3)Quantas cargas o município efetuou nos referidos anos com o que o estado disponibilizou?4)Quantas cargas o município efetuou aos produtores rurais que compraram calcário direto da mineradora?5)	Quanto o município arrecadou com o frete consignado? (50% para os produtores)? 6)Quanto o município arrecadou com o frete para quem não possui DAP? 7)Quanto o município pagou em diária para o servidor motorista de caminhão que realizou o transporte? 8)Qual o servidor responsável pela logística do calcário e o valor da gratificação;</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3356/requerimento_no_123-2023_-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3356/requerimento_no_123-2023_-_bertolino.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que: 01) Sejam informados e relacionados todos os empréstimos financeiros que o município de Luiz Alves possui em vigor, devendo ser informado: a) o nome das instituições financeiras (pública ou privada) com as quais o município possui empréstimos em aberto; b) o montante total emprestado pelo município em cada contrato de empréstimo, bem como se foi dada alguma garantia; c) a data prevista para a quitação de cada empréstimo; d) a taxa de juros aplicada a cada empréstimo,expressa em  porcentagem; e ) o valor adimplido em cada contrato de empréstimo. 02)	Seja encaminhada cópia integral do processo e documentos referentes a todas as contratações mencionadas no item 01.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3359/requerimento_no_124-2023_-_nei.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3359/requerimento_no_124-2023_-_nei.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o chefe do Poder Executivo Municipal para que, preste informações a este subscritor, para que informe as áreas de utilidade pública de propriedade do município, onde há possiblidade da construção de um parque municipal.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3360/requerimento_no_125-2023_-_lorival.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3360/requerimento_no_125-2023_-_lorival.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o chefe do Poder Executivo Municipal para que, preste informações a este subscritor, para que a defesa civil encaminhe cópia dos relatórios emitidos pelo sistema integrado de informações sobre desastres, nos anos de 2020 até o presente momento.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3361/requerimento_no_126-2023_-_nei.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3361/requerimento_no_126-2023_-_nei.pdf</t>
   </si>
   <si>
     <t>OBJETO: Que seja oficiado o chefe do Poder Executivo Municipal para que, preste informações a este subscritor, devido à ausência de informações no portal de transparência e sendo uma das atribuições do vereador, a fiscalização e gestão dos recursos públicos. _x000D_
 1	Requer copias de todos concessão de Alvará de Construção e Habite-se expedido pela secretaria de obras de planejamento desde 01/01/2017 até a presente data._x000D_
 2	Requer copias de ART do responsável técnico que elaborou o projeto e responsável técnico da execução da obra de cada alvará emitido desse de 01/01/2017 até presente data._x000D_
 3	Requer copias das Certidões de Diretrizes/isenção de alvará, emitidas de 01/01/2017, conforme art. 34, da lei complementar 02/2007, e art. 35 da lei 47/2021.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3363/requerimento_no_127-2023_-_lorival.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3363/requerimento_no_127-2023_-_lorival.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o chefe do Poder Executivo Municipal para que, preste informações a este subscritor, devido à ausência de informações no portal de transparência e sendo uma das atribuições do vereador, a fiscalização e gestão dos recursos públicos, solicita-se cópia de documentos referentes ao contrato 29/2021 que tem por objeto CONTRATAÇÃO DE PESSOA JURÍDICA PARA PRESTAÇÃO DE SERVIÇOS DE ENGENHARIA PARA EXECUÇÃO DE CALÇADAS NAS RUAS VITÓRIA HESS E JOSÉ LINO SCHMITT, NO BAIRRO BAIXO MÁXIMO, COM FORNECIMENTO DE MATERIAIS E MÃO DE OBRA, EM CONFORMIDADE COM O PROJETO BÁSICO, MEMORIAL DESCRITIVO E PLANILHAS ORÇAMENTÁRIAS/QUANTITATIVAS, PROCESSO SGP-E SCC 00018176/2021, contendo: _x000D_
 1	Requer do memorial de pagamento com medições e relatórios fotográficos, copias dos empenhos e respectivos pagamentos;_x000D_
 2	Termo de recebimento da obra;_x000D_
 3	Justificativa para desapropriação conforme decreto 159/2018, e empenho 2248/2018;_x000D_
 4	Qual a destinação será dada para a área desapropriada.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3367/requerimento_no_128-2023_-_lorival.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3367/requerimento_no_128-2023_-_lorival.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o chefe do Poder Executivo Municipal para que, preste informações a este subscritor, devido à ausência de informações no portal de transparência e sendo uma das atribuições do vereador, a fiscalização e gestão dos recursos públicos, solicita-se cópia de documentos referentes aos contratos referentes ao PROGRAMA NACIONAL DE ALIMENTAÇÃO ESCOLAR – PNAE, contendo: _x000D_
 1)	Cópia dos contratos, referentes as pregoes: 4,5,9,15,16,20,20 todos do ano de 2022, do fundo municipal de educação de Luiz Alves;_x000D_
 2)	Cópia dos empenhos, ordens de compras, liquidações, e recebimento dos alimentos pelo responsável pela execução do contrato;_x000D_
 3)	Bem como informe, se no decorrer da execução do contrato, houve demora na entrega de alimentos.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>Lucas Schmitt Erbs, Lorival Winter</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3372/requerimento_no_129-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3372/requerimento_no_129-2023.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o chefe do Poder Executivo Municipal para que, preste informações a este subscritor, devido à ausência de informações no portal de transparência e sendo uma das atribuições do vereador, a fiscalização e gestão dos recursos públicos, solicita-se cópia de documentos referentes aos relatórios emitidos pelos assessores de logística em macadamização das vias, vinculada à secretaria municipal de obras e planejamento. Sendo necessário acesso a tais documentos nos referentes ao período de 2019 a 2023, para acompanhamento e fiscalização da execução dos serviços de macadamização no município.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3373/requerimento_no_130-2023___lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3373/requerimento_no_130-2023___lucas.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o chefe do Poder Executivo Municipal para que, preste informações a este subscritor, sobre o processo administrativo de licenciamento para canalização  do curso d'água localizado na na Rua Vereador Crisóstomo Gesser, no bairro Vila do Salto, tendo como ponto inicial na coordenadas – Latitude 26°42'32.48"S, Longitude 48°54'20.21"O e final Latitude 26°42'34.93"S, Longitude 48°54'14.27", o que recentemente passou por modificações significativas devido a execução de drenagem pluvial, pavimentação e sinalização viária da rua Vereador Crisóstomo Gesser, Concorrência Eletrônica Nº 4/2023._x000D_
 Considerando que a canalização e a retificação de cursos d'água são atividades que estão previstas como potencialmente poluidoras e são passíveis de licenciamento ambiental, nos termos das Resoluções CONSEMA nº 98/2017, nº 99/2017 e nº 128/2019  e da Instrução Normativa n. 70/2015 do IMA._x000D_
 Considerando que as obras de canalização e retificação de cursos d'água, ou mesmo suas regularizações,</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3383/requerimento_no_131-2023_-_lorival.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3383/requerimento_no_131-2023_-_lorival.pdf</t>
   </si>
   <si>
     <t>OBJETO: Que seja oficiado o chefe do Poder Executivo Municipal para que, preste informações a este subscritor, devido à ausência de informações no portal de transparência e sendo uma das atribuições do vereador, a fiscalização e gestão dos recursos públicos, solicita-se relatório contendo as seguintes informações referentes ao IPTU: número total de contribuinte pessoa física e jurídica; percentual e valor arrecadado e dos inadimplentes, bem como está a adesão ao Programa REFIS e processos de execução fiscal ajuizados.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3386/requerimento_no_132-2023_-_lorival.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3386/requerimento_no_132-2023_-_lorival.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o chefe do Poder Executivo Municipal para que, preste informações a este subscritor, devido à ausência de informações no portal de transparência e sendo uma das atribuições do vereador, a fiscalização e gestão dos recursos públicos, solicita-se cópia de documentos referentes aos seguintes processos licitatórios:pelo presente expediente solicito cópia da integra dos seguintes processos licitatórios, inclusive com as respectivas notas de empenho, ordem de fornecimento, e pagamentos, e notas fiscais: pregão eletrônico 32/2021: seleção de propostas visando o registro de preços para eventuais aquisições de peças para máquinas pesadas que compõem a frota das secretarias municipais de obras e planejamento e agricultura e meio ambiente do município de Luiz Alves, conforme o termo de referência; pregão eletrônico 24/2021: seleção de propostas visando registro de preços para eventual aquisição de peças e mão de obra mecânica para a frota municipal das secretarias do município ...</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3388/requerimento_no_133-2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3388/requerimento_no_133-2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações sobre como a Prefeitura de Luiz Alves instaura um Processo Administrativo de inviabilidade de parceria sendo que por várias tentativas a CASAN – Companhia Catarinense de àguas e Saneamentos-  tenta regularizar a situação? Qual será o posicionamento do Executivo Municipal para resolver essa situação no ano de 2024?</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo sobre quais foram as medidas adotadas pela Sala do Empreendedor de Luiz Alves para atender nosso município? Quantas empresas de pequeno ou grande porte foram beneficiadas? De que maneira o Município divulga esse trabalho?</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3399/requerimento_no_135-2023_-_enio_-_dispensa_pl_56.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3399/requerimento_no_135-2023_-_enio_-_dispensa_pl_56.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei n.º 56/2023.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3403/requerimento_no_136-2023_-_enio_-_dispensa_pl_55_e_57.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3403/requerimento_no_136-2023_-_enio_-_dispensa_pl_55_e_57.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei n.º 55e 57/2023.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3418/requerimento_n.o_137-2023_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3418/requerimento_n.o_137-2023_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado ao Poder Executivo para que preste informações sobre os recalcos de asfalto para 2024, bem como quais serão os trechos que receberão essa manutenção, quando será executado o serviço em cada região, se existe uma empresa que fará o serviço no próximo ano e quantos metros há programado pela secretaria para execução da obra.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3442/requerimento_no_138-2023_-_enio_-_dispensa_pl_58_e_61.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3442/requerimento_no_138-2023_-_enio_-_dispensa_pl_58_e_61.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei n.º 58 e 61/2023.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3444/requerimento_no_139-2023_-_enio_-_dispensa_emenda.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3444/requerimento_no_139-2023_-_enio_-_dispensa_emenda.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Emenda a Lei Orgânica n.º 01/2023</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3445/requerimento_no_140-2023_-_enio_-_dispensa_pl_69.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3445/requerimento_no_140-2023_-_enio_-_dispensa_pl_69.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei n.º 69/2023.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
     <t>ESubs</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3112/emenda_substitutiva_01_ao_pl_23-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3112/emenda_substitutiva_01_ao_pl_23-2023.pdf</t>
   </si>
   <si>
     <t>Substitui a redação do art. 6º do Projeto de Lei 23/2023.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>Port</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2920/portaria_01_2023_comissoes.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2920/portaria_01_2023_comissoes.pdf</t>
   </si>
   <si>
     <t>Nomeia as Comissões Permanentes da Câmara Municipal de Luiz Alves para o ano de 2023.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2958/portaria_02_2023_renomeia_comissoes.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2958/portaria_02_2023_renomeia_comissoes.pdf</t>
   </si>
   <si>
     <t>Altera a Portaria n.º 01/2023.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3019/portaria_03_2023_cpi.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3019/portaria_03_2023_cpi.pdf</t>
   </si>
   <si>
     <t>Altera a Portaria n.º 05/2022.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>RESMD</t>
   </si>
   <si>
     <t>Resolução MD</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2921/1675259819_resoluo_md_012023__viagem_braslia.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2921/1675259819_resoluo_md_012023__viagem_braslia.pdf</t>
   </si>
   <si>
     <t>Autoriza o vereador Jorge Soares da Silva Winter a realizar viagem à Brasília.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2947/resolucao_md_02-2023_-_curso_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2947/resolucao_md_02-2023_-_curso_lucas.pdf</t>
   </si>
   <si>
     <t>Autoriza o vereador Lucas Schmitt Erbs a participar de curso no município de Curitiba/PR</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2971/resolucao_md_03-2023_-_lucas_florianopolis.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2971/resolucao_md_03-2023_-_lucas_florianopolis.pdf</t>
   </si>
   <si>
     <t>Autoriza o vereador Lucas Schmitt Erbs a realizar viagem à Florianópolis/SC</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2992/resolucao_md_04-2023_-_viagem_brasilia_-_enio.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2992/resolucao_md_04-2023_-_viagem_brasilia_-_enio.pdf</t>
   </si>
   <si>
     <t>Autoriza o vereador Ênio Ronchi Júnior a realizar viagem à Brasília</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2997/resolucao_md_05-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2997/resolucao_md_05-2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o vereador Lucas Schmitt Erbs a realizar viagem à Brasília</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3083/resolucao_md_06-2023_-_lucas_florianopolis.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3083/resolucao_md_06-2023_-_lucas_florianopolis.pdf</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3084/resolucao_md_07-2023_-_jorge_florianopolis.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3084/resolucao_md_07-2023_-_jorge_florianopolis.pdf</t>
   </si>
   <si>
     <t>Autoriza os vereadores Ênio Ronchi Júnior e Jorge Soares da Silva Winter a realizar viagem à Florianópolis/SC.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3117/resolucao_md_08-2023_-_jorge_florianopolis.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3117/resolucao_md_08-2023_-_jorge_florianopolis.pdf</t>
   </si>
   <si>
     <t>Autoriza o vereador Jorge Soares da Silva Winter a realizar viagem à Florianópolis/SC</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3181/resolucao_md_09-2023_-_curso_lucas.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3181/resolucao_md_09-2023_-_curso_lucas.docx</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3251/resolucao_md_10-2023_-_jorge_florianopolis.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3251/resolucao_md_10-2023_-_jorge_florianopolis.pdf</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3252/resolucao_md_11-2023_-_viagem_brasilia_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3252/resolucao_md_11-2023_-_viagem_brasilia_-_lucas.pdf</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3265/resolucao_md_12-2023_-_enio_florianopolis.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3265/resolucao_md_12-2023_-_enio_florianopolis.pdf</t>
   </si>
   <si>
     <t>Autoriza o vereador Ênio Ronchi Júnior a realizar viagem à Florianópolis/SC</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3276/resolucao_md_13-2023_-_viagem_enio.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3276/resolucao_md_13-2023_-_viagem_enio.pdf</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3290/resolucao_md_14-2023_-_viagem_perci_e_jorge.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3290/resolucao_md_14-2023_-_viagem_perci_e_jorge.pdf</t>
   </si>
   <si>
     <t>AUTORIZA OS VEREADORES JORGE SOARES DA SILVA WINTER E PERCI BOMPANI A REALIZAREM VIAGEM À BRASÍLIA</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3291/resolucao_md_15-2023_-_revoga_resolucao_14-2023.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3291/resolucao_md_15-2023_-_revoga_resolucao_14-2023.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução MD 14/2023.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3315/resolucao_md_16-2023_-_transferencia_bens.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3315/resolucao_md_16-2023_-_transferencia_bens.pdf</t>
   </si>
   <si>
     <t>Autoriza a transferência de bens móveis da Câmara Municipal ao Município de Luiz Alves.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3352/resolucao_md_17-2023_-_jorge_florianopolis.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3352/resolucao_md_17-2023_-_jorge_florianopolis.pdf</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>Autoriza despesas com a realização do evento de premiação Aluno Nota Dez, instituído pela Lei n.º 1.744, de 2018.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3378/resolucao_md_19-2023_-_jorge_florianopolis.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3378/resolucao_md_19-2023_-_jorge_florianopolis.pdf</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3379/resolucao_md_20-2023_-_curso_jorge.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3379/resolucao_md_20-2023_-_curso_jorge.pdf</t>
   </si>
   <si>
     <t>Autoriza o vereador Jorge Soares da Silva Winter a participar de curso no município de Florianópolis/SC</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3417/resolucao_212023.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3417/resolucao_212023.docx</t>
   </si>
   <si>
     <t>Revoga a Resolução MD 20/2023, que autoriza o vereador Jorge Soares da Silva Winter a participar de curso no município de Florianópolis/SC.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>Ed</t>
   </si>
   <si>
     <t>Edital</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2942/1_edital_estagio.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2942/1_edital_estagio.pdf</t>
   </si>
   <si>
     <t>EDITAL Nº 01/2023. PROCESSO SELETIVO ESTÁGIO. LEI MUNICIPAL Nº 1.663/2017</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3272/edital_de_convocacao_-_2o_quadrimestre_2023.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3272/edital_de_convocacao_-_2o_quadrimestre_2023.docx</t>
   </si>
   <si>
     <t>CONVOCA o Poder Executivo, para apresentação em AUDIÊNCIA PÚBLICA da Demonstração de Avaliação do Cumprimento das Metas Fiscais do Município de Luiz Alves, relativo ao 2º quadrimestre de 2023, bem como para apresentação do relatório da Secretaria da Saúde, referente ao mesmo período.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5783,67 +5783,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3028/decreto_legislativo_no_02-2023_aprovacao_contas_2021.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3029/decreto_03-2023_regulamentacao_da_lei_14.133.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3030/decreto_04-2023_-_processos_licitatorios_digitais.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3186/1689009581_decreto_052023__luto_falecimento_rico.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3429/decreto_07.2023_-_nova_lei_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3443/decreto_legislativo_no_08-2023_diarias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3111/emenda_aditiva_01_ao_pl_23-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3343/emenda_aditiva_01_ao_pl_51-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3441/emenda_parlamentarr.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2993/emenda_modificativa_01_ao_pl_11-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3304/emenda_modificativa_01_ao_pl_46-2023_-_abrigo_de_passageiros.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2905/indicacao_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2906/indicacao_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2908/indicacao_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2909/indicacao_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2911/indicacao_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2916/indicacao_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2917/indicacao_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2918/indicacao_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2922/indicacao_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2923/indicacao_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2924/indicacao_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2925/indicacao_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2929/indicacao_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2931/indicacao_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2932/indicacao_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2933/indicacao_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2937/indicacao_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2938/indicacao_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2948/indicacao_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2949/indicacao_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2950/indicacao_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2951/indicacao_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2952/indicacao_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2953/indicacao_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2964/indicacao_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2965/indicacao_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2966/indicacao_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2975/indicacao_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2981/indicacao_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2982/indicacao_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2983/indicacao_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2984/indicacao_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2986/indicacao_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2987/indicacao_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2995/indicacao_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2996/indicacao_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2998/indicacao_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2999/indicacao_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3012/indicacao_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3013/indicacao_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3016/indicacao_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3017/indicacao_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3027/indicacao_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3031/indicacao_no_45_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3032/indicacao_no_46_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3033/indicacao_no_47_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3035/indicacao_48_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3036/indicacao_49_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3037/indicacao_50_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3038/indicacao_51_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3039/indicacao_52_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3040/indicacao_53_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3044/indicacao_no_54_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3045/indicacao_no_55_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3051/indicacao_no_56_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3052/indicacao_no_57_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3053/indicacao_no_58_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3055/indicacao_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3056/indicacao_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3057/indicacao_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3058/indicacao_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3061/indicacao_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3064/indicacao_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3065/indicacao_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3074/indicacao_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3078/indicacao_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3079/indicacao_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3087/indicacao_n69-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3089/indicacao_no_70_-_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3090/indicacao_no_71-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3091/indicacao_no_72_-_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3092/indicacao_no_73_-_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3096/indicacao_no_74_-_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3101/indicacao_no_75_-_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3105/indicacao_n_76.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3106/indicacao_no_77.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3108/indicacao_n.o_78.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3123/indicacao_no_79_-_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3140/indicacao_no_81-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3141/indicacao_no_82-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3145/indicacao_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3146/indicacao_no_84-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3153/indicacao_no_85-2023.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3154/indicacao_no_86-2023.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3164/indicacao_no_87-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3165/indicacao_no_88-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3171/indicacao_no_89-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3172/indicacao_no_90-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3175/indicacao_n.o_91.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3176/indicacao_no_92-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3177/indicacao_no_93-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3178/indicacao_no_94-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3179/indicacao_no_95-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3180/indicacao_no_96-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3182/indicacao_no_97-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3183/indicacao_no_98-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3188/indicacao_no_99-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3189/indicacao_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3190/indicacao_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3192/indicacao_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3198/indicacao_n.o_103-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3199/indicacao_n.o_104-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3205/indicacao_n.o_106_-_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3206/indicacao_n.o_107_-_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3211/indicacao_n.o_108_-_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3212/indicacao_n.o_109_-_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3213/indicacao_n.o_110_-_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3214/indicacao_n.o_111_-_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3221/indicacao_n.o_112_-_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3240/indicacao_n.o_116_-_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3241/indicacao_no_117-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3242/indicacao_n.o_118_-_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3259/indicacao_n.o_119_-_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3261/indicacao_n.o_120_-_2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3262/indicacao_n.o_121_-_2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3271/indicacao_n.o_122_-_2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3283/indicacao_n.o_123_-_2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3284/indicacao_n.o_124_-_2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3292/indicacao_n.o_125_-_2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3293/indicacao_n.o_126_-_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3294/indicacao_n.o_127_-_2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3296/indicacao_no_128-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3297/indicacao_n.o_129_-_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3300/indicacao_n.o_130-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3301/indicacao_n.o_131-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3305/indicacao_n.o_132-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3306/indicacao_n.o_133-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3307/indicacao_no_134-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3311/indicacao_n.o_135-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3318/indicacao_no_137-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3326/indicacao_no_138-2023_1.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3335/indicacao_n.o_140-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3338/indicacao_no_141-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3344/indicacao_no_142-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3345/indicacao_no_143-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3346/indicacao_no_144-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3348/indicacao_no_145-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3354/indicacao_no_146-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3355/indicacao_no_147-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3357/indicacao_no_148-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3358/indicacao_no_149-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3362/indicacao_no_150-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3364/indicacao_no_151-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3366/indicacao_no_153-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3368/indicacao_no_154-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3369/indicacao_no_155-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3370/indicacao_no_156-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3371/indicacao_no_157-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3374/indicacao_no_158-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3381/indicacao_no_159-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3382/indicacao_no_160-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3384/indicacao_no_161-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3385/indicacao_no_162-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3387/indicacao_no_163-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3389/indicacao_no_164-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3412/indicacao_no_165-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3413/indicacao_no_166-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3414/indicacao_no_167-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3415/indicacao_no_168-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3419/indicacao_no_169-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3130/mocao_no_02-2023_-_ao_supermercado_sng.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3194/mocao_no_03-2023_-_bananas_winter.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3184/mocao_no_04-2023_-_policial_rodrigo_miguel_pereira.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3202/mocao_no_07-2023_ballet_aecla.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3209/mocao_no_08-2023_de_aplausos_e_congratulacoes_eamee_felipe.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3280/mocao_no_09-2023_-_50_anos_de_acearia.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3281/mocao_no_10-2023_-_banda_municipal_de_luiz_alves.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3286/mocao_no_11-2023_-_apelo_congresso_-_aborto.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2943/projeto_decreto_legislativo_01-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3393/projeto_de_emenda_a_lom_01_2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3002/projeto_de_lei_-_altera_a_lei_complementar_n._20.2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3067/projeto_de_lei_complementar_-_altera_lei_26.2019_magisterio.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3068/projeto_de_lei_complementar_-_altera_lei_27.2019_efetivos_certo.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3072/projeto_de_lei_complementar_-_altera_lei_27.2019_-_piso_profissionais_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3243/projeto_de_lei_-_altera_a_lei_complementar_46.2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3244/projeto_de_lei_-_altera_a_lei_complementar_45.2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3245/projeto_de_lei_-_altera_a_lei_complementar_44.2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3246/projeto_de_lei_-_altera_a_lei_complementar_42.2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3247/projeto_de_lei_-_altera_a_lei_complementar_41.2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3394/projeto_de_lei__-__cria_secretaria_de_transparencia_auditoria_e_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3396/projeto_de_lei_complementar_-_altera_lei_27.2019__2.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3397/projeto_de_lei_complementar_-_altera_lei_26.2019_magisterio.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3421/projeto_de_lei_-_altera_a_lei_complementar_n._25.2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2910/projeto_de_lei_-_agir.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2927/projeto_de_lei_-_cimvi.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2936/projeto_de_lei_-_denomina_via_publica_-_rua_vereador_victor_nowasky.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2940/projeto_de_lei_-_apis.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2941/projeto_de_lei_-_cigamvali.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2944/projeto_de_lei__-_autoriza_termo_de_fomento_acajen.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2956/projeto_de_lei_-_antecipa_feriado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2957/projeto_de_lei_-_gratificacao_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2959/projeto_de_lei_09-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2970/projeto_de_lei_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2977/projeto_de_lei_-_horas_extracurriculares.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2989/projeto_de_lei_-_diagnostico_sociambiental.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2991/projeto_de_lei_-_anulacao.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3003/projeto_de_lei_-_denomina_rua_miguel_espig.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3009/projeto_de_lei_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3010/projeto_de_lei_16-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3011/projeto_de_lei_17-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3014/projeto_de_lei_-_denomina_rua_prof._cecilia_schnaider.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3018/projeto_de_lei_-_altera_ppa_credito_especial_-_horto.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3043/projeto_de_lei_-_ppi_2023_.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3054/projeto_de_lei__-_autoriza_termo_de_colaboracao_hoscola.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3076/projeto_de_lei_-_altera_ppa_credito_especial_-_apix.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3097/projeto_de_lei_no_23-2023_-_bertolino_-_sobre_a_transparencia.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3125/projeto_de_lei_-_repasse_sebrae.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3126/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3127/projeto_de_lei_-_altera_a_lei_n._1713.2017_.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3135/projeto_de_lei_-_repasse_ctg_.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3142/projeto_de_lei_-_altera_ppa_credito_especial_-_detran.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3150/projeto_de_lei_-_obra_saneamento_credito.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3155/projeto_de_lei_-_assistencia_altera_ppa_credito.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3158/projeto_de_lei_31-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3162/projeto_de_lei_-_denomina_rua_bertina_luciani.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3163/projeto_de_lei_-_denomina_rua_fortunato_jose_luciani_.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3195/projeto_de_lei_34-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3215/projeto_de_lei_-_hospital_mac.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3217/projeto_de_lei_-_denomina_rua_jose_hermes_ramos_.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3218/projeto_de_lei_-_denomina_rua_antonio_joao_da_costa.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3219/projeto_de_lei.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3220/projeto_de_lei_-_reconhece_despesa_anterior_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3231/projeto_de_lei_-_altera_a_lei_2027.2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3239/projeto_de_lei_no_41.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3249/projeto_de_lei_-_altera_ppa_credito_especial_-_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3266/projeto_de_lei_no_43.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3267/projeto_de_lei_no_44.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3269/projeto_de_lei_-_desafetacao_e_permuta.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3279/projeto_de_lei_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3287/projeto_de_lei_-_credito_suplementar_corre_luiz_alves.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3319/projeto_de_lei_-_aprova_revisao_do_plano_diretor_1.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3320/projeto_de_lei_-_repasse_de_recursos_recebidos_da_uniao_-_piso_enfermagem__1.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3321/projeto_de_lei_-_altera_lei_destacamento.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3325/projeto_de_lei_no_51.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3336/projeto_de_lei_-_credito_suplementar_anulacao_outubro.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3339/projeto_de_lei_-_auxilio_alimentacao_e_refeicao.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3340/projeto_de_lei_-_loa__.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3380/projeto_de_lei_no_55-20231.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3391/projeto_de_lei_-_urgencia_-_credito_suplementar_anulacao_novembro.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3392/projeto_de_lei_-_reconhece_despesa_anterior_-_cultura.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3395/projeto_de_lei_-_aprova_revisao_do_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3398/projeto_de_lei_-_altera_a_lei_municipal_n._1.692_de_2017.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3401/projeto_de_lei__-_autoriza_repasse_de_valores_oriundos_da_uniao_-_enfermagem_.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3420/projeto_de_lei_-_altera_a_lei_1.251.2006.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3422/projeto_de_lei_no_62-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3423/projeto_de_lei_-_altera_a_lei_2050.2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3424/projeto_de_lei_-_distribuicao_gratuita_de_uniforme_.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3425/projeto_de_lei_-_revoga_a_lei_municipal_n._1554.2013.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3426/projeto_de_lei_-_institui_o_programa_cultivando_saude.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3427/projeto_de_lei_-_institui_o_programa_minha_horta.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3428/projeto_de_lei_-_institui_o_programa_de_plantio_de_mudas_-_planta_la.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3440/projeto_de_lei_69-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2946/redacao_final_ao_pl_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2960/redacao_final_ao_pl_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2961/redacao_final_ao_pl_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2962/redacao_final_ao_pl_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2963/redacao_final_ao_pl_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2972/redacao_final_ao_pl_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2973/redacao_final_ao_pl_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2974/redacao_final_ao_pl_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2978/redacao_final_ao_pl_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2979/redacao_final_ao_pl_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3005/redacao_final_ao_pl_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3006/redacao_final_ao_pl_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3008/redacao_final_ao_pl_complementar_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3020/redacao_final_ao_pl_no_12-2023.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3021/redacao_final_ao_pl_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3022/redacao_final_ao_pl_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3023/redacao_final_ao_pl_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3024/redacao_final_ao_pl_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3025/redacao_final_ao_pl_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3026/redacao_final_ao_pl_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3047/redacao_final_ao_pl_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3070/redacao_final_ao_pl_complementar_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3071/redacao_final_ao_pl_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3080/redacao_final_ao_pl_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3081/redacao_final_ao_pl_complementar_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3082/redacao_final_ao_pl_complementar_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3118/redacao_final_ao_pl_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3132/redacao_final_ao_pl_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3133/redacao_final_ao_pl_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3147/redacao_final_ao_pl_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3148/redacao_final_ao_pl_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3159/redacao_final_ao_pl_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3160/redacao_final_ao_pl_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3161/redacao_final_ao_pl_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3168/redacao_final_ao_pl_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3207/redacao_final_ao_pl_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3229/redacao_final_ao_pl_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3230/redacao_final_ao_pl_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3235/redacao_final_ao_pl_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3236/redacao_final_ao_pl_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3237/redacao_final_ao_pl_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3238/redacao_final_ao_pl_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3253/redacao_final_ao_pl_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3254/redacao_final_ao_pl_complementar_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3255/redacao_final_ao_pl_complementar_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3256/redacao_final_ao_pl_complementar_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3257/redacao_final_ao_pl_complementar_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3258/redacao_final_ao_pl_complementar_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3273/redacao_final_ao_pl_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3274/redacao_final_ao_pl_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3275/redacao_final_ao_pl_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3289/redacao_final_ao_pl_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3303/redacao_final_ao_pl_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3323/redacao_final_ao_pl_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3324/redacao_final_ao_pl_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3342/redacao_final_ao_pl_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3350/redacao_final_ao_pl_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3351/redacao_final_ao_pl_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3375/redacao_final_ao_pl_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3400/redacao_final_ao_pl_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3402/redacao_final_ao_pl_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3404/redacao_final_ao_pl_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3405/redacao_final_ao_pl_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3406/redacao_final_ao_pl_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3407/redacao_final_ao_pl_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3408/redacao_final_ao_pl_complementar_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3409/redacao_final_ao_pl_complementar_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3411/redacao_final_ao_projeto_de_emenda_a_lei_organica_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3430/redacao_final_ao_pl_complementar_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3431/redacao_final_ao_pl_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3432/redacao_final_ao_pl_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3433/redacao_final_ao_pl_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3434/redacao_final_ao_pl_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3435/redacao_final_ao_pl_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3436/redacao_final_ao_pl_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3437/redacao_final_ao_pl_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3438/redacao_final_ao_pl_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3446/redacao_final_ao_pl_no_69-2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3227/redacao_final_ao_projeto_de_resolucao_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3295/redacao_final_ao_projeto_de_resolucao_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3439/redacao_final_ao_projeto_de_resolucao_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3277/projeto_de_resolucao_no_02-2023_-_carlos_roberto_da_luz.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3416/projeto_de_resolucao_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2915/requerimento_no_01-2023_-_enio.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2914/requerimento_no_02-2023_-_enio.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2913/requerimento_no_03-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2912/requerimento_no_04-2023_-_lucas.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2926/requerimento_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2928/requerimento_no_06-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2930/requerimento_no_07-2023_-_bertolino_felipe_lucas_e_teresinha.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2935/requerimento_no_08-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2939/requerimento_no_09-2023-_bertolino_felipe_lucas_e_teresinha.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2945/requerimento_no_10-2023_-_enio.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2954/requerimento_no_11-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2955/requerimento_no_12-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2967/requerimento_no_13-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2968/requerimento_no_14-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2969/requerimento_no_15-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2976/requerimento_no_16-2023_-_enio.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2980/requerimento_no_17-2023_-_enio.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2985/requerimento_no_18-2023_-_bertolino_felipe_teresinha_e_lucas.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2988/requerimento_no_19-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2994/requerimento_no_20-2023_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3000/requerimento_no_21-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3001/requerimento_no_22-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3007/requerimento_no_23-2023_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3015/requerimento_no_24-2023__-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3034/requerimento_no_25-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3041/requerimento_no_26-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3042/requerimento_no_27-2023_-_lucas_.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3046/requerimento_no_28-2023_-_enio.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3048/requerimento_no_29-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3049/requerimento_no_30-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3050/requerimento_no_31-2023_lucas.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3059/requerimento_no_32-2023__bertolino_e_teresinha.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3060/requerimento_no_33-2023_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3062/requerimento_no_34-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3063/requerimento_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3066/requerimento_no_36-2023.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3069/requerimento_no_38-2023_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3073/requerimento_no_38-2023_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3075/requerimento_no_39-2023_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3077/requerimento_no_40-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3085/requerimento_no_41-2023_-_enio_-_dispensa.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3086/requerimento_n_42-2023_-bertolino.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3088/requerimento_no_43-2023_-_enio_-_dispensa.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3094/requerimento_no_44_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3095/requerimento_no_45-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3098/requerimento__no_46-2023_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3099/requerimento_n47.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3100/requerimento_48-2023_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3102/requerimento_no_49-2023_-_nei.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3104/requerimento_n_50.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3109/requerimento_no_52-2023_-_enio.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3110/requerimento_no_53-2023_-_nei.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3113/requerimento_no_54-2023_-_nei.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3114/requerimento_no_55-2023_-_nei.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3115/requerimento_no_56-2023_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3116/requerimento_no_56-2023_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3119/requerimento_no_58-2023_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3120/requerimento_no_59-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3124/requerimento_no_60-2023_nei.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3122/requerimento__no_61-2023_-_nei.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3128/requerimento_62-2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3129/requerimento_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3131/requerimento_no_64-2023_-_enio_-_dispensa.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3137/requerimento_no_65-2023_-_enio_-_dispensa.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3139/requerimento_no_66-2023_-__bertolino.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3144/requerimento_no_68-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3149/requerimento_no_69-2023_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3151/requerimento_no_70-2023.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3152/requerimento_no_71-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3157/requerimento_no_73-2023_-_enio_-_dispensa.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3166/requerimento_no_74-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3169/requerimento_no_75-2023_-_felipe.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3170/requerimento_no_76-2023_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3174/requerimento_no_78-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3191/requerimento_no_79-2023_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3193/requerimento_no_80-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3196/requerimento_no_81-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3197/requerimento_no_82-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3200/requerimento_n.o_83-2023_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3204/requerimento_no_84-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3208/requerimento_no_85-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3222/requerimento_n.o_86_-_2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3223/requerimento_n.o_87_-_2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3226/requerimento_06_-_celesc.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3228/requerimento_no_89-2023_-_enio_-_dispensa.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3234/requerimento_no_90-2023_-__lucas.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3248/requerimento_n_91_-_2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3250/requerimento_no_92-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3260/requerimento_no_93_-_2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3263/requerimento_no_94-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3264/requerimento_no_95_-_2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3268/requerimento_no_96_-_2023_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3270/requerimento_no_97_-_2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3278/requerimento_no_98-2023_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3282/requerimento_n.o_99_-_2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3285/requerimento_n.o_100_-_2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3288/requerimento_no_101-2023_-_enio_-_dispensa.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3298/requerimento_n.o_102_-_2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3299/requerimento_no_103-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3308/requerimento_no_105-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3309/requerimento_n.o_106_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3310/requerimento_no_107-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3313/requerimento_n.o_108-_2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3317/requerimento_n.o_110-_2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3322/requerimento_no_111-2023_-_enio_-_dispensa_pl_49_e_50.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3327/requerimento_no_112-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3328/requerimento_no_113_-_2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3330/requerimento_no_115-2023_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3331/requerimento_n.o_116-2023_-felipe.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3333/requerimento_117-2023_nei.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3334/requerimento_no_118-2023_nei.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3337/requerimento_no_119-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3341/requerimento_no_120-2023_-_enio_-_dispensa_pl_53.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3347/requerimento_n.o_121-2023_-_nei.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3349/requerimento_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3356/requerimento_no_123-2023_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3359/requerimento_no_124-2023_-_nei.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3360/requerimento_no_125-2023_-_lorival.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3361/requerimento_no_126-2023_-_nei.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3363/requerimento_no_127-2023_-_lorival.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3367/requerimento_no_128-2023_-_lorival.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3372/requerimento_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3373/requerimento_no_130-2023___lucas.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3383/requerimento_no_131-2023_-_lorival.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3386/requerimento_no_132-2023_-_lorival.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3388/requerimento_no_133-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3399/requerimento_no_135-2023_-_enio_-_dispensa_pl_56.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3403/requerimento_no_136-2023_-_enio_-_dispensa_pl_55_e_57.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3418/requerimento_n.o_137-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3442/requerimento_no_138-2023_-_enio_-_dispensa_pl_58_e_61.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3444/requerimento_no_139-2023_-_enio_-_dispensa_emenda.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3445/requerimento_no_140-2023_-_enio_-_dispensa_pl_69.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3112/emenda_substitutiva_01_ao_pl_23-2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2920/portaria_01_2023_comissoes.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2958/portaria_02_2023_renomeia_comissoes.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3019/portaria_03_2023_cpi.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2921/1675259819_resoluo_md_012023__viagem_braslia.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2947/resolucao_md_02-2023_-_curso_lucas.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2971/resolucao_md_03-2023_-_lucas_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2992/resolucao_md_04-2023_-_viagem_brasilia_-_enio.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2997/resolucao_md_05-2023.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3083/resolucao_md_06-2023_-_lucas_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3084/resolucao_md_07-2023_-_jorge_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3117/resolucao_md_08-2023_-_jorge_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3181/resolucao_md_09-2023_-_curso_lucas.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3251/resolucao_md_10-2023_-_jorge_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3252/resolucao_md_11-2023_-_viagem_brasilia_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3265/resolucao_md_12-2023_-_enio_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3276/resolucao_md_13-2023_-_viagem_enio.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3290/resolucao_md_14-2023_-_viagem_perci_e_jorge.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3291/resolucao_md_15-2023_-_revoga_resolucao_14-2023.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3315/resolucao_md_16-2023_-_transferencia_bens.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3352/resolucao_md_17-2023_-_jorge_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3378/resolucao_md_19-2023_-_jorge_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3379/resolucao_md_20-2023_-_curso_jorge.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3417/resolucao_212023.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2942/1_edital_estagio.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3272/edital_de_convocacao_-_2o_quadrimestre_2023.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3028/decreto_legislativo_no_02-2023_aprovacao_contas_2021.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3029/decreto_03-2023_regulamentacao_da_lei_14.133.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3030/decreto_04-2023_-_processos_licitatorios_digitais.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3186/1689009581_decreto_052023__luto_falecimento_rico.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3429/decreto_07.2023_-_nova_lei_de_licitacao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3443/decreto_legislativo_no_08-2023_diarias.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3111/emenda_aditiva_01_ao_pl_23-2023.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3343/emenda_aditiva_01_ao_pl_51-2023.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3441/emenda_parlamentarr.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2993/emenda_modificativa_01_ao_pl_11-2023.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3304/emenda_modificativa_01_ao_pl_46-2023_-_abrigo_de_passageiros.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2905/indicacao_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2906/indicacao_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2908/indicacao_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2909/indicacao_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2911/indicacao_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2916/indicacao_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2917/indicacao_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2918/indicacao_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2922/indicacao_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2923/indicacao_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2924/indicacao_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2925/indicacao_no_12-2023.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2929/indicacao_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2931/indicacao_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2932/indicacao_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2933/indicacao_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2934/indicacao_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2937/indicacao_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2938/indicacao_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2948/indicacao_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2949/indicacao_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2950/indicacao_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2951/indicacao_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2952/indicacao_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2953/indicacao_no_25-2023.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2964/indicacao_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2965/indicacao_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2966/indicacao_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2975/indicacao_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2981/indicacao_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2982/indicacao_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2983/indicacao_no_32-2023.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2984/indicacao_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2986/indicacao_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2987/indicacao_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2995/indicacao_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2996/indicacao_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2998/indicacao_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2999/indicacao_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3012/indicacao_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3013/indicacao_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3016/indicacao_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3017/indicacao_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3027/indicacao_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3031/indicacao_no_45_2023.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3032/indicacao_no_46_2023.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3033/indicacao_no_47_2023.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3035/indicacao_48_2023.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3036/indicacao_49_2023.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3037/indicacao_50_2023.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3038/indicacao_51_2023.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3039/indicacao_52_2023.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3040/indicacao_53_2023.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3044/indicacao_no_54_2023.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3045/indicacao_no_55_2023.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3051/indicacao_no_56_2023.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3052/indicacao_no_57_2023.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3053/indicacao_no_58_2023.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3055/indicacao_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3056/indicacao_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3057/indicacao_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3058/indicacao_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3061/indicacao_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3064/indicacao_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3065/indicacao_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3074/indicacao_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3078/indicacao_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3079/indicacao_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3087/indicacao_n69-2023.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3089/indicacao_no_70_-_2023.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3090/indicacao_no_71-2023.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3091/indicacao_no_72_-_2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3092/indicacao_no_73_-_2023.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3096/indicacao_no_74_-_2023.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3101/indicacao_no_75_-_2023.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3105/indicacao_n_76.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3106/indicacao_no_77.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3108/indicacao_n.o_78.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3123/indicacao_no_79_-_2023.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3140/indicacao_no_81-2023.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3141/indicacao_no_82-2023.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3145/indicacao_no_83-2023.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3146/indicacao_no_84-2023.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3153/indicacao_no_85-2023.docx" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3154/indicacao_no_86-2023.docx" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3164/indicacao_no_87-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3165/indicacao_no_88-2023.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3171/indicacao_no_89-2023.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3172/indicacao_no_90-2023.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3175/indicacao_n.o_91.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3176/indicacao_no_92-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3177/indicacao_no_93-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3178/indicacao_no_94-2023.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3179/indicacao_no_95-2023.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3180/indicacao_no_96-2023.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3182/indicacao_no_97-2023.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3183/indicacao_no_98-2023.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3188/indicacao_no_99-2023.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3189/indicacao_no_100-2023.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3190/indicacao_no_101-2023.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3192/indicacao_no_102-2023.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3198/indicacao_n.o_103-2023.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3199/indicacao_n.o_104-2023.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3205/indicacao_n.o_106_-_2023.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3206/indicacao_n.o_107_-_2023.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3211/indicacao_n.o_108_-_2023.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3212/indicacao_n.o_109_-_2023.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3213/indicacao_n.o_110_-_2023.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3214/indicacao_n.o_111_-_2023.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3221/indicacao_n.o_112_-_2023.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3240/indicacao_n.o_116_-_2023.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3241/indicacao_no_117-2023.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3242/indicacao_n.o_118_-_2023.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3259/indicacao_n.o_119_-_2023.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3261/indicacao_n.o_120_-_2023.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3262/indicacao_n.o_121_-_2023.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3271/indicacao_n.o_122_-_2023.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3283/indicacao_n.o_123_-_2023.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3284/indicacao_n.o_124_-_2023.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3292/indicacao_n.o_125_-_2023.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3293/indicacao_n.o_126_-_2023.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3294/indicacao_n.o_127_-_2023.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3296/indicacao_no_128-2023.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3297/indicacao_n.o_129_-_2023.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3300/indicacao_n.o_130-2023.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3301/indicacao_n.o_131-2023.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3305/indicacao_n.o_132-2023.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3306/indicacao_n.o_133-2023.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3307/indicacao_no_134-2023.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3311/indicacao_n.o_135-2023.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3318/indicacao_no_137-2023.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3326/indicacao_no_138-2023_1.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3335/indicacao_n.o_140-2023.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3338/indicacao_no_141-2023.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3344/indicacao_no_142-2023.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3345/indicacao_no_143-2023.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3346/indicacao_no_144-2023.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3348/indicacao_no_145-2023.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3354/indicacao_no_146-2023.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3355/indicacao_no_147-2023.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3357/indicacao_no_148-2023.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3358/indicacao_no_149-2023.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3362/indicacao_no_150-2023.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3364/indicacao_no_151-2023.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3366/indicacao_no_153-2023.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3368/indicacao_no_154-2023.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3369/indicacao_no_155-2023.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3370/indicacao_no_156-2023.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3371/indicacao_no_157-2023.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3374/indicacao_no_158-2023.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3381/indicacao_no_159-2023.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3382/indicacao_no_160-2023.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3384/indicacao_no_161-2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3385/indicacao_no_162-2023.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3387/indicacao_no_163-2023.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3389/indicacao_no_164-2023.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3412/indicacao_no_165-2023.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3413/indicacao_no_166-2023.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3414/indicacao_no_167-2023.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3415/indicacao_no_168-2023.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3419/indicacao_no_169-2023.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3130/mocao_no_02-2023_-_ao_supermercado_sng.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3194/mocao_no_03-2023_-_bananas_winter.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3184/mocao_no_04-2023_-_policial_rodrigo_miguel_pereira.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3202/mocao_no_07-2023_ballet_aecla.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3209/mocao_no_08-2023_de_aplausos_e_congratulacoes_eamee_felipe.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3280/mocao_no_09-2023_-_50_anos_de_acearia.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3281/mocao_no_10-2023_-_banda_municipal_de_luiz_alves.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3286/mocao_no_11-2023_-_apelo_congresso_-_aborto.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2943/projeto_decreto_legislativo_01-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3393/projeto_de_emenda_a_lom_01_2023.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3002/projeto_de_lei_-_altera_a_lei_complementar_n._20.2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3067/projeto_de_lei_complementar_-_altera_lei_26.2019_magisterio.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3068/projeto_de_lei_complementar_-_altera_lei_27.2019_efetivos_certo.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3072/projeto_de_lei_complementar_-_altera_lei_27.2019_-_piso_profissionais_da_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3243/projeto_de_lei_-_altera_a_lei_complementar_46.2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3244/projeto_de_lei_-_altera_a_lei_complementar_45.2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3245/projeto_de_lei_-_altera_a_lei_complementar_44.2021.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3246/projeto_de_lei_-_altera_a_lei_complementar_42.2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3247/projeto_de_lei_-_altera_a_lei_complementar_41.2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3394/projeto_de_lei__-__cria_secretaria_de_transparencia_auditoria_e_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3396/projeto_de_lei_complementar_-_altera_lei_27.2019__2.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3397/projeto_de_lei_complementar_-_altera_lei_26.2019_magisterio.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3421/projeto_de_lei_-_altera_a_lei_complementar_n._25.2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2910/projeto_de_lei_-_agir.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2927/projeto_de_lei_-_cimvi.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2936/projeto_de_lei_-_denomina_via_publica_-_rua_vereador_victor_nowasky.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2940/projeto_de_lei_-_apis.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2941/projeto_de_lei_-_cigamvali.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2944/projeto_de_lei__-_autoriza_termo_de_fomento_acajen.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2956/projeto_de_lei_-_antecipa_feriado.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2957/projeto_de_lei_-_gratificacao_nova_lei_de_licitacoes.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2959/projeto_de_lei_09-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2970/projeto_de_lei_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2977/projeto_de_lei_-_horas_extracurriculares.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2989/projeto_de_lei_-_diagnostico_sociambiental.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2991/projeto_de_lei_-_anulacao.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3003/projeto_de_lei_-_denomina_rua_miguel_espig.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3009/projeto_de_lei_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3010/projeto_de_lei_16-2023.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3011/projeto_de_lei_17-2023.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3014/projeto_de_lei_-_denomina_rua_prof._cecilia_schnaider.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3018/projeto_de_lei_-_altera_ppa_credito_especial_-_horto.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3043/projeto_de_lei_-_ppi_2023_.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3054/projeto_de_lei__-_autoriza_termo_de_colaboracao_hoscola.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3076/projeto_de_lei_-_altera_ppa_credito_especial_-_apix.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3097/projeto_de_lei_no_23-2023_-_bertolino_-_sobre_a_transparencia.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3125/projeto_de_lei_-_repasse_sebrae.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3126/projeto_de_lei_25.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3127/projeto_de_lei_-_altera_a_lei_n._1713.2017_.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3135/projeto_de_lei_-_repasse_ctg_.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3142/projeto_de_lei_-_altera_ppa_credito_especial_-_detran.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3150/projeto_de_lei_-_obra_saneamento_credito.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3155/projeto_de_lei_-_assistencia_altera_ppa_credito.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3158/projeto_de_lei_31-2023.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3162/projeto_de_lei_-_denomina_rua_bertina_luciani.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3163/projeto_de_lei_-_denomina_rua_fortunato_jose_luciani_.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3195/projeto_de_lei_34-2023.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3215/projeto_de_lei_-_hospital_mac.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3217/projeto_de_lei_-_denomina_rua_jose_hermes_ramos_.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3218/projeto_de_lei_-_denomina_rua_antonio_joao_da_costa.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3219/projeto_de_lei.docx" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3220/projeto_de_lei_-_reconhece_despesa_anterior_-_assistencia.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3231/projeto_de_lei_-_altera_a_lei_2027.2023.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3239/projeto_de_lei_no_41.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3249/projeto_de_lei_-_altera_ppa_credito_especial_-_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3266/projeto_de_lei_no_43.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3267/projeto_de_lei_no_44.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3269/projeto_de_lei_-_desafetacao_e_permuta.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3279/projeto_de_lei_-_ldo_2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3287/projeto_de_lei_-_credito_suplementar_corre_luiz_alves.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3319/projeto_de_lei_-_aprova_revisao_do_plano_diretor_1.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3320/projeto_de_lei_-_repasse_de_recursos_recebidos_da_uniao_-_piso_enfermagem__1.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3321/projeto_de_lei_-_altera_lei_destacamento.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3325/projeto_de_lei_no_51.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3336/projeto_de_lei_-_credito_suplementar_anulacao_outubro.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3339/projeto_de_lei_-_auxilio_alimentacao_e_refeicao.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3340/projeto_de_lei_-_loa__.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3380/projeto_de_lei_no_55-20231.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3391/projeto_de_lei_-_urgencia_-_credito_suplementar_anulacao_novembro.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3392/projeto_de_lei_-_reconhece_despesa_anterior_-_cultura.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3395/projeto_de_lei_-_aprova_revisao_do_plano_diretor.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3398/projeto_de_lei_-_altera_a_lei_municipal_n._1.692_de_2017.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3401/projeto_de_lei__-_autoriza_repasse_de_valores_oriundos_da_uniao_-_enfermagem_.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3420/projeto_de_lei_-_altera_a_lei_1.251.2006.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3422/projeto_de_lei_no_62-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3423/projeto_de_lei_-_altera_a_lei_2050.2023.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3424/projeto_de_lei_-_distribuicao_gratuita_de_uniforme_.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3425/projeto_de_lei_-_revoga_a_lei_municipal_n._1554.2013.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3426/projeto_de_lei_-_institui_o_programa_cultivando_saude.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3427/projeto_de_lei_-_institui_o_programa_minha_horta.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3428/projeto_de_lei_-_institui_o_programa_de_plantio_de_mudas_-_planta_la.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3440/projeto_de_lei_69-2023.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2946/redacao_final_ao_pl_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2960/redacao_final_ao_pl_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2961/redacao_final_ao_pl_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2962/redacao_final_ao_pl_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2963/redacao_final_ao_pl_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2972/redacao_final_ao_pl_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2973/redacao_final_ao_pl_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2974/redacao_final_ao_pl_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2978/redacao_final_ao_pl_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2979/redacao_final_ao_pl_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3005/redacao_final_ao_pl_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3006/redacao_final_ao_pl_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3008/redacao_final_ao_pl_complementar_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3020/redacao_final_ao_pl_no_12-2023.docx" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3021/redacao_final_ao_pl_no_14-2023.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3022/redacao_final_ao_pl_no_15-2023.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3023/redacao_final_ao_pl_no_16-2023.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3024/redacao_final_ao_pl_no_17-2023.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3025/redacao_final_ao_pl_no_18-2023.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3026/redacao_final_ao_pl_no_19-2023.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3047/redacao_final_ao_pl_no_20-2023.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3070/redacao_final_ao_pl_complementar_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3071/redacao_final_ao_pl_no_21-2023.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3080/redacao_final_ao_pl_no_22-2023.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3081/redacao_final_ao_pl_complementar_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3082/redacao_final_ao_pl_complementar_no_04-2023.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3118/redacao_final_ao_pl_no_23-2023.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3132/redacao_final_ao_pl_no_24-2023.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3133/redacao_final_ao_pl_no_26-2023.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3147/redacao_final_ao_pl_no_27-2023.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3148/redacao_final_ao_pl_no_28-2023.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3159/redacao_final_ao_pl_no_29-2023.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3160/redacao_final_ao_pl_no_30-2023.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3161/redacao_final_ao_pl_no_31-2023.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3168/redacao_final_ao_pl_no_33-2023.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3207/redacao_final_ao_pl_no_34-2023.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3229/redacao_final_ao_pl_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3230/redacao_final_ao_pl_no_39-2023.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3235/redacao_final_ao_pl_no_36-2023.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3236/redacao_final_ao_pl_no_37-2023.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3237/redacao_final_ao_pl_no_38-2023.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3238/redacao_final_ao_pl_no_40-2023.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3253/redacao_final_ao_pl_no_42-2023.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3254/redacao_final_ao_pl_complementar_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3255/redacao_final_ao_pl_complementar_no_06-2023.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3256/redacao_final_ao_pl_complementar_no_07-2023.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3257/redacao_final_ao_pl_complementar_no_08-2023.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3258/redacao_final_ao_pl_complementar_no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3273/redacao_final_ao_pl_no_43-2023.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3274/redacao_final_ao_pl_no_44-2023.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3275/redacao_final_ao_pl_no_45-2023.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3289/redacao_final_ao_pl_no_47-2023.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3303/redacao_final_ao_pl_no_41-2023.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3323/redacao_final_ao_pl_no_49-2023.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3324/redacao_final_ao_pl_no_50-2023.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3342/redacao_final_ao_pl_no_53-2023.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3350/redacao_final_ao_pl_no_51-2023.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3351/redacao_final_ao_pl_no_52-2023.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3375/redacao_final_ao_pl_no_54-2023.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3400/redacao_final_ao_pl_no_56-2023.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3402/redacao_final_ao_pl_no_55-2023.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3404/redacao_final_ao_pl_no_57-2023.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3405/redacao_final_ao_pl_no_58-2023.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3406/redacao_final_ao_pl_no_59-2023.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3407/redacao_final_ao_pl_no_60-2023.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3408/redacao_final_ao_pl_complementar_no_10-2023.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3409/redacao_final_ao_pl_complementar_no_11-2023.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3411/redacao_final_ao_projeto_de_emenda_a_lei_organica_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3430/redacao_final_ao_pl_complementar_no_13-2023.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3431/redacao_final_ao_pl_no_61-2023.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3432/redacao_final_ao_pl_no_62-2023.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3433/redacao_final_ao_pl_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3434/redacao_final_ao_pl_no_64-2023.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3435/redacao_final_ao_pl_no_65-2023.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3436/redacao_final_ao_pl_no_66-2023.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3437/redacao_final_ao_pl_no_67-2023.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3438/redacao_final_ao_pl_no_68-2023.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3446/redacao_final_ao_pl_no_69-2023.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3227/redacao_final_ao_projeto_de_resolucao_no_01-2023.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3295/redacao_final_ao_projeto_de_resolucao_no_02-2023.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3439/redacao_final_ao_projeto_de_resolucao_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3277/projeto_de_resolucao_no_02-2023_-_carlos_roberto_da_luz.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3416/projeto_de_resolucao_no_03-2023.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2915/requerimento_no_01-2023_-_enio.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2914/requerimento_no_02-2023_-_enio.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2913/requerimento_no_03-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2912/requerimento_no_04-2023_-_lucas.docx" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2926/requerimento_no_05-2023.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2928/requerimento_no_06-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2930/requerimento_no_07-2023_-_bertolino_felipe_lucas_e_teresinha.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2935/requerimento_no_08-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2939/requerimento_no_09-2023-_bertolino_felipe_lucas_e_teresinha.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2945/requerimento_no_10-2023_-_enio.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2954/requerimento_no_11-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2955/requerimento_no_12-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2967/requerimento_no_13-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2968/requerimento_no_14-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2969/requerimento_no_15-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2976/requerimento_no_16-2023_-_enio.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2980/requerimento_no_17-2023_-_enio.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2985/requerimento_no_18-2023_-_bertolino_felipe_teresinha_e_lucas.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2988/requerimento_no_19-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2994/requerimento_no_20-2023_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3000/requerimento_no_21-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3001/requerimento_no_22-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3007/requerimento_no_23-2023_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3015/requerimento_no_24-2023__-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3034/requerimento_no_25-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3041/requerimento_no_26-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3042/requerimento_no_27-2023_-_lucas_.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3046/requerimento_no_28-2023_-_enio.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3048/requerimento_no_29-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3049/requerimento_no_30-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3050/requerimento_no_31-2023_lucas.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3059/requerimento_no_32-2023__bertolino_e_teresinha.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3060/requerimento_no_33-2023_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3062/requerimento_no_34-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3063/requerimento_no_35-2023.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3066/requerimento_no_36-2023.docx" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3069/requerimento_no_38-2023_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3073/requerimento_no_38-2023_-_todos_os_vereadores.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3075/requerimento_no_39-2023_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3077/requerimento_no_40-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3085/requerimento_no_41-2023_-_enio_-_dispensa.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3086/requerimento_n_42-2023_-bertolino.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3088/requerimento_no_43-2023_-_enio_-_dispensa.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3094/requerimento_no_44_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3095/requerimento_no_45-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3098/requerimento__no_46-2023_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3099/requerimento_n47.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3100/requerimento_48-2023_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3102/requerimento_no_49-2023_-_nei.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3104/requerimento_n_50.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3109/requerimento_no_52-2023_-_enio.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3110/requerimento_no_53-2023_-_nei.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3113/requerimento_no_54-2023_-_nei.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3114/requerimento_no_55-2023_-_nei.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3115/requerimento_no_56-2023_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3116/requerimento_no_56-2023_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3119/requerimento_no_58-2023_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3120/requerimento_no_59-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3124/requerimento_no_60-2023_nei.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3122/requerimento__no_61-2023_-_nei.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3128/requerimento_62-2023.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3129/requerimento_no_63-2023.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3131/requerimento_no_64-2023_-_enio_-_dispensa.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3137/requerimento_no_65-2023_-_enio_-_dispensa.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3139/requerimento_no_66-2023_-__bertolino.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3144/requerimento_no_68-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3149/requerimento_no_69-2023_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3151/requerimento_no_70-2023.docx" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3152/requerimento_no_71-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3157/requerimento_no_73-2023_-_enio_-_dispensa.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3166/requerimento_no_74-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3169/requerimento_no_75-2023_-_felipe.docx" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3170/requerimento_no_76-2023_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3174/requerimento_no_78-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3191/requerimento_no_79-2023_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3193/requerimento_no_80-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3196/requerimento_no_81-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3197/requerimento_no_82-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3200/requerimento_n.o_83-2023_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3204/requerimento_no_84-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3208/requerimento_no_85-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3222/requerimento_n.o_86_-_2023.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3223/requerimento_n.o_87_-_2023.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3226/requerimento_06_-_celesc.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3228/requerimento_no_89-2023_-_enio_-_dispensa.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3234/requerimento_no_90-2023_-__lucas.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3248/requerimento_n_91_-_2023.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3250/requerimento_no_92-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3260/requerimento_no_93_-_2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3263/requerimento_no_94-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3264/requerimento_no_95_-_2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3268/requerimento_no_96_-_2023_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3270/requerimento_no_97_-_2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3278/requerimento_no_98-2023_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3282/requerimento_n.o_99_-_2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3285/requerimento_n.o_100_-_2023.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3288/requerimento_no_101-2023_-_enio_-_dispensa.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3298/requerimento_n.o_102_-_2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3299/requerimento_no_103-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3308/requerimento_no_105-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3309/requerimento_n.o_106_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3310/requerimento_no_107-2023_jorge.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3313/requerimento_n.o_108-_2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3317/requerimento_n.o_110-_2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3322/requerimento_no_111-2023_-_enio_-_dispensa_pl_49_e_50.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3327/requerimento_no_112-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3328/requerimento_no_113_-_2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3330/requerimento_no_115-2023_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3331/requerimento_n.o_116-2023_-felipe.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3333/requerimento_117-2023_nei.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3334/requerimento_no_118-2023_nei.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3337/requerimento_no_119-2023_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3341/requerimento_no_120-2023_-_enio_-_dispensa_pl_53.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3347/requerimento_n.o_121-2023_-_nei.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3349/requerimento_no_122-2023.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3356/requerimento_no_123-2023_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3359/requerimento_no_124-2023_-_nei.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3360/requerimento_no_125-2023_-_lorival.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3361/requerimento_no_126-2023_-_nei.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3363/requerimento_no_127-2023_-_lorival.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3367/requerimento_no_128-2023_-_lorival.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3372/requerimento_no_129-2023.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3373/requerimento_no_130-2023___lucas.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3383/requerimento_no_131-2023_-_lorival.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3386/requerimento_no_132-2023_-_lorival.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3388/requerimento_no_133-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3399/requerimento_no_135-2023_-_enio_-_dispensa_pl_56.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3403/requerimento_no_136-2023_-_enio_-_dispensa_pl_55_e_57.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3418/requerimento_n.o_137-2023_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3442/requerimento_no_138-2023_-_enio_-_dispensa_pl_58_e_61.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3444/requerimento_no_139-2023_-_enio_-_dispensa_emenda.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3445/requerimento_no_140-2023_-_enio_-_dispensa_pl_69.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3112/emenda_substitutiva_01_ao_pl_23-2023.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2920/portaria_01_2023_comissoes.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2958/portaria_02_2023_renomeia_comissoes.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3019/portaria_03_2023_cpi.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2921/1675259819_resoluo_md_012023__viagem_braslia.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2947/resolucao_md_02-2023_-_curso_lucas.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2971/resolucao_md_03-2023_-_lucas_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2992/resolucao_md_04-2023_-_viagem_brasilia_-_enio.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2997/resolucao_md_05-2023.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3083/resolucao_md_06-2023_-_lucas_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3084/resolucao_md_07-2023_-_jorge_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3117/resolucao_md_08-2023_-_jorge_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3181/resolucao_md_09-2023_-_curso_lucas.docx" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3251/resolucao_md_10-2023_-_jorge_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3252/resolucao_md_11-2023_-_viagem_brasilia_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3265/resolucao_md_12-2023_-_enio_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3276/resolucao_md_13-2023_-_viagem_enio.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3290/resolucao_md_14-2023_-_viagem_perci_e_jorge.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3291/resolucao_md_15-2023_-_revoga_resolucao_14-2023.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3315/resolucao_md_16-2023_-_transferencia_bens.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3352/resolucao_md_17-2023_-_jorge_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3378/resolucao_md_19-2023_-_jorge_florianopolis.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3379/resolucao_md_20-2023_-_curso_jorge.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3417/resolucao_212023.docx" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/2942/1_edital_estagio.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2023/3272/edital_de_convocacao_-_2o_quadrimestre_2023.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H532"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="150.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="155.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="171.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="155" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>