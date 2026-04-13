--- v0 (2026-01-14)
+++ v1 (2026-04-13)
@@ -51,5339 +51,5339 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2333/projeto_decreto_legislativo_01-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2333/projeto_decreto_legislativo_01-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas anuais do exercício de 2020 da Prefeitura Municipal de Luiz Alves e dá outras providências.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>EMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Bertolino Bachmann</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1940/emenda_modificativa_ao_pl_09_2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1940/emenda_modificativa_ao_pl_09_2021.pdf</t>
   </si>
   <si>
     <t>MODIFICA REDAÇÃO DO PARÁGRAFO ÚNICO DO ARTIGO 2° DO PROJETO DE LEI 09/2021.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Perci Bompani</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2015/emenda_modificativa_01_ao_pl_11_2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2015/emenda_modificativa_01_ao_pl_11_2021.pdf</t>
   </si>
   <si>
     <t>Modifica a Redação do § 1º do Art. 4º do Projeto de Lei nº 11/2021</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Felipe Brás Luciani</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2016/emenda_modificativa_02_ao_pl_12_2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2016/emenda_modificativa_02_ao_pl_12_2021.pdf</t>
   </si>
   <si>
     <t>Modifica Redação do § 2º do art. 4º do Projeto de Lei 12/2021.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2017/emenda_modificativa_01_ao_pl_12_2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2017/emenda_modificativa_01_ao_pl_12_2021.pdf</t>
   </si>
   <si>
     <t>Modifica Redação do § 1º do Art. 4º do Projeto de Lei nº 12/2021.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2018/emenda_modificativa_02_ao_pl_12_2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2018/emenda_modificativa_02_ao_pl_12_2021.pdf</t>
   </si>
   <si>
     <t>Modifica Redação do § 2º do Art. 4º do Projeto de Lei nº 11/2021.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Lucas Schmitt Erbs</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1851/indicacao_no_01-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1851/indicacao_no_01-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao patrolamento da Rua 1º de Maio.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1852/indicacao_no_02-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1852/indicacao_no_02-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao conserto das cabeceiras da ponte de Baixo Máximo.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1853/indicacao_no_03-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1853/indicacao_no_03-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda as devidas melhorias no acesso à Igreja Nossa Senhora de Fátima, bem como a limpeza de bueiros na Estrada Geral de Ribeirão do Bugre.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1854/indicacao_no_04-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1854/indicacao_no_04-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e patrolamento na Rua Fredolin Eger, Baixo Canoas.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1855/indicacao_no_05-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1855/indicacao_no_05-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao patrolamento e serviço de caminhão pipa na Rua Prefeito Anselmo José Kraisch, Vila do Salto.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Roseli</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1858/indicacao_no_06-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1858/indicacao_no_06-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que viabilize a construção de uma passarela para_x000D_
 pedestres nas pontes de Braço Cunha e Braço Elza.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1859/indicacao_no_07-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1859/indicacao_no_07-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao patrolamento da Estrada Geral de Braço Comprido.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1860/indicacao_no_08-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1860/indicacao_no_08-2021.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a abertura da Estrada Geral de Rio Novo e Estrada geral dos Gonçalves.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1861/indicacao_no_09-2021.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1861/indicacao_no_09-2021.docx</t>
   </si>
   <si>
     <t>Determinar o setor competente para que processe a recuperação asfáltica de alguns trechos desde o Baixo Máximo até Alto Máximo, bem como a limpeza das margens para facilitar o escoamento das águas pluviais e desobstrução das bocas de lobo.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Jorge Soares da Silva Winter</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1862/indicacao_no_10-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1862/indicacao_no_10-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao patrolamento do final da Rua Braço Arataca.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1863/indicacao_no_11-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1863/indicacao_no_11-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao patrolamento de Braço Aderbal.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1864/indicacao_no_12-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1864/indicacao_no_12-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao patrolamento da Rua Alberto_x000D_
 Justino Vick.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1865/indicacao_no_13-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1865/indicacao_no_13-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a desobstrução de uma vala e bueiro na localidade de Braço Gavião.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1866/indicacao_no_14-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1866/indicacao_no_14-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a limpeza e desobstrução de bueiro na Rua João Pauly.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1867/indicacao_no_15-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1867/indicacao_no_15-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a recuperação da pavimentação asfáltica da Rua Álida Bressanini.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1869/indicacao_no_16-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1869/indicacao_no_16-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a abertura da Rua dos Gonçalves em Rio Novo.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Ênio Ronchi Júnior (Juninho)</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1881/indicacao_no_17-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1881/indicacao_no_17-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a vistoria da ponte que dá acesso à_x000D_
 Adolfo Ambrósio Zimmermann, via Serraria do Mal, Ribeirão do Padre..</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1883/indicacao_no_18-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1883/indicacao_no_18-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e ao patrolamento da Rua Antero Domingos da Silva.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1884/indicacao_no_19-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1884/indicacao_no_19-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao patrolamento do término da Rua Marx Fritzke, Vila do Salto.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1885/indicacao_no_20-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1885/indicacao_no_20-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que providencie reparos na pavimentação asfáltica que inicia na Vila Nova e segue até Rio Canoas.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1886/indicacao_no_21-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1886/indicacao_no_21-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao patrolamento e manutenção com macadame em trechos  que se fazem necessários.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1893/indicacao_no_22-2021.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1893/indicacao_no_22-2021.docx</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda aos devidos reparos na Rua Leopoldo Hess, pois há trechos da rua que foi removido o asfalto.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1894/indicacao_no_23-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1894/indicacao_no_23-2021.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda aos devidos reparos na Rua conhecida como “Rua dos Polacos” em Braço Elza.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Teresinha Goedert Bork</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1904/indicacao_no_24-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1904/indicacao_no_24-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a reparos na Academia de Ginástica ao ar livre, localizada em Ribeirão Máximo, onde há um desnível acentuado entre o meio fio e a calçada._x000D_
 _x000D_
 	J</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1905/indicacao_no_25-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1905/indicacao_no_25-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a remoção de uma barreira no trecho que compreende acima da família Luciani, em Braço Serafim.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1898/indicacao_no_26-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1898/indicacao_no_26-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a instalação de um abrigo de ponto de ônibus na Estrada Geral de Rio Novo.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1899/indicacao_no_27-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1899/indicacao_no_27-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a troca e manutenção das lâmpadas de iluminação pública na Rua Dom Bosco.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1900/indicacao_no_28-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1900/indicacao_no_28-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que  proceda aos devidos reparos na pavimentação asfáltica de Braço Elza, próximo à fábrica de caixa de banana do Senhor Alvino Haskel.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1901/indicacao_no_29-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1901/indicacao_no_29-2021.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria competente para que proceda a colocação de quatro cargas de macadame em Braço Gavião, trecho entre a propriedade de Itamar Schappo e  Plázio Kniss.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1902/indicacao_no_30-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1902/indicacao_no_30-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a reparos de um bueiro, em Braço Gavião, próximo à propriedade do Senhor Itamar Schappo.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1903/indicacao_no_31-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1903/indicacao_no_31-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda aos devidos reparos e manutenção na Rua Francisco Altini.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1906/indicacao_no_32-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1906/indicacao_no_32-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda  a macadamização e ao patrolamento da Rua Genésio Machado, Braço Miguel.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1908/indicacao_33-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1908/indicacao_33-2021.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a desobstrução de um bueiro na Rua João Pauly, entre as propriedades dos Senhores Narciso Stein e Pedro Stein, Rio Canoas.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1909/indicacao_34-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1909/indicacao_34-2021.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a limpeza e roçadas das margens da Estrada Geral de Laranjeiras.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1910/indicacao_no_35-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1910/indicacao_no_35-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a instalação de um abrigo de ponto de ônibus na entrada da Rua Carlos Erbs, Ribeirão do Padre</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1914/indicacao_no_36-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1914/indicacao_no_36-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que disponibilize o aparelho drone que será adquirido pelo município, através de leilão eletrônico, para os agentes de segurança pública, como a Polícia Militar e Civil nos trabalhos relativos à segurança do Município.</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1915/indicacao_no_37-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1915/indicacao_no_37-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao preenchimento com barro e macadame por trás do meio fio da Rua Romilda Goedert.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1916/indicacao_no_38-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1916/indicacao_no_38-2021.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a continuação do alargamento e reparos  na Estrada de Arataca.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1917/indicacao_no_39-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1917/indicacao_no_39-2021.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda ao patrolamento da Rua Próspero Martini, Rio do Peixe , assim como verificação de duas fossas da rede de esgoto, que estão causando mau cheiro, necessitando manutenção.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Susana Müller Campigotto</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1927/indicacao_no_40-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1927/indicacao_no_40-2021.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a instalação de um abrigo de ponto de ônibus na Rua Pedro Roberto Rech, Baixo Canoas e outro em frente à Rua Aldo Lenoir, às margens da Rodovia SC 414.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1928/indicacao_no_41-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1928/indicacao_no_41-2021.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a instalação de um abrigo de ponto de ônibus na Rua Pedro Celeste Volpi, Alto Serafim.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1929/indicacao_no_42-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1929/indicacao_no_42-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e ao patrolamento de Braço Belga no trecho que faz ligação com Alto Máximo.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1930/indicacao_no_43-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1930/indicacao_no_43-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a pintura das faixas da pavimentação asfáltica de Laranjeiras.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Lucas Schmitt Erbs, Felipe Brás Luciani</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1931/indicacao_no_44-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1931/indicacao_no_44-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que disponibilize as instalações da antiga escola de Alto Máximo, hoje em desuso, para ser utilizada como uma Capela Mortuária para a localidade.</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1932/indicacao_no_45-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1932/indicacao_no_45-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a verificação da Avenida Maria Marangoni, onde um trecho de cerca de 40 metros está parando águas pluviais, causando transtornos.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1933/indicacao_no_46-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1933/indicacao_no_46-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização das margens da Rua Prefeito Leopoldo Schöepping, para servir de estacionamento para a Unidade Básica de Saúde em Rio Canoas.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1934/indicacao_no_47-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1934/indicacao_no_47-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que construa uma boca-de-lobo na Estrada Geral de Laranjeiras à Mecânica ASW .</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1937/indicacao_no_48-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1937/indicacao_no_48-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda às devidas melhorias na Rua João Pauli e reparos em bueiro localizado próximo à residência do Senhor Lorival Winter.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1938/indicacao_no_49-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1938/indicacao_no_49-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda à manutenção da Rua Bertino Reinert.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1946/indicacao_no_50-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1946/indicacao_no_50-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a instalação de um abrigo de ponto de ônibus na Estrada Geral de  Santana, Braço Serafim, próximo à igreja.</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1947/indicacao_no_51-2021-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1947/indicacao_no_51-2021-_lucas.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a construção de uma lombada em frente à propriedade do Senhor Carlos Rincaweski, Braço Miguel.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1948/indicacao_no_52-2021-_roseli.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1948/indicacao_no_52-2021-_roseli.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a construção de duas lombadas: um em frente à Creche Vitória Müller, e outra na entrada de Braço Miguel, bem como a construção de uma faixa de pedestre no local.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1949/indicacao_no_53-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1949/indicacao_no_53-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a construção de lombada em frente à residência do Senhor Frederico Reichert, Baixo Máximo.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1950/indicacao_no_54-2021-_teresinha.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1950/indicacao_no_54-2021-_teresinha.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a instalação de quatro abrigos de ponto de ônibus nos seguintes locais: _x000D_
 •	Em frente à Oficina Xande Motos;_x000D_
 •	No início da  rua do Senhor Osvaldo Reichert;_x000D_
 •	Próximo à residência do Senhor Ivo Bork;_x000D_
 •	Próximo à residência da Senhora Juliana Volpi .</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1951/indicacao_no_55-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1951/indicacao_no_55-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a desobstrução de bueiros ao longo das ruas Álida Bressanini e João Pauly.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1952/indicacao_no_56-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1952/indicacao_no_56-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para macadamização da Rua Antônio Pauly.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1953/indicacao_no_57-2021_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1953/indicacao_no_57-2021_-_felipe.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda à conclusão da ponte de Ribeirão do Bugre com a instalação de corrimão, melhorias com macadame nas cabeceiras, em especial em frente à propriedade da família De Siste e a possibilidade de construção de boca-de-lobo e tubos para captação das águas pluviais.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1959/indicacao_no_58-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1959/indicacao_no_58-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a colocação de placa de indicação na Estrada Geral de Laranjeiras, divisa com Braço Baú, onde há uma bifurcação, sendo que o sentido à esquerda é de melhor acesso.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1961/indicacao_no_59-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1961/indicacao_no_59-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a colocação de placas de sinalização na Rua 18 de julho, trecho acima da Igreja Matriz, bem como pintura de  faixas na pavimentação asfáltica, inclusive em curva sinuosa, que oferece grande risco de acidente.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1962/indicacao_no_60-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1962/indicacao_no_60-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a limpeza das margens com roçadas e macadamização da Rua Nelson Müller, Rio Novo, travessia para o Rio do Peixe.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1963/indicacao_no_61-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1963/indicacao_no_61-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização da Rua 1º de maio até à Rua Pedro Kremmer</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1964/indicacao_no_62-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1964/indicacao_no_62-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a recuperação de um bueiro, localizado em frente à propriedade do Senhor Pedro Kremmer, em Baixo Máximo, na Rua Sérgio Schmitt que se encontra com um tubo quebrado.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1965/indicacao_no_63-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1965/indicacao_no_63-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a limpeza das margens com roçadas da Rua Gabriel Antônio Müller, Ribeirão do Padre.</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1966/indicacao_no_64-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1966/indicacao_no_64-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao patrolamento de Alto Freimann</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1967/indicacao_no_65-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1967/indicacao_no_65-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização de Braço Aderbal, em frente à propriedade do Senhor Márcio Junkes.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1968/indicacao_no_66-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1968/indicacao_no_66-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda aos devidos reparos em cabeceiras da ponte de Garuva, divisa com Luiz Alves.</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1970/indicacao_no_67-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1970/indicacao_no_67-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção no calçamento da Rua Avenida Marangoni, desde a Rovitex até a Rua Dom Bosco.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1971/indicacao_no_68-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1971/indicacao_no_68-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a reparos na tubulação de rede de saneamento básico, próximo à propriedade do Senhor Artur Wust, Rodovia SC 414.</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1972/indicacao_no_69-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1972/indicacao_no_69-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a desobstrução de bueiro na entrada da via do Rio do Peixe</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1973/indicacao_no_70-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1973/indicacao_no_70-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a reconstrução ou recuperação de bueiro localizado às margens da Rua Carlos Erbs, em frente à propriedade da família do Senhor João Winter.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1974/indicacao_no_71-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1974/indicacao_no_71-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a construção de uma lombada na Rua Vitória Hess, Ribeirão do Padre, próximo à propriedade da Senhora Veneranda Ruon Erbs.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1975/indicacao_no_72-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1975/indicacao_no_72-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção da Rua Beira Rio.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1977/indicacao_no_73-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1977/indicacao_no_73-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda à manutenção da   Rua  Padre Fernando Süsser.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1979/indicacao_no_74-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1979/indicacao_no_74-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a troca de tubulação por tubos de maior diâmetro na Rua Paulo Bressanini.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1980/indicacao_no_75-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1980/indicacao_no_75-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda as devidas providências quanto ao desbarrancamento próximo à ponte do Rio Braço Comprido.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1982/indicacao_no_76-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1982/indicacao_no_76-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção de iluminação pública em Estrada Geral de Laranjeiras, divisa com Braço Baú.</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1984/indicacao_no_77-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1984/indicacao_no_77-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a pintura e manutenção do corrimão da Ponte Antônio Schoepping Neto, na localidade de Canoas.</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1985/indicacao_no_78-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1985/indicacao_no_78-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda aos devidos reparos em bueiro localizado na via de acesso a Laranjeiras, próximo à residência do Senhor Carlos Alexandre Moser.</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1986/indicacao_no_79-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1986/indicacao_no_79-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda aos devidos reparos na via Leopoldo Hess, Vila do Salto.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1987/indicacao_no_80-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1987/indicacao_no_80-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda aos devidos reparos na Rua Próspero Martini, em Rio do Peixe, especialmente no trecho da reta onde dá acesso ao Açougue Hoffmann.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1990/indicacao_no_81-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1990/indicacao_no_81-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção e patrolamento da Rua Ambrósio Zimmermann, na localidade de Ribeirão do Padre.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1994/indicacao_no_82-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1994/indicacao_no_82-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção e patrolamento da via pública conhecida como Rua das Abelhas, na localidade de Rio do Peixe.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1995/indicacao_no_83-2021_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1995/indicacao_no_83-2021_.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção na Rua Prefeito Willybaldo Van Den Bylaardt, no trecho após a entrada da Estrada Geral do Braço Joaquim, onde apresente buraco na via.</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1996/indicacao_no_84-2021__.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1996/indicacao_no_84-2021__.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a retirada de barreira as margens da Rua Prefeito Willybaldo Van Den Bylaardt, no local próximo a residência do sr. Valdir Luciani.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2002/indicacao_no_85-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2002/indicacao_no_85-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a limpeza das sarjetas, com roçadas ou com a lâmina da patrola na via de acesso ao Braço Comprido, trecho até à Rua Luiz Caglioni.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2004/indicacao_no_86-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2004/indicacao_no_86-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização de toda a extensão da estrada de Braço Comprido.</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2005/indicacao_no_87-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2005/indicacao_no_87-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização da Rua Pedro Winter, Alto Canoas.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2006/indicacao_no_88-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2006/indicacao_no_88-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a recuperação de trecho da pavimentação de Baixo Máximo, próximo à antiga propriedade do Senhor Antônio Ramos</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2008/indicacao_no_89-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2008/indicacao_no_89-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a colocação de duas cargas de macadame e patrolamento em trecho da via de Boa Vista, próximo à residência do Senhor Giovani Longhi.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2021/indicacao_no_90-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2021/indicacao_no_90-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a instalação de iluminação pública do trecho desde a residência do Senhor Valdir Luciani em Braço Serafim até a divisa com Gaspar.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2024/indicacao_no_91-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2024/indicacao_no_91-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda melhorias com patrolamento e limpeza das margens na Rua Pedro Celeste Volpi.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2029/indicacao_no_92-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2029/indicacao_no_92-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a troca de lâmpada de iluminação pública, localizada há cerca de 200 metros da entrada da Rua Antônio Schmitt, e da residência da Senhora Catarina Martini, em Vila Nova, , a qual se localiza em poste de madeira, bem como a instalação de dois novos braços de iluminação em dois postes que ainda não contém.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2030/indicacao_no_93-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2030/indicacao_no_93-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a colocação de macadame e patrolamento na Rua Valmor Luciani.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2031/indicacao_no_94-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2031/indicacao_no_94-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção da Estrada Geral de Ribeirão da Onça, trecho acima da Gruta.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2032/indicacao_no_95-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2032/indicacao_no_95-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda as devidas melhorias, especialmente com alargamento da via em Braço Miguel, estrada que dá acesso à propriedade da família Dimon.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2037/indicacao_no_96-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2037/indicacao_no_96-2021.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda ao patrolamento da Rua Therezinha Wilpert Rech.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2042/indicacao_no_97-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2042/indicacao_no_97-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao patrolamento da Estrada Geral de Laranjeiras, trecho que compreende da Igreja de Nossa Senhora do Livramento até à divisa com Braço Baú.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2043/indicacao_no_98-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2043/indicacao_no_98-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda aos devidos reparos nas cabeceiras da ponte de Ribeirão do Bugre, em frente a Cachaçaria Momm.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2045/indicacao_no_99-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2045/indicacao_no_99-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao patrolamento de toda a extensão da via de Braço Belga.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2052/indicacao_no_100-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2052/indicacao_no_100-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a construção de uma boca-de-lobo na Rua Próspero Martini, no Conjunto Habitacional de Rio do Peixe.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2054/indicacao_no_101-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2054/indicacao_no_101-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda aos devidos reparos nas cabeceiras da Ponte Antônio Pauly, Rio Canoas.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2055/indicacao_no_102-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2055/indicacao_no_102-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a construção de uma travessia elevada de pedestre em frente ao Centro de Educação Infantil Vitória Müller, Braço Elza.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2056/indicacao_no_103-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2056/indicacao_no_103-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao patrolamento de toda a extensão da Rua Alberto Justino Vick, Vila Nova.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2058/indicacao_no_104-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2058/indicacao_no_104-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que retire a placa de “ PARE” ao final da Rua Osni Luiz Schmitz.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2063/indicacao_no_105-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2063/indicacao_no_105-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a construção de um passeio público desde o Posto de Saúde “ Márgio Melchioretto” até a entrada da Rua Próspero Martini, bem como a construção de uma passarela de pedestres na Ponte de Rio do Peixe, localizada próxima a mesma rua em Rio do Peixe.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2064/indicacao_106-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2064/indicacao_106-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda as devidas melhorias no calçamento da Rua Zita Marangoni, Vila do Salto.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2065/indicacao_no_107-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2065/indicacao_no_107-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda as devidas melhorias na Rua Nicolau Schmidt.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2066/indicacao_no_108-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2066/indicacao_no_108-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a colocação de placa de “Silêncio” em frente às creches e escolas do município, bem como em frente ao Hospital Hoscola.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2073/indicacao_no_111-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2073/indicacao_no_111-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a colocação de macadame na Rua Berlim, Laranjeiras.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2074/indicacao_no_110-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2074/indicacao_no_110-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a remoção de uma pedra que ocupa o meio e uma margem da pista da Rua João Pauly, Alto Canoas, próximo à residência do Senhor Valdemar Hess.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2075/indicacao_no_111-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2075/indicacao_no_111-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda as devidas melhorias em abrigo de ponto de ônibus, na entrada da Rua João Pauly, próximo ao Galpão de Bananas do Senhor Vitor Mittelmann.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2079/indicacao_112-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2079/indicacao_112-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda à pintura da sinalização viária na pavimentação asfáltica de Braço Elza.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2081/indicacao_no_113-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2081/indicacao_no_113-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a instalação de um parquinho e/ou academia ao ar livre na localidade de Braço Miguel.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2082/indicacao_no_114-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2082/indicacao_no_114-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e ao patrolamento da via de Braço Joaquim, via onde reside à família Miguel.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2083/indicacao_no_115-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2083/indicacao_no_115-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e patrolamento da estrada de Braço Joaquim e suas vicinais, trecho acima da Igreja São Joaquim.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2089/indicacao_no_116-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2089/indicacao_no_116-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda à macadamização e ao patrolamento e limpeza de sarjetas, bem como as roçadas das margens de toda a extensão de Braço Comprido.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2090/indicacao_no_117-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2090/indicacao_no_117-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a pintura de sinalização viária da pavimentação de Laranjeiras.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2093/indicacao_no_118-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2093/indicacao_no_118-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a construção de quatro bocas-de-lobo, na localidade de Braço Serafim, às margens da Rua Prefeito Wilibaldo Van Den Bylaardt, próximo às residências dos Senhores Antônio Altini, Bernardo Rincus, Mauro Juarez Goedert e Nair Goedert.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2094/indicacao_no_119-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2094/indicacao_no_119-2021.pdf</t>
   </si>
   <si>
     <t>Determinar junto ao setor competente para que seja dado um destino utilitário à atual construção do portal turístico que se encontra às margens da Rodovia SC 414.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2098/indicacao_no_120-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2098/indicacao_no_120-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a construção de uma faixa elevada de pedestre em Braço Miguel, em frente à empresa de Conservas Zappelline.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2099/indicacao_no_121-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2099/indicacao_no_121-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a instalação de uma academia ao ar livre na comunidade de Baixo Máximo.</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2103/indicacao_no_122-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2103/indicacao_no_122-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a ampliação de rede de saneamento no trecho novo em obras recentemente da Rua Harry Fritske, Vila do Salto.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2104/indicacao_no_123-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2104/indicacao_no_123-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda aos devidos reparos em bueiro e na estrada da Rua Celeste Volpi, Braço Serafim.</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2105/indicacao_124-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2105/indicacao_124-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda aos devidos reparos na iluminação pública do  Braço Costa.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2117/indicacao_no_125-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2117/indicacao_no_125-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a devida manutenção na estrada geral  de Laranjeiras, bem como em tubo com problemas nas arroizeiras, em frente à propriedade de Mário Moser.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2118/indicacao_no_126-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2118/indicacao_no_126-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a verificação de bocas-de-lobo da Rua Alaíde Gesser que estão causando mau-cheiro em toda a rua.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2119/indicacao_no_127-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2119/indicacao_no_127-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção e instalação de iluminação pública na Rua conhecido por Rua das Abelhas, Rio do Peixe.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2120/indicacao_no_128-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2120/indicacao_no_128-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a colocação de proteção de guard rail na Rua Eliseu Schmitz , Vila do Salto, nas duas saídas para a rodovia.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2121/indicacao_no_129-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2121/indicacao_no_129-2021.pdf</t>
   </si>
   <si>
     <t>Determinar competente para que proceda a limpeza da galeria que cruza a Rodovia SC 414, em Ribeirão do Padre, próximo à entrada da Rua Gabriel Müller.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2122/indicacao_no_130-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2122/indicacao_no_130-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a pintura das faixas de sinalização viária de todas as pavimentações asfálticas do município.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2127/indicacao_no_131-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2127/indicacao_no_131-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a conclusão da rede de iluminação pública em Braço Belga.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2128/indicacao_no_132-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2128/indicacao_no_132-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e patrolamento das ruas vicinais de Alto Máximo.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2131/indicacao_no_133-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2131/indicacao_no_133-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção do final da via da Rua Marx Fritzke, Vila do Salto, trecho que não é pavimentado e necessita de limpeza de sarjetas, patrolamento e verificar se precisa colocar algum macadame também.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2133/indicacao_no_134-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2133/indicacao_no_134-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que  proceda a manutenção do trecho que compreende desde a ponte da Avenida Maria Marangoni até o entroncamento com a Rua Dom Bosco, Vila do Salto.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2134/indicacao_no_135-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2134/indicacao_no_135-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a instalação de iluminação pública em Boa Vista, Ribeirão do Padre.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2139/indicacao_no_136-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2139/indicacao_no_136-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a construção de lombada em frente a creche de Rio do Peixe.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2140/indicacao_no_137-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2140/indicacao_no_137-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda as devidas melhorias na Rua Augusto Cordeiro, Baixo Máximo, com macadamização nos trechos necessários, limpeza de sarjetas e patrolamento.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2142/indicacao_no_138-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2142/indicacao_no_138-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a colocação de tachões de sinalização no meio da pista da Rua Prefeito Wilibaldo Van Den Bylaardt, Braço Serafim, trecho que compreende desde a Cachaçaria Momm até às proximidades da propriedade do Senhor Orlando Guedert.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2143/indicacao_no_139-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2143/indicacao_no_139-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a instalação de iluminação pública na Rua 15 de Novembro, Vila do Salto, nos trechos que está em falta.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2153/indicacao_no_140-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2153/indicacao_no_140-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a melhorias com cargas de barro e finalização com macadame na Rua Licia Pasta Luciani, Braço Serafim.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2154/indicacao_no_141-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2154/indicacao_no_141-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a construção de um parquinho    (campinho de areia, futebol ou vôlei)  aos fundos das casas do Conjunto Habitacional de Braço Serafim.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2164/indicacao_no_142-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2164/indicacao_no_142-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a implantação de um redutor de velocidade em Santana, Braço Serafim, cerca de 300 metros do entroncamento com a via que dá acesso à igreja de Santana.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2165/indicacao_no_143-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2165/indicacao_no_143-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a construção das lombadas onde já existem as placas, porém ainda não foram construídas.</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2166/indicacao_no_144-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2166/indicacao_no_144-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a recuperação de abrigo ponto de ônibus , próximo ao campo do Society, em Ribeirão Máximo.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda aos devidos reparos em bueiro e na tubulação da Rua Catharina Weber, bairro Braço da Onça.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a devida manutenção do trecho da Rua Dom Bosco que compreende desde a Escola de Educação Básica " João Gaya" até o início da pavimentação, com melhorias da estrada, conserto de bocas-de-lobo e/ou bueiro.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2176/indicacao_no_147-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2176/indicacao_no_147-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção da estrada de Paula Ramos, bem como manutenção dos bueiros e das margens .</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2177/indicacao_no_148-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2177/indicacao_no_148-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a instalação de um abrigo de ponto de ônibus em Ribeirão do Padre, próximo à propriedade de Valmor Schmitt, onde já havia um ponto de ônibus há muitos anos.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2180/indicacao_no_149-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2180/indicacao_no_149-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a instalação de um abrigo de ponto de ônibus em Santana, em frente à rua conhecido por “ Rua dos Bonelli” .</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>Lorival Winter</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2181/indicacao_no_150-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2181/indicacao_no_150-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a instalação de um abrigo de ponto de ônibus no entroncamento da Rua Vereador Crisóstomo Gesser com a Rua José Felipe  (conforme anexo único).</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2186/indicacao_no_151-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2186/indicacao_no_151-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a instalação de um redutor de velocidade na Rua 3 de janeiro, Vila do salto.</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2188/indicacao_no_152-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2188/indicacao_no_152-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a revisão das pinturas das faixas de estacionamento na Rua Osni Luiz Schmitz, Vila do Salto, próximo à esquina que dá acesso à Academia LA Fitness, as quais deixaram a pista estreita para quem faz a convergência.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2189/indicacao_no_153-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2189/indicacao_no_153-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção da Estrada Geral de Garuvinha, com macadame, patrolamento e limpeza das margens.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2196/indicacao_no_154-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2196/indicacao_no_154-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a construção de um parque infantil na creche de Rio do Peixe – Constância Erbs II.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2197/indicacao_no_155-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2197/indicacao_no_155-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a construção de uma lombada no início da Rua Eliseu Schmitz, Vila do Salto.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2207/indicacao_no_156-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2207/indicacao_no_156-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a readequação de transporte escolar em rua transversal à Rua Gabriel Antônio Müller, Ribeirão do Padre, a fim de atender a uma estudante cadeirante adolescente em suas necessidades especiais, assim como disponibilizar uma monitora para acompanhar esta estudante neste percurso.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda aos devidos reparos em bueiro em Ribeirão Máximo, localizado em frente à residência do Senhor Lucas Espig.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2211/indicacao_no_158-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2211/indicacao_no_158-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao patrolamento da Estrada Geral Braço Miguel.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2214/indicacao_no_159-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2214/indicacao_no_159-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a verificação de horário de transporte escolar do meio dia que está buscando os estudantes em Braço Elza até o Braço Freimann.</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2215/indicacao_no_160-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2215/indicacao_no_160-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção em rua não denominada em Braço Joaquim, quinto acesso à esquerda, cerca de 200 metros da rua principal de Braço Joaquim. _x000D_
 _x000D_
 	.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2217/indicacao_no_161-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2217/indicacao_no_161-2021.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora desta Casa  realizar as próximas sessões no Auditório da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2219/indicacao_no_162-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2219/indicacao_no_162-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao patrolamento e manutenção na Rua Sérgio Luiz Schmitt, Baixo Máximo.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2220/indicacao_no_163-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2220/indicacao_no_163-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda aos devidos reparos na Rua 1º de Maio.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2229/indicacao_no_164-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2229/indicacao_no_164-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda  a macadamização e o patrolamento da Estrada Geral Braço da Onça, trecho que compreende após à Gruta de Nossa Senhora da Conceição.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2230/indicacao_no_165-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2230/indicacao_no_165-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a desobstrução e manutenção de bueiros da Rua Vitória Hess.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2237/indicacao_no_166-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2237/indicacao_no_166-2021.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a construção de uma boca-de-lobo em frente à Oficina Tortuga Motos, Rio do Peixe.</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2238/indicacao_no_167-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2238/indicacao_no_167-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda as devidas melhorias na rua não denominada às margens da Estrada Geral Braço Joaquim, cerca de 100 metros antes da igreja.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2239/indicacao_no_168-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2239/indicacao_no_168-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização da Rua José Antônio Luçolli, Rio do Peixe.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2240/indicacao_no_169-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2240/indicacao_no_169-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e patrolamento na Rua Felício Ruon, antes do Açougue Pio, em Braço Serafim.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2241/indicacao_no_170-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2241/indicacao_no_170-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a desobstrução de bocas-de-lobo na Rua José Lino Schmitt, Baixo Máximo.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2245/indicacao_no_171-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2245/indicacao_no_171-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e patrolamento de toda a extensão da Estrada Geral de Boa Vista.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2246/indicacao_no_172-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2246/indicacao_no_172-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a colocação de placas de “ Trânsito de Ciclistas” nas vias públicas, onde há um maior fluxo de ciclistas, tanto munícipes quanto visitantes ciclistas.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2247/indicacao_no_173-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2247/indicacao_no_173-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a reparos em trechos da pavimentação asfáltica da Rua José Lino Schmitt, próximo à Acearia Frederico Missner.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda aos devidos reparos na Rua Geraldo da Costa, com patrolamento e limpeza das margens, Braço Serafim.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a macadamização, patrolamento e limpeza das margens de Braço Dauer, em toda a sua extensão.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2266/indicacao_no_176-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2266/indicacao_no_176-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização, patrolamento e limpeza das sarjetas em toda a extensão da  Rua João Batista Longhi, Braço Serafim.</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2276/indicacao_no_177-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2276/indicacao_no_177-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a construção de uma lombada ,a Rua Zita Marangoni, próximo ao acesso ao Jeep Clube, Vial do Salto.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2278/indicacao_no_178-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2278/indicacao_no_178-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização da Rua João Pauly, Rio Canoas.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2280/indicacao_no_179-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2280/indicacao_no_179-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização, patrolamento e reparos em bueiros da Rua Adolfo Francisco Zimmermann, Ribeirão do Padre._x000D_
 _x000D_
 	.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>Leonardo Ênio Vegini</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2301/indicacao_no_180-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2301/indicacao_no_180-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização, patrolamento e reparos em um desnível causado pela erosão das águas pluviais, na Estrada Geral de Santana.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2303/indicacao_no_181-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2303/indicacao_no_181-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda aos devidos reparos em desnível na pavimentação asfáltica em frente à Igreja São Sebastião, Rio do Peixe.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2306/indicacao_no_182-2021.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2306/indicacao_no_182-2021.docx</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda aos devidos reparos na pavimentação asfáltica da Rua Prefeito Wilibaldo Van Den Bylaardt, Braço Serafim, trecho que compreende a divisa de municípios até o Lar dos Idosos.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2307/indicacao_no_183-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2307/indicacao_no_183-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a construção de um parque para recreação na Creche Constância Erbs em Ribeirão do Padre.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2315/indicacao_no_184-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2315/indicacao_no_184-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização, patrolamento e reparos na Rua Nelson Müller.</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2316/indicacao_no_185-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2316/indicacao_no_185-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização, parolamento e reparos na Estrada Geral Rio Novo, próximo a residência dos Gonçalves e Mário Bento.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2317/indicacao_no_186-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2317/indicacao_no_186-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização, patrolamento e reparos na Estrada Geral Braço Elza, próximo a família Valdrich.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2318/indicacao_no_187-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2318/indicacao_no_187-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a Limpeza dos bueiros e margens do asfalto na rua Vitória Hess, Ribeirão do Padre.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>Gilmar José Schmitz</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2319/indicacao_no_188-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2319/indicacao_no_188-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que estude a viabilidade de construção de uma lombada na Rua André Leonardo Schmitz, na altura da residência número 264.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2320/indicacao_no_189-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2320/indicacao_no_189-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que estude a viabilidade de colocação de lixeiras na rua André Leonardo Schmitz.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Fernando Antônio Kieling</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2324/indicacao_no_190-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2324/indicacao_no_190-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que institua no município de Luiz Alves o Selo Social.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2326/indicacao_no_191-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2326/indicacao_no_191-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que faça levantamento de custos e viabilize  junto ao governo federal ou estadual ou de fundos destinados a esporte e cultura ou mesmo da iniciativa privada, a construção de quadra poliesportiva de cimento ao ar livre na região da Vila do Salto e/ou Dom Bosco.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2334/indicacao_no_192-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2334/indicacao_no_192-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a colocação de material e promover os devidos reparos no recuo do acesso ao Rio do Peixe, à margem esquerda da  Rodovia SC 414, sentido Navegantes.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2336/indicacao_no_193-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2336/indicacao_no_193-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a pintura das faixas de sinalização ao longo da Rua Prefeito Wilibaldo Van Den Bylaardt</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2337/indicacao_no_194-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2337/indicacao_no_194-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda às devidas melhorias na via pública de Laranjeiras até Garuva.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2339/indicacao_no_195-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2339/indicacao_no_195-2021.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente que crie e viabilize projeto de Lei "Servidor Ficha Limpa"</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>Determinar que as sessões da Câmara, que hoje são gravadas e após publicadas no canal da Câmara no YouTube, sejam transmitidas ao vivo.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2343/indicacao_no_197-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2343/indicacao_no_197-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que estude a viabilidade de construção de duas lombadas na Estrada Geral Braço da Onça, próximo a empresa Pote Doro.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2351/indicacao_no_198-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2351/indicacao_no_198-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a instalação de condicionadores de ar na Creche Verônica Hess, Vila do Salto.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2353/indicacao_no_199-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2353/indicacao_no_199-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda aos devidos reparos na Rua  Valentim Hess, Vila do Salto, ao lado da Farmácia Unifar, onde há um trecho com declive.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2355/indicacao_no_200-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2355/indicacao_no_200-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda à tubulação das águas pluviais e saneamento básico na Rua Vitório Hess, Vila do Salto.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2365/indicacao_no_201-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2365/indicacao_no_201-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a roçada das margens,  limpeza das sarjetas e desobstrução de bueiros em Baixo Canoas e Alto Canoas</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e ao patrolamento de rua pública não denominada, próxima à fábrica de Conservas Goedert, Ribeirão do Bugre.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2373/indicacao_no_203-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2373/indicacao_no_203-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e ao patrolamento do Braço Comprido.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2372/indicacao_no_204-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2372/indicacao_no_204-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e patrolamento da via principal de Ribeirão Máximo,  ao término do trecho pavimentado que faz a ligação com o município de Ilhota. Assim como, das vias vicinais daquela localidade.</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2379/indicacao_no_205-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2379/indicacao_no_205-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda as urgentes melhorias ainda não realizadas, porém já solicitadas,  nas seguintes vias públicas:_x000D_
 •	Rua Antônio De Siste – Macadamização;_x000D_
 •	Rua João Pauly – Macadamização;_x000D_
 •	Rua 09 de Março – Macadamização._x000D_
 •	Rua João Batista Longhi – Macadamização e  roçadas</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2381/indicacao_no_206-2021.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2381/indicacao_no_206-2021.docx</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização na Rua Valmor Luciani e troca de lâmpadas queimadas, Braço Serafim.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2382/indicacao_no_207-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2382/indicacao_no_207-2021.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção dos canteiros do Cemitério Público Municipal, Centro.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Susana Müller Campigotto, Bertolino Bachmann, Ênio Ronchi Júnior (Juninho), Felipe Brás Luciani, Jorge Soares da Silva Winter, Lucas Schmitt Erbs, Perci Bompani, Roseli, Teresinha Goedert Bork</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2110/mocao_de_pesar_no_01-2021_-_falecimento_pedrinho_carlos_hoffmann.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2110/mocao_de_pesar_no_01-2021_-_falecimento_pedrinho_carlos_hoffmann.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR PEDRINHO CARLOS HOFFMANN</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2111/mocao_de_apelo_no_02-2021_-_governador_do_estado_e_assembleia_legislativa.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2111/mocao_de_apelo_no_02-2021_-_governador_do_estado_e_assembleia_legislativa.pdf</t>
   </si>
   <si>
     <t>Ao Governador de Santa Catarina e à Assembleia Legislativa de Santa Catarina para que garanta o interesse dos servidores da Segurança Pública na reforma da previdência.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
     <t>Mesa Diretora- MD</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2156/mocao_de_apelo_no_03-2021_-_presidente_e_governador_do_estado_br_470.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2156/mocao_de_apelo_no_03-2021_-_presidente_e_governador_do_estado_br_470.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO Nº 03/2021_x000D_
 ao Excelentíssimo  Senhor Presidente da República Sr. Jair Messias Bolsonaro, para que  aceite a proposta do Governo do Estado de Santa Catarina e garanta a aplicação de R$ 200 milhões de recursos estaduais nos lotes 1 e 2 da duplicação da Rodovia BR-470</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>Susana Müller Campigotto, Ênio Ronchi Júnior (Juninho), Jorge Soares da Silva Winter, Perci Bompani, Roseli</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2191/mocao_no_04-2021_aplausos_-_luciano_gomes.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2191/mocao_no_04-2021_aplausos_-_luciano_gomes.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES Nº 04/2021 ao atleta Luciano Gomes pela participação no Rally dos Sertões</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>Susana Müller Campigotto, Ênio Ronchi Júnior (Juninho), Felipe Brás Luciani, Jorge Soares da Silva Winter, Lorival Winter, Lucas Schmitt Erbs, Perci Bompani, Roseli, Teresinha Goedert Bork</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2192/mocao_no_05-2021_pesar_-_falecimento_clotilde_junkes_pauli.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2192/mocao_no_05-2021_pesar_-_falecimento_clotilde_junkes_pauli.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA CLOTILDE JUNKES PAULI</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2341/projeto_decreto_legislativo_01-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2341/projeto_decreto_legislativo_01-2021.pdf</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo - EXE</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1849/projeto_de_lei_complementar__no_01-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1849/projeto_de_lei_complementar__no_01-2021.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Complementar n.° 31, de 15 de dezembro de 2020.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1880/projeto_de_lei_complementar_-_altera_lei_complementar_001.1998_-_ctn_-_mei.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1880/projeto_de_lei_complementar_-_altera_lei_complementar_001.1998_-_ctn_-_mei.pdf</t>
   </si>
   <si>
     <t>Altera o Código Tributário Municipal, Lei Complementar n.º 001/1998</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1882/projeto_de_lei_complementar_-_altera_lei_complementar_01.2015-_cs_-_mei.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1882/projeto_de_lei_complementar_-_altera_lei_complementar_01.2015-_cs_-_mei.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 01/2015</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1920/14_-_projeto_de_lei_revoga_o_3_do_art_40.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1920/14_-_projeto_de_lei_revoga_o_3_do_art_40.pdf</t>
   </si>
   <si>
     <t>Revoga o § 3º do artigo 40 da Lei Complementar n.º 06, de 15 de dezembro de 2017.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1936/projeto_de_lei_complementar_-altera_a_lei_complementar_21.2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1936/projeto_de_lei_complementar_-altera_a_lei_complementar_21.2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.o 21/2019, que dispõe sobre o Sistema Municipal de Ensino de Luiz Alves.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2009/projeto_de_lei_-_plano_diretor_-_assinado.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2009/projeto_de_lei_-_plano_diretor_-_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Diretor de Desenvolvimento Territorial do Município de Luiz Alves/SC.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2010/projeto_de_lei_-_zoneamento_de_uso_e_ocupacao_do_solo_-_assinado.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2010/projeto_de_lei_-_zoneamento_de_uso_e_ocupacao_do_solo_-_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Zoneamento de Uso e Ocupação do Solo do Município de Luiz Alves e dá outras providências.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2011/projeto_de_lei_-_perimetro_urbano_e_bairros_-_assinado.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2011/projeto_de_lei_-_perimetro_urbano_e_bairros_-_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do perímetro urbano e bairros do Município de Luiz Alves/SC e dá outras providências.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2012/projeto_de_lei_-_parcelamento_do_solo_-_assinado.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2012/projeto_de_lei_-_parcelamento_do_solo_-_assinado.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão das diretrizes, normas e procedimentos de parcelamento do solo urbano no Município de Luiz Alves e dá outras providências.</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2013/projeto_de_lei_-_mobilidade_urbana.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2013/projeto_de_lei_-_mobilidade_urbana.pdf</t>
   </si>
   <si>
     <t>Regulamenta a Estratégia de Mobilidade Urbana do Plano Diretor de Desenvolvimento Territorial do Município Luiz Alves e dá outras providencias.</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2014/projeto_de_lei_-_codigo_de_obras.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2014/projeto_de_lei_-_codigo_de_obras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Obras do Município de Luiz Alves e dá outras providências.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2049/projeto_de_lei_-_altera_a_lei_complementar_26.2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2049/projeto_de_lei_-_altera_a_lei_complementar_26.2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 26/2019.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2231/projeto_de_lei_certidao_de_regularizacao_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2231/projeto_de_lei_certidao_de_regularizacao_.pdf</t>
   </si>
   <si>
     <t>Autoriza a emissão de Certidão de Regularização de Edificação para as construções finalizadas anteriormente ao ano de 2008.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2265/projeto_de_lei_complementar_no_14-2021_assinado.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2265/projeto_de_lei_complementar_no_14-2021_assinado.pdf</t>
   </si>
   <si>
     <t>Altera o Código Tributário Municipal - Lei Complementar n.º 001/1998 e dá outras providências</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2354/projeto_de_lei_-_outorga_onerosa.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2354/projeto_de_lei_-_outorga_onerosa.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a regulamentação da outorga onerosa do direito de construir instituída pelo Plano Diretor de Desenvolvimento Territorial do Município de Luiz Alves e dá outras providências”.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2366/projeto_de_lei_-_issqn.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2366/projeto_de_lei_-_issqn.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca do Imposto Sobre Serviço de Qualquer Natureza – ISSQN e dá outras providências.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2368/projeto_de_lei_-_altera_o_codigio_sanitario_municipal.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2368/projeto_de_lei_-_altera_o_codigio_sanitario_municipal.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 01/2015 – Código Sanitário Municipal.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1847/projeto_de_lei_no_01-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1847/projeto_de_lei_no_01-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.842/2020.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1848/projeto_de_lei__no_02-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1848/projeto_de_lei__no_02-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de bens móveis à Fundação Médica Assistencial ao Trabalhador Rural de Luiz Alves.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1857/projeto_de_lei_no_03-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1857/projeto_de_lei_no_03-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1871/projeto_de_lei_no_04-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1871/projeto_de_lei_no_04-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de espaço público municipal.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1888/igp.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1888/igp.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a firmar convênio com o Estado de Santa Catarina, por meio da Secretária de Segurança Pública, com a interveniência do Instituto Geral de Perícias.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1889/9_-_projeto_de_lei_-_abertura_de_credito_especial.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1889/9_-_projeto_de_lei_-_abertura_de_credito_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial e dá outras providências</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1907/projeto_de_lei_no_07-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1907/projeto_de_lei_no_07-2021.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual de vencimentos aos servidores ativos, inativos e pensionistas da Câmara Municipal de Luiz Alves/SC.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1919/13_-_projeto_de_lei_-_aprova_o_plano_de_contingencia.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1919/13_-_projeto_de_lei_-_aprova_o_plano_de_contingencia.pdf</t>
   </si>
   <si>
     <t>Aprova o Plano de Contingência Municipal de Proteção e Defesa Civil de Luiz Alves.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1921/projeto_de_lei_no_09-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1921/projeto_de_lei_no_09-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar parceria, mediante Termo de Colaboração, com a Fundação Médica Assistencial ao Trabalhador Rural de Luiz Alves, para transferência de recursos financeiros.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1935/projeto_de_lei_-__altera_a_lei_1259.2007.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1935/projeto_de_lei_-__altera_a_lei_1259.2007.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n. 1259/2007</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1992/19_-_projeto_de_lei_-_conselho_esportes.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1992/19_-_projeto_de_lei_-_conselho_esportes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Conselho Municipal de Esportes de Luiz Alves e dá outras providências</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1993/20_-_projeto_de_lei_-_conselho_cultura.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1993/20_-_projeto_de_lei_-_conselho_cultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Conselho Municipal de Políticas Culturais de Luiz Alves e dá outras providências</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2026/projeto_de_lei_-__fundo_municipal_do_idoso.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2026/projeto_de_lei_-__fundo_municipal_do_idoso.pdf</t>
   </si>
   <si>
     <t>“Institui o Fundo Municipal do Idoso de Luiz Alves/SC e dá outras providências”</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2027/projeto_de_lei_-_anisitia_parcial_banco_de_horas_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2027/projeto_de_lei_-_anisitia_parcial_banco_de_horas_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a anistia parcial do banco de horas negativo dos servidores que foram impossibilitados de exercerem suas atividades laborativas regulares durante o período de vigência do estado de calamidade pública relacionado à emergência de saúde pública devido ao coronavírus (Covid-19), de importância internacional nos termos da Lei Municipal nº 1.807, de 29 de abril de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2047/projeto_de_lei_-_convenio_hospital.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2047/projeto_de_lei_-_convenio_hospital.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar convênio com a Fundação Médica Assistencial ao Trabalhador Rural de Luiz Alves e dá outras providências.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2048/projeto_de_lei_-_abertura_de_credito_adicional_especial_orcamentaria_fundo_do_idoso.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2048/projeto_de_lei_-_abertura_de_credito_adicional_especial_orcamentaria_fundo_do_idoso.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no Anexo da Lei Municipal n.º 1.684, de 29 de agosto de 2017, Plano Plurianual do Município de Luiz Alves para o quadriênio de 2018 a 2021, e da Lei Municipal n.º 1.823, de 15 de outubro de 2020, Lei de Diretrizes Orçamentárias para o exercício de 2021, abre crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2050/projeto_de_lei_no_17-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2050/projeto_de_lei_no_17-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a instalação de comedouros e bebedouros em logradouros públicos, o "Pet Comunitário", para animais de rua no Município de Luiz Alves e dá outras providências.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2059/projeto_de_lei_no_18-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2059/projeto_de_lei_no_18-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal na localidade de Laranjeiras como Rua João Borderes.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2069/projeto_de_lei_no_19-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2069/projeto_de_lei_no_19-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal na localidade de Boa Vista como Rua Anselmo Baptista Micheluzzi.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2070/projeto_de_lei_no_20-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2070/projeto_de_lei_no_20-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal de Rua " Antônio De Siste".</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2071/projeto_de_lei_no_21-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2071/projeto_de_lei_no_21-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública de Rua 9 de Março.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2072/projeto_de_lei_cimvi.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2072/projeto_de_lei_cimvi.pdf</t>
   </si>
   <si>
     <t>Autoriza o Consorcio Intermunicipal do Médio vale do Itajaí - CIMVI, a promover a concessão de direito real de uso de parte dos imóveis de sua propriedade para os fins que disciplina e dá outras providências.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2080/projeto_de_lei_no_23-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2080/projeto_de_lei_no_23-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Pagamento Incentivado</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2084/projeto_de_lei_no_24-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2084/projeto_de_lei_no_24-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Urbano Junkes no bairro Braço Miguel.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2108/projeto_de_lei_-__autoriza_transferencia_ao_hospital.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2108/projeto_de_lei_-__autoriza_transferencia_ao_hospital.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transferência de recurso financeiro no valor de R$ 11.550,00 (onze mil, quinhentos e cinquenta reais) à Fundação Médica Assistencial ao Trabalhador Rural de Luiz Alves.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2112/projeto_de_lei_no_26-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2112/projeto_de_lei_no_26-2021.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei n.º 1.853, de 17 de março de 2021, que Concede revisão geral anual de vencimentos aos servidores ativos, inativos e pensionistas da Câmara Municipal de Luiz Alves/SC.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2124/projeto_de_lei_27-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2124/projeto_de_lei_27-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua João Ruon, no bairro Serafim.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2125/projeto_de_lei_28-2021_leopoldo_goedert.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2125/projeto_de_lei_28-2021_leopoldo_goedert.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Leopoldo Guedert, no bairro Vila do Salto.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2126/projeto_de_lei_29-2021_arnoldo_jaco_diemon.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2126/projeto_de_lei_29-2021_arnoldo_jaco_diemon.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Arnoldo Jacó Diemon, na localidade Braço Miguel.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2137/projeto_de_lei_no_30-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2137/projeto_de_lei_no_30-2021.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei n.º 1.870, de 20 de julho de 2021.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2144/projeto_de_lei_-_denomina_via_publica_-_rua_joao_pauli.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2144/projeto_de_lei_-_denomina_via_publica_-_rua_joao_pauli.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública municipal - Rua João Pauli, na localidade Rio Canoas.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2145/projeto_de_lei_-__ppa.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2145/projeto_de_lei_-__ppa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio de 2022 a 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2146/projeto_de_lei_-__abertura_de_credito_adicional_especial_orcamentaria_rota_da_cachaca.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2146/projeto_de_lei_-__abertura_de_credito_adicional_especial_orcamentaria_rota_da_cachaca.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2152/projeto_de_lei_-_denomina_espaco_publico.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2152/projeto_de_lei_-_denomina_espaco_publico.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de espaço público municipal - Espaço de Saúde Avelino Francisco Veber, no bairro Dom Bosco.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2158/projeto_de_lei_35-2021_adolin_jose_weber.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2158/projeto_de_lei_35-2021_adolin_jose_weber.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Adolin José Weber, no bairro Dom Bosco.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2159/projeto_de_lei_36-2021_davi_jose_reichert.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2159/projeto_de_lei_36-2021_davi_jose_reichert.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Davi José Reichert, na localidade Ribeirão Máximo.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2160/projeto_de_lei_37-2021_jose_pereira.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2160/projeto_de_lei_37-2021_jose_pereira.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua José Pereira, no bairro Braço Comprido.</t>
   </si>
   <si>
     <t>2163</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2163/projeto_de_lei_desafetacao_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2163/projeto_de_lei_desafetacao_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desafetação de imóveis públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2170/projeto_de_lei_39-2021_raimundo_melchioretto.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2170/projeto_de_lei_39-2021_raimundo_melchioretto.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Raimundo Melchioretto, no bairro Rio do Peixe.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2175/projeto_de_lei__-_autoriza_aditivo_no_termo_de_colaboracao_-_hospital.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2175/projeto_de_lei__-_autoriza_aditivo_no_termo_de_colaboracao_-_hospital.pdf</t>
   </si>
   <si>
     <t>“Autoriza o Chefe do Poder Executivo Municipal a firmar Termo Aditivo ao Termo de Colaboração n.º 01/2021, celebrado com a Fundação Médica Assistencial ao Trabalhador Rural de Luiz Alves, e dá outras providências”.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2194/projeto_de_lei_41-2021_umberto_plasio_junkes.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2194/projeto_de_lei_41-2021_umberto_plasio_junkes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Umberto Plásio Junkes, no bairro Braço Cunha.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2195/projeto_de_lei_42-2021_jose_junkes.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2195/projeto_de_lei_42-2021_jose_junkes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua José Junkes, no bairro Braço Comprido.</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2205/projeto_de_lei_-_denomina_via_publica_-_governador_antonio_carlos_konder_reis.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2205/projeto_de_lei_-_denomina_via_publica_-_governador_antonio_carlos_konder_reis.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública municipal – Rua Governador Antônio Carlos Konder Reis, na localidade da Vila do Salto</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2223/pl_ldo_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2223/pl_ldo_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do Município de Luiz Alves, para o exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2224/projeto_de_lei_no_45-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2224/projeto_de_lei_no_45-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de vias públicas municipais do Loteamento Vila das Palmeiras, no bairro Vila Nova.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2242/projeto_de_lei_41-2021_umberto_plasio_junkes.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2242/projeto_de_lei_41-2021_umberto_plasio_junkes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Aristides Bonelli, na localidade Santana.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2243/projeto_de_lei_cisamvi.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2243/projeto_de_lei_cisamvi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação da 1° alteração do Contrato do Consórcio Intermunicipal de Saúde do Médio Vale do Itajaí - CISAMVI</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2244/projeto_de_lei_cimvi.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2244/projeto_de_lei_cimvi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a delegação da capacidade tributária ativa para o Consórcio Intermunicipal do Médio Vale do Itajaí – CIMVI</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2248/projeto_de_lei_49-2021_augusto_cordeiro.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2248/projeto_de_lei_49-2021_augusto_cordeiro.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.110/2004.</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2249/projeto_de_lei_50-2021_antonio_cordeiro.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2249/projeto_de_lei_50-2021_antonio_cordeiro.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Antônio Cordeiro, no bairro Baixo Máximo.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2250/projeto_de_lei_51-2021_rua_dos_miguel.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2250/projeto_de_lei_51-2021_rua_dos_miguel.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua dos Miguel, na localidade Braço Joaquim.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2251/projeto_de_lei_52-2021_therezinha_hermes_nda_costa.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2251/projeto_de_lei_52-2021_therezinha_hermes_nda_costa.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Therezinha Hermes da Costa, no bairro Baixo Canoas.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2259/projeto_de_lei_53-2021_morro_dos_macacos.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2259/projeto_de_lei_53-2021_morro_dos_macacos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Morro dos Macacos, na localidade Ribeirão Máximo.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2260/projeto_de_lei_54-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2260/projeto_de_lei_54-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Elias Bachmann, na localidade Ribeirão Máximo.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2261/projeto_de_lei_55-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2261/projeto_de_lei_55-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Osmar Bachmann, na localidade Ribeirão Máximo.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2262/projeto_de_lei_cessao_de_uso_casan.doc</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2262/projeto_de_lei_cessao_de_uso_casan.doc</t>
   </si>
   <si>
     <t>Dispõe sobre cessão de uso de imóvel público para a Companhia Catarinense de Águas e Saneamento- CASAN e dá outras providências.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2263/projeto_de_lei_-_guarda_subsidiada.doc</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2263/projeto_de_lei_-_guarda_subsidiada.doc</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Guarda Subsidiada de crianças e adolescentes em situação de risco por violação de direitos e dá outras providências.</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2264/projeto_de_lei__-_fomento_ctg.doc</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2264/projeto_de_lei__-_fomento_ctg.doc</t>
   </si>
   <si>
     <t>Autoriza o repasse de recursos financeiros ao Centro de Tradições Gaúchas Laço Luisalvense – CTG Laço Luisalvense, mediante a celebração de termo de fomento entre a entidade e o Município de Luiz Alves.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2279/projeto_de_lei_-_abertura_de_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2279/projeto_de_lei_-_abertura_de_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2281/projeto_de_lei_no_60-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2281/projeto_de_lei_no_60-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.814/2020.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2284/projeto_de_lei_no_61-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2284/projeto_de_lei_no_61-2021.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei n.º 1.881, de 30 de agosto de 2021.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2285/lei_incentivo_ao_esporte.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2285/lei_incentivo_ao_esporte.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo ao Esporte e a Cultura no Município de Luiz Alves.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2288/projeto_de_lei_-_denomina_via_-_maria_madalena_kraisch_publico.doc</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2288/projeto_de_lei_-_denomina_via_-_maria_madalena_kraisch_publico.doc</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Maria Madalena Kraisch.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2290/projeto_de_lei_-_abertura_de_credito_adicional_suplementar.doc</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2290/projeto_de_lei_-_abertura_de_credito_adicional_suplementar.doc</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Rogério Ribeiro da Silva, no bairro Dom Bosco.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2309/projeto_de_lei_-_loa.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2309/projeto_de_lei_-_loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Luiz Alves para o exercício de 2022</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2325/projeto_de_lei_-_abertura_de_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2325/projeto_de_lei_-_abertura_de_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2332/pl_finisa.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2332/pl_finisa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito junto à Caixa Econômica Federal com a garantia da União e dá outras providências.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2338/pl_hospital_-_emenda.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2338/pl_hospital_-_emenda.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a transferir recurso financeiro à Fundação Médica Assistencial ao Trabalhador de Luiz Alves e dá outras providências</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2352/projeto_de_lei_-_diarias_realeza.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2352/projeto_de_lei_-_diarias_realeza.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio financeiro para a Realeza da Festa Nacional da Cachaça e da Festa da Banana para subsidiar participação em eventos ou atividades que visem a divulgação e representação do Município de Luiz Alves/SC e dá outras providências.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2356/projeto_de_lei_-_abertura_de_credito_adicional_suplementar.doc</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2356/projeto_de_lei_-_abertura_de_credito_adicional_suplementar.doc</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2367/projeto_de_lei_-__programa_previne_brasil.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2367/projeto_de_lei_-__programa_previne_brasil.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação de incentivo financeiro por desempenho do Programa Previne Brasil no Município de Luiz Alves e dá outras providências.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>PRED</t>
   </si>
   <si>
     <t>Projeto de Redação Final</t>
   </si>
   <si>
     <t>CR - Comissão de Redação</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1875/redacao_final_ao_pl_no_01-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1875/redacao_final_ao_pl_no_01-2021.pdf</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1876/redacao_final_ao_pl_no_02-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1876/redacao_final_ao_pl_no_02-2021.pdf</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1877/redacao_final__ao_pl_complementar_no_01-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1877/redacao_final__ao_pl_complementar_no_01-2021.pdf</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1895/redacao_final__ao_pl_complementar_no_02-2021.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1895/redacao_final__ao_pl_complementar_no_02-2021.docx</t>
   </si>
   <si>
     <t>Altera o Código Tributário Municipal, Lei Complementar n.º 001/1998.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1896/redacao_final__ao_pl_complementar_no_03-2021.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1896/redacao_final__ao_pl_complementar_no_03-2021.docx</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 01/2015.</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1897/redacao_final_ao_pl_no_04-2021.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1897/redacao_final_ao_pl_no_04-2021.docx</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1924/redacao_final_ao_pl_no_05-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1924/redacao_final_ao_pl_no_05-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a firmar convênio com o Estado de Santa Catarina, por meio da Secretaria de Segurança Pública, com a interveniência do Instituto Geral de Perícias.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1925/redacao_final_ao_pl_no_06-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1925/redacao_final_ao_pl_no_06-2021.pdf</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1926/redacao_final_ao_pl_no_07-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1926/redacao_final_ao_pl_no_07-2021.pdf</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1941/redacao_final_ao_pl_no_08-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1941/redacao_final_ao_pl_no_08-2021.pdf</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1954/redacao_final_ao_pl_no_10-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1954/redacao_final_ao_pl_no_10-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.259/2007.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1955/redacao_final__ao_pl_complementar_no_04-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1955/redacao_final__ao_pl_complementar_no_04-2021.pdf</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1956/redacao_final__ao_pl_complementar_no_05-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1956/redacao_final__ao_pl_complementar_no_05-2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 21/2019, que dispõe sobre o Sistema Municipal de Ensino de Luiz Alves.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2022/redacao_final_ao_pl_no_11-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2022/redacao_final_ao_pl_no_11-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Conselho Municipal de Esportes de Luiz Alves e dá outras providências.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2023/redacao_final_ao_pl_no_12-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2023/redacao_final_ao_pl_no_12-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Conselho Municipal de Políticas Culturais de Luiz Alves e dá outras providências.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2040/redacao_final_ao_pl_no_13-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2040/redacao_final_ao_pl_no_13-2021.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal do Idoso de Luiz Alves/SC e dá outras providências.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2041/redacao_final_ao_pl_no_14-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2041/redacao_final_ao_pl_no_14-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a anistia parcial do banco de horas negativo dos servidores que foram impossibilitados de exercerem suas atividades laborativas regulares durante o período de vigência do estado de calamidade pública relacionado à emergência de saúde pública devido ao coronavírus (Covid-19), de importância internacional nos termos da Lei Municipal n.º 1.807, de 29 de abril de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2053/redacao_final__ao_pl_complementar_no_12-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2053/redacao_final__ao_pl_complementar_no_12-2021.pdf</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2060/redacao_final_ao_pl_no_15-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2060/redacao_final_ao_pl_no_15-2021.pdf</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2061/redacao_final_ao_pl_no_16-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2061/redacao_final_ao_pl_no_16-2021.pdf</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2062/redacao_final_ao_pl_no_17-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2062/redacao_final_ao_pl_no_17-2021.pdf</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2077/redacao_final_ao_pl_no_18-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2077/redacao_final_ao_pl_no_18-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2085/redacao_final_ao_pl_no_19-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2085/redacao_final_ao_pl_no_19-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Anselmo Baptista Micheluzzi.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2086/redacao_final_ao_pl_no_20-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2086/redacao_final_ao_pl_no_20-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Antônio de Siste.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2087/redacao_final_ao_pl_no_21-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2087/redacao_final_ao_pl_no_21-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua 9 de Março.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2088/redacao_final_ao_pl_no_22-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2088/redacao_final_ao_pl_no_22-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Consórcio Intermunicipal do Médio Vale do Itajaí – CIMVI, a promover a concessão de direito real de uso de parte dos imóveis de sua propriedade para os fins que disciplina e dá outras providências.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2096/redacao_final_ao_pl_no_23-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2096/redacao_final_ao_pl_no_23-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Pagamento Incentivado – PPI e dá outras providências.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2102/redacao_final_ao_pl_no_24-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2102/redacao_final_ao_pl_no_24-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Urbano Junkes, no bairro Braço Miguel.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2130/redacao_final_ao_pl_no_25-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2130/redacao_final_ao_pl_no_25-2021.pdf</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2138/redacao_final_ao_pl_no_27-2021.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2138/redacao_final_ao_pl_no_27-2021.docx</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2149/redacao_final_ao_pl_no_28-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2149/redacao_final_ao_pl_no_28-2021.pdf</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2150/redacao_final_ao_pl_no_29-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2150/redacao_final_ao_pl_no_29-2021.pdf</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2151/redacao_final_ao_pl_no_33-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2151/redacao_final_ao_pl_no_33-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional suplementar e dá outras providências</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2161/redacao_final_ao_pl_no_31-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2161/redacao_final_ao_pl_no_31-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua João Pauli, na localidade Rio Canoas.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2171/redacao_final_ao_pl_no_34-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2171/redacao_final_ao_pl_no_34-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de espaço público municipal – Espaço de Saúde Avelino Francisco Veber, no bairro Dom Bosco.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2172/redacao_final_ao_pl_no_35-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2172/redacao_final_ao_pl_no_35-2021.pdf</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2173/redacao_final_ao_pl_no_36-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2173/redacao_final_ao_pl_no_36-2021.pdf</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2174/redacao_final_ao_pl_no_37-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2174/redacao_final_ao_pl_no_37-2021.pdf</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2183/redacao_final_ao_pl_no_39-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2183/redacao_final_ao_pl_no_39-2021.pdf</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2184/redacao_final_ao_pl_no_40-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2184/redacao_final_ao_pl_no_40-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar Termo Aditivo ao Termo de Colaboração n.º 01/2021, celebrado com a Fundação Médica Assistencial ao Trabalhador Rural de Luiz Alves, e dá outras providências.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2198/redacao_final__ao_pl_complementar_no_06-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2198/redacao_final__ao_pl_complementar_no_06-2021.pdf</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2199/redacao_final__ao_pl_complementar_no_07-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2199/redacao_final__ao_pl_complementar_no_07-2021.pdf</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2200/redacao_final__ao_pl_complementar_no_08-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2200/redacao_final__ao_pl_complementar_no_08-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão do perímetro urbano e bairros do município de Luiz Alves/SC e dá outras providências.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2201/redacao_final__ao_pl_complementar_no_09-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2201/redacao_final__ao_pl_complementar_no_09-2021.pdf</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2202/redacao_final__ao_pl_complementar_no_10-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2202/redacao_final__ao_pl_complementar_no_10-2021.pdf</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2203/redacao_final__ao_pl_complementar_no_11-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2203/redacao_final__ao_pl_complementar_no_11-2021.pdf</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2204/redacao_final_ao_pl_no_38-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2204/redacao_final_ao_pl_no_38-2021.pdf</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2212/redacao_final_ao_pl_no_38-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2212/redacao_final_ao_pl_no_38-2021.pdf</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2216/redacao_final_ao_pl_no_32-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2216/redacao_final_ao_pl_no_32-2021.pdf</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2225/redacao_final_ao_pl_no_42-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2225/redacao_final_ao_pl_no_42-2021.pdf</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2226/redacao_final_ao_pl_no_43-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2226/redacao_final_ao_pl_no_43-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Governador Antônio Carlos Konder Reis, na bairro Vila do Salto.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2253/redacao_final_ao_pl_no_44-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2253/redacao_final_ao_pl_no_44-2021.pdf</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2254/redacao_final_ao_pl_no_45-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2254/redacao_final_ao_pl_no_45-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de vias públicas municipais do Loteamento Vila das Palmeiras, no bairro Vila Nova</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2267/redacao_final__ao_pl_complementar_no_13-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2267/redacao_final__ao_pl_complementar_no_13-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a emissão de certidão de regularização de dificação para as construções finalizadas anteriormente ao ano de 2008.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2268/redacao_final_ao_pl_no_41-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2268/redacao_final_ao_pl_no_41-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal - Rua Humberto Plásio Junkes, no bairro Braço Cunha.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2269/redacao_final_ao_pl_no_46-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2269/redacao_final_ao_pl_no_46-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal - Rua Aristides Bonelli, na localidade de Santana.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2270/redacao_final_ao_pl_no_47-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2270/redacao_final_ao_pl_no_47-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação da 1ª alteração do Contrato do Consórcio Intermunicipal de Saúde do Médio Vale do Itajaí - CISAMVI.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2271/redacao_final_ao_pl_no_48-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2271/redacao_final_ao_pl_no_48-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a delegação da capacidade tributária ativa para o Consórcio Intermunicipal do Médio Vale do Itajaí - CIMVI e dá outras providências.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria da Mulher no  âmbito da Câmara Municipal de Luiz Alves e dá outras providências.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2273/redacao_final_ao_pr_no_02-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2273/redacao_final_ao_pr_no_02-2021.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão honorário luizalvense ao deputado estadual Vicente Caropreso.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>Concede o título de cidadão honorário luizalvense a governador do Estado Carlos Moisés da Silva.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>Concede o título de cidadã honorária luizalvense à deputada estadual Paulina .</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2282/redacao_final_ao_pl_no_59-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2282/redacao_final_ao_pl_no_59-2021.pdf</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2289/redacao_final_ao_pl_complementar_no_14-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2289/redacao_final_ao_pl_complementar_no_14-2021.pdf</t>
   </si>
   <si>
     <t>Altera o Código Tributário Municipal - Lei Complementar nº 001/1998 e dá outras providências.</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2291/redacao_final_ao_pl_no_49-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2291/redacao_final_ao_pl_no_49-2021.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal nº 1.110/2004.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2292/redacao_final_ao_pl_no_50-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2292/redacao_final_ao_pl_no_50-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal- Rua Antônio Cordeiro, no bairro Baixo Máximo.</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2293/redacao_final_ao_pl_no_51-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2293/redacao_final_ao_pl_no_51-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal - Rua dos Miguel, na localidade de Braço Joaquim.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2294/redacao_final_ao_pl_no_52-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2294/redacao_final_ao_pl_no_52-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal - Rua Therezinha Hermes da Costa no bairro Baixo Canoas.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2297/redacao_final_ao_pl_no_60-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2297/redacao_final_ao_pl_no_60-2021.pdf</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2310/redacao_final_ao_pl_no_53-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2310/redacao_final_ao_pl_no_53-2021.pdf</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2311/redacao_final_ao_pl_no_54-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2311/redacao_final_ao_pl_no_54-2021.pdf</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2312/redacao_final_ao_pl_no_55-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2312/redacao_final_ao_pl_no_55-2021.pdf</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2313/redacao_final_ao_pl_no_56-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2313/redacao_final_ao_pl_no_56-2021.pdf</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2314/redacao_final_ao_pl_no_57-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2314/redacao_final_ao_pl_no_57-2021.pdf</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2329/redacao_final_ao_pl_no_62-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2329/redacao_final_ao_pl_no_62-2021.pdf</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2330/redacao_final_ao_pl_no_63-2021.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2330/redacao_final_ao_pl_no_63-2021.docx</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal – Rua Maria Madalena Kraisch, no bairro Vila do Salto.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2331/redacao_final_ao_pl_no_64-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2331/redacao_final_ao_pl_no_64-2021.pdf</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2344/redacao_final_ao_pl_no_61-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2344/redacao_final_ao_pl_no_61-2021.pdf</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2345/redacao_final_ao_pl_no_65-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2345/redacao_final_ao_pl_no_65-2021.pdf</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2346/redacao_final_ao_pl_no_67-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2346/redacao_final_ao_pl_no_67-2021.pdf</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2347/redacao_final_ao_pl_no_66-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2347/redacao_final_ao_pl_no_66-2021.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Luiz Alves para o exercício de 2022.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2358/redacao_final_ao_pl_no_68-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2358/redacao_final_ao_pl_no_68-2021.pdf</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2360/redacao_final_projeto_decreto_legislativo_01-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2360/redacao_final_projeto_decreto_legislativo_01-2021.pdf</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2361/redacao_final_ao_pr_no_05-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2361/redacao_final_ao_pr_no_05-2021.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão honorário luizalvense ao Deputado Federal Carlos Chiodini.</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2362/redacao_final_ao_pr_no_06-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2362/redacao_final_ao_pr_no_06-2021.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão honorário luizalvense ao Secretário de Estado Thiago Augusto Vieira.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2363/redacao_final_ao_pr_no_07-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2363/redacao_final_ao_pr_no_07-2021.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão honorário luizalvense ao Deputado Estadual Marcos Luiz Vieira.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2375/redacao_final_ao_pl_complementar_no_15-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2375/redacao_final_ao_pl_complementar_no_15-2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da outorga onerosa do direito de construir instituída pelo Plano Diretor de Desenvolvimento Territorial do Município de Luiz Alves e dá outras providências.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2376/redacao_final_ao_pl_no_70-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2376/redacao_final_ao_pl_no_70-2021.pdf</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Roseli, Susana Müller Campigotto, Teresinha Goedert Bork</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2233/projeto_de_resolucao_01_2021_-_procuradoria_da_mulher.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2233/projeto_de_resolucao_01_2021_-_procuradoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Procuradoria da Mulher no âmbito da Câmara Municipal de Luiz Alves e dá outras providências.</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>Ênio Ronchi Júnior (Juninho), Jorge Soares da Silva Winter, Perci Bompani, Roseli, Susana Müller Campigotto</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2234/projeto_de_resolucao_02_2021_-_vicente_caropreso.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2234/projeto_de_resolucao_02_2021_-_vicente_caropreso.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão honorário luizalvense ao Deputado Estadual Vicente Caropreso.</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2235/projeto_de_resolucao_03_2021_-_carlos_moises.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2235/projeto_de_resolucao_03_2021_-_carlos_moises.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadão honorário luizalvense ao Governador do Estado Carlos Moisés da Silva</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2236/projeto_de_resolucao_04_2021_-_paulinha.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2236/projeto_de_resolucao_04_2021_-_paulinha.pdf</t>
   </si>
   <si>
     <t>Concede o título de cidadã honorária luizalvense à Deputada Estadual Paulinha</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2348/projeto_de_resolucao_05-2021_-_carlos_chiodini.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2348/projeto_de_resolucao_05-2021_-_carlos_chiodini.pdf</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2349/projeto_de_resolucao_06_2021_-_thiago_vieira.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2349/projeto_de_resolucao_06_2021_-_thiago_vieira.docx</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2350/projeto_de_resolucao_07_2021_-_marcos_vieira.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2350/projeto_de_resolucao_07_2021_-_marcos_vieira.docx</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1844/requerimento_no_01-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1844/requerimento_no_01-2021.pdf</t>
   </si>
   <si>
     <t>Seja levado ao Plenário para decisão, o Requerimento do Vereador eleito e diplomado_x000D_
 no pleito eleitoral de 15 de novembro de 2020, Bertolino Bachmann, o qual solicita que o ato_x000D_
 de posse seja por via remota de videoconferência.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1856/requerimento_no_02-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1856/requerimento_no_02-2021.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o PL nº 03/2021.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1868/requerimento_no_03-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1868/requerimento_no_03-2021.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado à Câmara de Vereadores se já existe projeto para construção de passeio público na Rua Vitória Hess e Rua José Lino Schmitt, caso não, este Vereador requer seja viabilizado tal projeto junto ao setor de engenharia da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1870/requerimento_no_04-2021_-_perci.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1870/requerimento_no_04-2021_-_perci.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações acerca da reforma do Ginásio de Esportes Guilherme Frederico Schwanke, especialmente quanto a existência de projeto de reforma,e em caso negativo, estimativa de tempo para fazê-lo bem como adequação da quadra ao tamanho oficial.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1873/requerimento_no_05-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1873/requerimento_no_05-2021.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo, para que através da Secretaria de Agricultura preste informações sobre o combate ao mosquito maruim, em que estágio se encontra tal programa municipal.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1874/requerimento_no_06-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1874/requerimento_no_06-2021.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações sobre a reforma do Ginásio de Esportes Ricardo Bressanini, em Vila Nova, se há projeto e previsão de tempo para iniciar a reforma.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1878/requerimento_no_07-2021_-_enio.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1878/requerimento_no_07-2021_-_enio.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações à Câmara de Vereadores se existe projeto para construção de passeio público e ciclovia na Rua Dom Bosco, caso negativo, requeiro seja viabilizado tal projeto junto ao setor de engenharia da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1887/requerimento_no_08-2021_felipe.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1887/requerimento_no_08-2021_felipe.docx</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste  informações à Câmara Municipal se há projeto de pavimentação asfáltica para ruas do município, dentre elas a Estrada geral de Rio Novo, informando ainda em quais locais já existe projeto de pavimentação e se algum deles é de forma colaborativa e quais os critérios para pavimentação de forma colaborativa.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1890/requerimento_no_09-2021_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1890/requerimento_no_09-2021_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Secretaria Estadual de Infraestrutura solicitando informações se há projeto de construção de ciclovia e de acostamento para a Rodovia SC 414, caso negativo, solicito informações sobre a previsão, prazo e interesse na viabilização de tal projeto, requerendo desde já que seja viabilizado referido projeto.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1891/requerimento_no_10-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1891/requerimento_no_10-2021.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Celesc Regional para que proceda a elaboração de projeto de melhoria na rede de energia elétrica na Rua Carlos Erbs, Ribeirão do Padre.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1892/requerimento_no_11-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1892/requerimento_no_11-2021.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Casan Estadual para que seja marcada uma audiência para tratar de assunto de implantação de um reservatório de água no Rio do Peixe para atender o Conjunto Habitacional de Rio do Peixe e demais moradores.</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1911/requerimento_no_12-2021_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1911/requerimento_no_12-2021_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Secretaria de Saúde para que preste informações sobre a demora nos atendimentos no Posto de Saúde do Centro no dia 18/02/2021, quinta-feira, o qual nos chegaram reclamações de munícipes.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1912/requerimento_no_13-2021-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1912/requerimento_no_13-2021-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações sobre a Rua Amélia Schweitzer cujo projeto de pavimentação está sendo feito com lajotas, se no projeto constava lajotas mesmo ou foi modificado e por que a obra não se estende até o final da via, contemplando somente uma parte dela.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1913/requerimento_no_14-2021-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1913/requerimento_no_14-2021-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder executivo para que preste informações a respeito da pavimentação em Braço Cunha, o que especifica o projeto sobre o local de término da obra.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1918/requerimento_no_15-2021-_enio.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1918/requerimento_no_15-2021-_enio.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe à Câmara de Vereadores sobre a viabilidade de instalar novos abrigos de pontos de ônibus no Município.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1922/requerimento_no_16-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1922/requerimento_no_16-2021.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o PL nº 09/2021.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>Perci Bompani, Ênio Ronchi Júnior (Juninho), Jorge Soares da Silva Winter</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1942/requerimento_no_17-2021_-_perci_jorge_e_enio.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1942/requerimento_no_17-2021_-_perci_jorge_e_enio.docx</t>
   </si>
   <si>
     <t>Seja oficiada a Celesc Regional para que, na pessoa do Gerente Regional, compareça a esta Casa, para que preste esclarecimento sobre as demandas existentes no Município de Luiz Alves.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1943/requerimento_no_18-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1943/requerimento_no_18-2021.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste  informações acerca da existência de projeto de construção de Ginásio de Esportes na localidade do Máximo, junto a Escola Municipal Arlindo Benevenuto Zimmermann. Além disso, seja esclarecido se já houve destinação de recursos federais para este fim.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1944/requerimento_no_19-2021_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1944/requerimento_no_19-2021_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações sobre a possibilidade de colocar nos boletos das taxas municipais e boletos de alvarás, os nomes das agências que operam no município aptas a receber o pagamento e não somente Caixa Econômica ou Lotérica.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1945/requerimento_no_20-2021-_enio.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1945/requerimento_no_20-2021-_enio.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste  informações à Câmara de Vereadores se existe projeto do Município em parceria com o Governo do Estado para construção de acostamento na Rodovia SC 414.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1958/requerimento_no_21-2021_cohab_rio_do_peixe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1958/requerimento_no_21-2021_cohab_rio_do_peixe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações acerca da existência de projeto e a possibilidade de pavimentação das ruas existentes no Conjunto Habitacional do Rio do Peixe (Rua Elsa Sabel Stein, Rua Everson Luiz Reinert, Rua Francisco Bettoni Neto, Rua Maicon Diego Reinert, Rua Salete Maria Bittencourt, Rua Norma Schlickman Schmitt, e Rua Rosa Maria Habitzreuter).</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1957/requerimento_no_22-2021_perci_correios.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1957/requerimento_no_22-2021_perci_correios.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações acerca da resposta dos Correios ao ofício de minha autoria (documento anexo), que solicitou ampliação do atendimento por carteiros na área urbana, implementação de Agências Comunitárias e Caixas Postais Comunitárias no município.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1960/requerimento_no_23-2021_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1960/requerimento_no_23-2021_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que possa indicar um terreno para a Casan instalar um reservatório de água no Conjunto Habitacional em Rio do Peixe, conforme ofício nº  0402 da Diretora da Casan,  em resposta à solicitação feita no Requerimento 11/2021.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1969/requerimento_no_24-2021-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1969/requerimento_no_24-2021-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que viabilize junto ao setor de engenharia e de obras um projeto de construção de passeio público e ciclovia na Rua Vitória Hess e José Lino Schmitt.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1976/requerimento_no_25-2021-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1976/requerimento_no_25-2021-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações se há previsão de abertura de toda a extensão da Rua Carlos Erbs, Ribeirão do Padre., bem como projeto de pavimentação da via.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1978/requerimento_no_26-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1978/requerimento_no_26-2021.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que  em conjunto com a Secretaria da Educação preste esclarecimentos sobre a Lei Complementar nº 26/2019 .</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1981/requerimento_no_27-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1981/requerimento_no_27-2021.pdf</t>
   </si>
   <si>
     <t>Requer à Mesa Diretora que seja oficiado o Poder Executivo para que proceda a revisão da Lei Complementar nº 26/2019 junto ao setor jurídico de forma a suprimir o Artigo 77, Inciso II.</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1983/requerimento_no_28-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1983/requerimento_no_28-2021.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações acerca da viabilidade e intenção de instalação de Parque Infantil na localidade de Canoas, preferencialmente próxima a capela e clube local.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1989/requerimento_no_29-2021-_felipe_ponte_francisco_altini.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1989/requerimento_no_29-2021-_felipe_ponte_francisco_altini.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informação acerca da construção da ponte na Rua Francisco Altini, no Braço Serafim e da Tomada de Preço 04/2020.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1991/requerimento_no_30-2021_-_susana_parque.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1991/requerimento_no_30-2021_-_susana_parque.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações acerca da viabilidade e intenção de instalação de Parque Infantil e academia ao ar livre na localidade de Laranjeiras.</t>
   </si>
   <si>
     <t>1998</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1998/requerimento_no_31-2021_-_lucas_biblioteca_itinerante.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1998/requerimento_no_31-2021_-_lucas_biblioteca_itinerante.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações acerca da viabilidade e intenção de destinar um ônibus para o projeto de biblioteca itinerante.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2001/requerimento_no_32-2021_-_enio.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2001/requerimento_no_32-2021_-_enio.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste  informações à Câmara de Vereadores a cerca do andamento das obras de pavimentação da Rua Catarina Schmitz, se já existe o projeto e como será executada essa obra, se será de forma colaborativa ou não.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2003/requerimento_no_33-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2003/requerimento_no_33-2021.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste  informações à Câmara de Vereadores a cerca dos atendimentos com psicólogos no Município, quantos profissionais da área atendem na área pública, se a demanda é muito grande e o número de profissionais atende a demanda, se há uma fila de espera para o atendimento prestado.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2007/requerimento_no_34-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2007/requerimento_no_34-2021.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste  informações à Câmara de Vereadores se já existe projeto para a implantação de rede de iluminação pública no trecho de rodovia que compreende desde a Ponte de Vila Nova até a Ponte que faz a divisa com o Município de Navegantes, em Rio do Peixe.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2019/requerimento_no_35-2021_-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2019/requerimento_no_35-2021_-_bertolino.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações à Câmara de Vereadores se há a necessidade de processo de licitação para a recuperação da pavimentação da Rua José Lino Schmitt e se há uma previsão para o início dos trabalhos.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2020/requerimento_no_36-2021_-_jorge.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2020/requerimento_no_36-2021_-_jorge.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações à Câmara de Vereadores, junto ao setor de esportes, se existe algum programa de incentivo pós e durante a pandemia da Covid- 19, às escolinhas de futebol do Município.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2025/requerimento_no_37-2021_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2025/requerimento_no_37-2021_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que junto à Secretaria Municipal de Educação, preste informações à Câmara de Vereadores o porquê da necessidade dos professores de preencherem a folha ponto, visto que já assinam o livro ponto e o ponto digital, caracterizando o controle suficiente de frequência e assiduidade.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2028/requerimento_no_38-2021_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2028/requerimento_no_38-2021_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações à Câmara de Vereadores, através da Secretaria Municipal competente,  a cerca do número de ônibus escolar que o município possui e qual a demanda que será atendida, considerando o Pregão Presencial nº 07/2021 – FME – Licitações- Município de Luiz Alves, para tomada de preços para contratação de serviços de transporte escolar e quantas empresas contratadas fazem a prestação de serviço de transporte escolar atualmente.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2033/requerimento_no_40-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2033/requerimento_no_40-2021.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste  informações à Câmara de Vereadores sobre a possibilidade de serem contratados vigilantes para atuarem nas creches municipais, assim como nas escolas do município. Informando ainda, se o processo de contratação exige empresa especializada em segurança ou pode ser feito através de processo seletivo de profissionais.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2034/requerimento_no_40-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2034/requerimento_no_40-2021.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste  informações à Câmara de Vereadores se há possiblidades para que sejam instaladas duas academias ao ar livre: uma em Braço Francês e outra em Braço Joaquim.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2038/requerimento_no_41-2021_-_jorge.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2038/requerimento_no_41-2021_-_jorge.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informação à Câmara de Vereadores, acerca da viabilidade de instalação de placas de trânsito indicativas das rotas de acesso aos bairros, localidades e outros municípios, bem como a distância existente até a Rodovia mais próxima.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2039/requerimento_no_42-2021_-_perci_enio_roseli.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2039/requerimento_no_42-2021_-_perci_enio_roseli.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo Estadual na pessoa do Secretário de Estado de Infraestrutura e Mobilidade Sr. Thiago Augusto Vieira para que preste informação à Câmara de Vereadores, acerca da possibilidade de construção de uma passarela na Ponte sobre o Ribeirâo Miguel, no bairro Vila do Salto, na Rodovia SC 414.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2044/requerimento_no_43-2021_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2044/requerimento_no_43-2021_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações a cerca dos valores destinados à reforma e revitalização do Posto de Saúde do Centro, bem como a empresa que ficou responsável pelas obras.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2046/requerimento_no_44-2021_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2046/requerimento_no_44-2021_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que, através da Secretaria Municipal da Saúde, preste informações sobre quais os servidores da Prefeitura Municipal que receberam a vacina de proteção contra o Covid -19, e se todos estavam em lista de prioridade.</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2051/requerimento_no_45-2021.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2051/requerimento_no_45-2021.docx</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final do PL Complementar nº 12/2021.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações à Câmara de Vereadores, através da Secretaria Municipal de Educação, a respeito do horário de término das aulas da Escola Henrique Keunecke, Braço Serafim.</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2067/requerimento_no_47-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2067/requerimento_no_47-2021.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações e maiores detalhes,  sobre a obra de pavimentação da Rua Nair Melchioretto Reuter, Vila do Salto.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2068/requerimento_no_48-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2068/requerimento_no_48-2021.pdf</t>
   </si>
   <si>
     <t>Sejam encaminhadas informações sobre a empresa que venceu licitação para as roçadas e limpeza das margens das ruas do município, tais como, cópia do contrato, qual o valor pago, quais os serviços que foram licitados, quantos dias por semana foram contratados, somente as vias urbanas serão beneficiadas ou as vias rurais também.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2076/requerimento_no_49-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2076/requerimento_no_49-2021.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações se existe projeto de continuidade da rede de saneamento ao final da Rua Próspero Martini,  no conjunto habitacional de Rio do Peixe.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2078/requerimento_no_50-2021-__jorge.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2078/requerimento_no_50-2021-__jorge.pdf</t>
   </si>
   <si>
     <t>Seja oficado o Poder Executivo para que preste informações se há projeto de ampliação da Escola Rafael Rech, Rio Canoas, bem como a construção de uma rampa de acessibilidade.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2091/requerimento_no_51-2021_-_perci.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2091/requerimento_no_51-2021_-_perci.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que viabilize projeto de lei para recadastramento das residências do perímetro urbano, favorecendo assim o avanço das entregas dos Correios. Que seja também verificada a possibilidade de isenção de possíveis taxas para cadastramento de numeração, os proprietários das residências já construídas durante a execução desse serviço.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2092/requerimento_no_52-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2092/requerimento_no_52-2021.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que estude a possibilidade de pavimentar a Rua Carlos Erbs, Ribeirão do Padre, e caso já exista projeto de pavimentação da referida via em andamento, que seja encaminhada cópia à Câmara de Vereadores. Na constatação da impossibilidade de pavimentação de toda a extensão da rua num primeiro momento, que seja viabilizada a pavimentação do trecho inicial da via.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2095/requerimento_no_53-2021_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2095/requerimento_no_53-2021_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações se existe projeto para expandir a iluminação pública por toda a via de Ribeirão do Bugre.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2097/requerimento_no_54-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2097/requerimento_no_54-2021.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado ofício à empresa Auto Viação Rainha, para que preste informações a respeito dos horários do itinerário de Blumenau/Luiz Alves no período verpertino e a possiblidade de permanecer com o horário das 17 h, como vinha sendo feito em momento anterior à pandemia.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2100/requerimento_no_55-2021_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2100/requerimento_no_55-2021_bertolino.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informação acerca do estado de conservação e disponibilidade distribuidores de calcário da Secretaria de Agricultura, que são oferecidos para uso dos agricultores.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2101/requerimento_no_56-2021_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2101/requerimento_no_56-2021_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informação acerca da intenção de uso do imóvel de propriedade da municipalidade, localizado na Rua Ricardo Volpi.</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2106/requerimento_no_57-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2106/requerimento_no_57-2021.pdf</t>
   </si>
   <si>
     <t>Sejam encaminhadas  informações sobre o projeto das obras de pavimentação asfáltica em Braço Joaquim, bem como os valores que serão aplicados nas obras.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2107/requerimento_no_58-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2107/requerimento_no_58-2021.pdf</t>
   </si>
   <si>
     <t>Seja viabilizada a criação de cartão de identificação dos professores da rede municipal de ensino.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2109/requerimento_no_59-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2109/requerimento_no_59-2021.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Secretário de Obras do Município para que apresente na Câmara de Vereadores o programa “Adote uma Praça”  instituído pela Lei Municipal nº 1.768/2019, pelo Decreto nº 85/2019.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2113/requerimento_no_60-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2113/requerimento_no_60-2021.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Secretaria Municipal de Obras e Planejamento para que preste informação acerca da existência de projeto de pavimentação da Rua Celeste Scola.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2114/requerimento_no_61-2021_-_jorge_dispensa_intersticio_pl_26-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2114/requerimento_no_61-2021_-_jorge_dispensa_intersticio_pl_26-2021.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei nº 26/2021.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2115/requerimento_no_62-2021_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2115/requerimento_no_62-2021_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que viabilize junto aos órgãos competentes a instalação de Câmera de videomonitoramento na localidade de Rio do Peixe, sugerindo que uma delas seja instalada no entroncamento da estrada de Laranjeiras com a Rua Faustino Martini e nos dois entroncamento com a Rodovia SC 414.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2116/requerimento_no_63-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2116/requerimento_no_63-2021.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe informações à Câmara de Vereadores se a rede de iluminação pública instalada desde a ponte de Vila Nova até a entrada de Rio do Peixe, próximo ao estabelecimento do Ferro Velho Pulga, vai se estender até à divisa do município com Navegantes.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2123/requerimento_no_64-2021-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2123/requerimento_no_64-2021-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que junto à Secretaria da Educação e considerando a resposta ao Requerimento nº 44/2021, após à pandemia, ao ser normalizado o ano letivo dos alunos, encontrem uma solução para que os alunos da Escola Henrique Keunecke, Braço Serafim, permaneçam na escola até o horário de término das aulas , ou seja , até às 16:30 horas.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2129/requerimento_65-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2129/requerimento_65-2021.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informação sobre a razão de remover os bancos de mármore do centro do município e onde foram depositados.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2132/requerimento_no_66-2021_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2132/requerimento_no_66-2021_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe através do setor competente, cópia do projeto completo da nova escola da Vila do Salto, os valores que serão investidos, os valores que ainda serão pagos, qual a previsão de conclusão e quantos estudantes comportará.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2135/requerimento_no_67-2021_-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2135/requerimento_no_67-2021_-_bertolino.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe através do setor competente, cópia da planilha orçamentária para execução do projeto de quadra coberta da Escola Municipal Prof. Arlindo Benvenuto Zimmermann.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2136/requerimento_no_68-2021_-_jorge_dispensa_intersticio_pl_30-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2136/requerimento_no_68-2021_-_jorge_dispensa_intersticio_pl_30-2021.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei nº 30/2021.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2141/requerimento_no_69-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2141/requerimento_no_69-2021.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações sobre se há projeto de pavimentação da Rua São Leopoldo, Baixo Máximo, rua que dá acesso à igreja São Crisóvão.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2147/requerimento_no_70-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2147/requerimento_no_70-2021.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações sobre a obra de revitalização da Vila do Salto, quais os valores orçados e gastos com a obra, se houve aditivos e quais foram os aditivos, e demais informações desde o início do projeto até a sua conclusão.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2148/requerimento_no_71-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2148/requerimento_no_71-2021.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que estude a viabilidade de instalação de Ecoponto no Município de Luiz Alves.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2155/requerimento_no_72-2021_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2155/requerimento_no_72-2021_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações se há projeto para pavimentação da Rua Zita Marangoni, pequeno trecho que ainda não possui asfalto, caso a resposta seja positiva, que informe a previsão de início das obras.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2157/requerimento_no_73-2021_-_enio.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2157/requerimento_no_73-2021_-_enio.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações se há projeto para pavimentação das Ruas 8 de dezembro e 05 de novembro, ambas no bairro Vila do Salto caso a resposta seja positiva, que informe a previsão de início das obras.</t>
   </si>
   <si>
     <t>2162</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2162/requerimento_no_74-2021_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2162/requerimento_no_74-2021_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado ofício ao centro de doação de sangue – HEMOSC – Blumenau, para que viabilize um ônibus a fim de estar no município periodicamente ( uma vez por mês ou uma vez a cada 15 dias) para a coleta de sangue de doadores residentes no município de Luiz Alves.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>Seja oficiado  o Poder Executivo para que preste informações se existe projeto de revitalização/melhorias das ruas transversais da Vila do Salto.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2178/requerimento_76-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2178/requerimento_76-2021.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe a Câmara de Vereadores se existe projeto de pavimentação da Rua Prefeito Anselmo Kraisch e se há previsão de início das obras. Caso negativo, requer seja viabilizado tal projeto .</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2179/requerimento_no_77-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2179/requerimento_no_77-2021.pdf</t>
   </si>
   <si>
     <t>Sejam encaminhadas informações à Câmara de Vereadores se existe projeto de pavimentação asfáltica da via pública que compreende do Salão Faixa Azul até a divisa com o município de São João do Itaperiú, Braço Gavião. Caso negativo, requer seja viabilizado a elaboração de tal projeto.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2182/requerimento_no_78-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2182/requerimento_no_78-2021.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o PL nº 40/2021.</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2185/requerimento_no_79-2021_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2185/requerimento_no_79-2021_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações a cerca dos motivos para se conceder as férias regulares para dois médicos no mesmo período, de unidades de saúde diferentes.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2187/requerimento_no_80-2021_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2187/requerimento_no_80-2021_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações sobre os motivos o caminhão da coleta seletiva do lixo não passar por todas as localidades, se há previsão de quando será expandido o serviço nas localidades, uma vez que a cobrança do serviço já chegou às residências.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2190/requerimento_no_81-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2190/requerimento_no_81-2021.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações se já existe projeto para pavimentação da Rua Gabriel Müller, Ribeirão do Padre, caso negativo, requer seja elaborado tal projeto junto ao setor competente.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2193/requerimento_no_82-2021_-_felipe.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2193/requerimento_no_82-2021_-_felipe.docx</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações acerca de quais funcionários deixaram de receber insalubridade nos últimos 3 meses, bem como os motivos que levaram a perda deste benefícios.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2221/requerimento_no_83-2021_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2221/requerimento_no_83-2021_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que através da Secretaria Municipal de Educação, informe a Câmara de Vereadores se o município vai readequar os vencimentos dos professores da rede municipal de Educação, considerando o reajuste estadual para o piso salarial de R$ 5.000,00.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2206/requerimento_no_84-2021_-_lorival.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2206/requerimento_no_84-2021_-_lorival.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações à Câmara de Vereadores se existe projeto para pavimentação asfáltica de  Braço Miguel, trecho que compreende desde o entroncamento da via com a Rua Francisco Schmitz, Braço Elza, até onde já existe o trecho pavimentado.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2213/requerimento_no_85-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2213/requerimento_no_85-2021.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe quais os motivos de não haver atendimento nas creches municipais em dias de ponto facultativo, a exemplo do dia 06 de setembro, segunda-feira, quando as empresas permaneceram trabalhando em horário normal. É de suma importância que nos próximos pontos facultativos seja oferecido o atendimento aos que necessitam trabalhar e necessitam de creche para seus filhos. Sugere-se que na próxima ocasião, sejam contactadas às empresas locais para que haja um entendimento entre o Poder Público e as empresas. Lembrando que no encerramento das atividades da Prefeitura Municipal em dezembro, seja oferecido o atendimento das creches até o encerramento da maior parte das empresas que acontece aproximadamente entre os dias 22 /12 a 24/12.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2209/requerimento_no_86-2021_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2209/requerimento_no_86-2021_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que envie à Câmara de Vereadores os documentos de forma física relacionados a obra de pavimentação asfáltica de Braço Joaquim, discriminando valores e gastos com cada item.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2218/requerimento_no_87-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2218/requerimento_no_87-2021.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado um estudo de viabilidade e apresentação de custos e projetos para a realização de adequações necessárias em drenagem e pavimentação da Rua Marx Fritzke, em Vila do Salto.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2222/requerimento_no_88-2021_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2222/requerimento_no_88-2021_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações sobre os motivos da não entrega de uniformes escolar a todos os  estudantes da rede municipal de ensino.</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2227/requerimento_no_88-2021_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2227/requerimento_no_88-2021_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe à Câmara de Vereadores cópia do projeto de pavimentação asfáltica da Rua Faustino Martini, Rio do Peixe, bem como preste informações se o município apresentou projeto da obra à Secretaria Estadual de Infraestrutura.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2228/requerimento_no_90-2021_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2228/requerimento_no_90-2021_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado à Câmara de Vereadores a listagem em dados de todas as faixas etárias que tomaram a primeira e segunda dose da vacina contra a Covid 19, bem como a relação  de quantos idosos necessitam da terceira dose ( dose de reforço).</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2232/requerimento_no_91-2021_-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2232/requerimento_no_91-2021_-_bertolino.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe através do setor competente, o número da iniciativa cadastrada no PAR do projeto de quadra coberta da Escola Municipal Prof. Arlindo Benvenuto Zimmermann.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2252/requerimento_no_92-2021_-_enio.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2252/requerimento_no_92-2021_-_enio.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações se existe projeto para pavimentação da Rua Augusto Ruon, Centro e para pavimentação da Rua São Domingos Sávio. Caso exista , que seja encaminhado cópia para que este vereador possa buscar recursos para a sua concretização.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2258/requerimento_no_93-2021_-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2258/requerimento_no_93-2021_-_bertolino.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações sobre os motivos da demora na conclusão da obra de pavimentação de trecho da via pública de Laranjeiras, em sentido à igreja de Nossa Senhora do Livramento.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2277/requerimento_no_94-2021_-_jorge_dispensa_intersticio_pl_58-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2277/requerimento_no_94-2021_-_jorge_dispensa_intersticio_pl_58-2021.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o PL nº 58/2021.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2283/requerimento_no_95-2021_-_perci_dispensa_intersticio_pl_59-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2283/requerimento_no_95-2021_-_perci_dispensa_intersticio_pl_59-2021.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o PL nº 59/2021.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2287/requerimento_no_96-2021_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2287/requerimento_no_96-2021_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações esclarecendo se o atendimento odontológico nos postos de saúde está sendo oferecido somente para urgência e emergência ou é oferecido para atendimentos normais também .</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2295/requerimento_no_97-2021_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2295/requerimento_no_97-2021_-_felipe.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Empresa Unifique para que estude a viabilidade de agilizar a instalação de fibra ótica na Rua José Antônio Luçolli, a fim de promover melhorias na internet daquela localidade.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2296/requerimento_no_98-2021_-_jorge_dispensa_intersticio_pl_60-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2296/requerimento_no_98-2021_-_jorge_dispensa_intersticio_pl_60-2021.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei nº 60/2021.</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2299/requerimento_no_99-2021_-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2299/requerimento_no_99-2021_-_bertolino.pdf</t>
   </si>
   <si>
     <t>Sejam prestadas informações sobre quais os motivos para dispensar os monitores do transporte escolar.</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2300/requerimento_no_100-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2300/requerimento_no_100-2021.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o PL nº 64/2021.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que Preste informações se o veículo da Prefeitura está trransportando as pessoas para a Clínica Dinamis, em Blumenau.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2308/requerimento_no_102-2021-_susana.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2308/requerimento_no_102-2021-_susana.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo, para que através da Secretaria de Planejamento, possa viabilizar a elaboração de um projeto para construção de duas salas de aula na Escola Municipal Henrique Keunecke, Braço Serafim.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2321/requerimento_no_103-2021_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2321/requerimento_no_103-2021_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para promova revisão do quadro de funcionários do Município, especialmente para a correção de folhas salariais defasadas.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2322/requerimento_no_104-2021_-_gilmar.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2322/requerimento_no_104-2021_-_gilmar.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para a elaboração de projeto de construção de uma acostamento na Rodovia SC 414 na altura das ruas Valentim Hess e  André Leonardo Schmitz.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2323/requerimento_no_105-2021_-_fernando.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2323/requerimento_no_105-2021_-_fernando.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que cumpra a íntegra da Lei 904/1999, que institui o Conselho Municipal de Entorpecentes.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2327/requerimento_no_106-2021_-_fernando.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2327/requerimento_no_106-2021_-_fernando.pdf</t>
   </si>
   <si>
     <t>Sejam oficiados o Governador Carlos Moisés e o Secretário Estadual de Segurança Pública de Santa Catarina, Coronel Charles Alexandre Vieira, para que em caráter de urgência determinem ao Comando da Polícia Militar estadual que aumente o efetivo policial na cidade de Luiz Alves.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2335/requerimento_no_107-2021_-_lucas.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2335/requerimento_no_107-2021_-_lucas.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que verifique junto à Celesc, a possibilidade de atendimento ao público durante todo o horário comercial.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2342/requerimento_no_108-2021_-_perci_dispensa_intersticio_pl_69-2021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2342/requerimento_no_108-2021_-_perci_dispensa_intersticio_pl_69-2021.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei nº 69/2021.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei nº 71/2021</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2364/requerimento_no_110-2021_-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2364/requerimento_no_110-2021_-_bertolino.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que determine o setor competente , a fim de proceder a um estudo para possibilitar a construção de cinco vagas de estacionamento frontal em frente à Panificadora Pertutti, na Vila do Salto.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2377/requerimento_no_111-2021_-_enio_dispensa_intersticio.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2377/requerimento_no_111-2021_-_enio_dispensa_intersticio.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final os Projetos de Lei Complementar nº 16/2021 e 17/2021 e o Projeto de Lei nº 72/2021.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2374/requerimento_no_112-2021_-_susana.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2374/requerimento_no_112-2021_-_susana.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Polícia Rodoviária Estadual de SC para que preste esclarecimentos acerca das autuações lavradas na Rodovia SC 414, notadamente em frente ao Supermercado Nilo Goedert, no bairro Vila Nova, perímetro urbano deste município, em razão dos condutores não estarem com o farol aceso durante o dia.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2378/requerimento_no_113-2021_-_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2378/requerimento_no_113-2021_-_felipe.pdf</t>
   </si>
   <si>
     <t>Que seja autorizado ao público que participa das sessões da Câmara de Vereadores, transmitir as sessões on line ao vivo, nas suas redes sociais.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2380/requerimento_no_114-2021_-_bertolino.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2380/requerimento_no_114-2021_-_bertolino.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se há algum projeto para limitar o tempo do estacionamento na Vila do Salto, assim como,  verificar quantas vagas há para pessoas com necessidades especiais e idosos, com planejamento para ampliação do número dessas vagas.</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>Port</t>
   </si>
   <si>
     <t>Portaria</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1845/portaria_04_2021_comissoes.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1845/portaria_04_2021_comissoes.pdf</t>
   </si>
   <si>
     <t>Nomeia as Comissões Permanentes da Câmara Municipal de Luiz Alves para o ano de 2021.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1846/portaria_04_2021_comissoes.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1846/portaria_04_2021_comissoes.pdf</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1872/portaria_05_2021_comissoes_2.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1872/portaria_05_2021_comissoes_2.pdf</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1939/portaria_06_2021_comissao_adicional_de_aperfeicoamento_1_-_copia.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1939/portaria_06_2021_comissao_adicional_de_aperfeicoamento_1_-_copia.pdf</t>
   </si>
   <si>
     <t>Nomeia a Comissão para análise do adicional por cursos específicos – adicional de aperfeiçoamento, que trata o art. 34 e 35 da Lei Complementar n.º 14/2018.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>Prorroga o prazo de vigência da Portaria n.º 06/2021, que nomeia a Comissão para análise do adicional por cursos específicos – adicional de aperfeiçoamento, que trata o art. 34 e 35 da Lei Complementar n.º 14/2018.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2298/portaria_09_2021_procuradoria_da_mulher.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2298/portaria_09_2021_procuradoria_da_mulher.pdf</t>
   </si>
   <si>
     <t>Nomeia a Procuradora da Mulher e a Procuradora Adjunta.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
     <t>RESMD</t>
   </si>
   <si>
     <t>Resolução MD</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1923/resolucao_md_02-2021.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1923/resolucao_md_02-2021.docx</t>
   </si>
   <si>
     <t>Autoriza a renovação do contrato de estágio, conforme Lei Municipal nº 1663/2017, de 31 de março de 2017.</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1997/resolucao_md_032021.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1997/resolucao_md_032021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento e os documentos necessários para a tramitação de Projeto de Lei para denominação de vias públicas no Município de Luiz Alves/SC.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2035/resolucao_md_04-2021.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2035/resolucao_md_04-2021.docx</t>
   </si>
   <si>
     <t>Concede adicional de aperfeiçoamento.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5690,67 +5690,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2333/projeto_decreto_legislativo_01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1940/emenda_modificativa_ao_pl_09_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2015/emenda_modificativa_01_ao_pl_11_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2016/emenda_modificativa_02_ao_pl_12_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2017/emenda_modificativa_01_ao_pl_12_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2018/emenda_modificativa_02_ao_pl_12_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1851/indicacao_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1852/indicacao_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1853/indicacao_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1854/indicacao_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1855/indicacao_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1858/indicacao_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1859/indicacao_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1860/indicacao_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1861/indicacao_no_09-2021.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1862/indicacao_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1863/indicacao_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1864/indicacao_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1865/indicacao_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1866/indicacao_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1867/indicacao_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1869/indicacao_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1881/indicacao_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1883/indicacao_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1884/indicacao_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1885/indicacao_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1886/indicacao_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1893/indicacao_no_22-2021.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1894/indicacao_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1904/indicacao_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1905/indicacao_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1898/indicacao_no_26-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1899/indicacao_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1900/indicacao_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1901/indicacao_no_29-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1902/indicacao_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1903/indicacao_no_31-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1906/indicacao_no_32-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1908/indicacao_33-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1909/indicacao_34-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1910/indicacao_no_35-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1914/indicacao_no_36-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1915/indicacao_no_37-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1916/indicacao_no_38-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1917/indicacao_no_39-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1927/indicacao_no_40-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1928/indicacao_no_41-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1929/indicacao_no_42-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1930/indicacao_no_43-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1931/indicacao_no_44-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1932/indicacao_no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1933/indicacao_no_46-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1934/indicacao_no_47-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1937/indicacao_no_48-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1938/indicacao_no_49-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1946/indicacao_no_50-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1947/indicacao_no_51-2021-_lucas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1948/indicacao_no_52-2021-_roseli.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1949/indicacao_no_53-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1950/indicacao_no_54-2021-_teresinha.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1951/indicacao_no_55-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1952/indicacao_no_56-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1953/indicacao_no_57-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1959/indicacao_no_58-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1961/indicacao_no_59-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1962/indicacao_no_60-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1963/indicacao_no_61-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1964/indicacao_no_62-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1965/indicacao_no_63-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1966/indicacao_no_64-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1967/indicacao_no_65-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1968/indicacao_no_66-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1970/indicacao_no_67-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1971/indicacao_no_68-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1972/indicacao_no_69-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1973/indicacao_no_70-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1974/indicacao_no_71-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1975/indicacao_no_72-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1977/indicacao_no_73-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1979/indicacao_no_74-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1980/indicacao_no_75-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1982/indicacao_no_76-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1984/indicacao_no_77-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1985/indicacao_no_78-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1986/indicacao_no_79-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1987/indicacao_no_80-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1990/indicacao_no_81-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1994/indicacao_no_82-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1995/indicacao_no_83-2021_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1996/indicacao_no_84-2021__.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2002/indicacao_no_85-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2004/indicacao_no_86-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2005/indicacao_no_87-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2006/indicacao_no_88-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2008/indicacao_no_89-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2021/indicacao_no_90-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2024/indicacao_no_91-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2029/indicacao_no_92-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2030/indicacao_no_93-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2031/indicacao_no_94-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2032/indicacao_no_95-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2037/indicacao_no_96-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2042/indicacao_no_97-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2043/indicacao_no_98-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2045/indicacao_no_99-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2052/indicacao_no_100-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2054/indicacao_no_101-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2055/indicacao_no_102-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2056/indicacao_no_103-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2058/indicacao_no_104-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2063/indicacao_no_105-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2064/indicacao_106-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2065/indicacao_no_107-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2066/indicacao_no_108-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2073/indicacao_no_111-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2074/indicacao_no_110-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2075/indicacao_no_111-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2079/indicacao_112-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2081/indicacao_no_113-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2082/indicacao_no_114-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2083/indicacao_no_115-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2089/indicacao_no_116-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2090/indicacao_no_117-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2093/indicacao_no_118-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2094/indicacao_no_119-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2098/indicacao_no_120-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2099/indicacao_no_121-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2103/indicacao_no_122-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2104/indicacao_no_123-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2105/indicacao_124-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2117/indicacao_no_125-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2118/indicacao_no_126-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2119/indicacao_no_127-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2120/indicacao_no_128-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2121/indicacao_no_129-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2122/indicacao_no_130-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2127/indicacao_no_131-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2128/indicacao_no_132-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2131/indicacao_no_133-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2133/indicacao_no_134-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2134/indicacao_no_135-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2139/indicacao_no_136-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2140/indicacao_no_137-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2142/indicacao_no_138-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2143/indicacao_no_139-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2153/indicacao_no_140-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2154/indicacao_no_141-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2164/indicacao_no_142-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2165/indicacao_no_143-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2166/indicacao_no_144-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2176/indicacao_no_147-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2177/indicacao_no_148-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2180/indicacao_no_149-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2181/indicacao_no_150-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2186/indicacao_no_151-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2188/indicacao_no_152-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2189/indicacao_no_153-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2196/indicacao_no_154-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2197/indicacao_no_155-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2207/indicacao_no_156-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2211/indicacao_no_158-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2214/indicacao_no_159-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2215/indicacao_no_160-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2217/indicacao_no_161-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2219/indicacao_no_162-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2220/indicacao_no_163-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2229/indicacao_no_164-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2230/indicacao_no_165-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2237/indicacao_no_166-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2238/indicacao_no_167-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2239/indicacao_no_168-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2240/indicacao_no_169-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2241/indicacao_no_170-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2245/indicacao_no_171-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2246/indicacao_no_172-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2247/indicacao_no_173-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2266/indicacao_no_176-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2276/indicacao_no_177-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2278/indicacao_no_178-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2280/indicacao_no_179-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2301/indicacao_no_180-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2303/indicacao_no_181-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2306/indicacao_no_182-2021.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2307/indicacao_no_183-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2315/indicacao_no_184-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2316/indicacao_no_185-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2317/indicacao_no_186-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2318/indicacao_no_187-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2319/indicacao_no_188-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2320/indicacao_no_189-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2324/indicacao_no_190-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2326/indicacao_no_191-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2334/indicacao_no_192-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2336/indicacao_no_193-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2337/indicacao_no_194-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2339/indicacao_no_195-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2343/indicacao_no_197-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2351/indicacao_no_198-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2353/indicacao_no_199-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2355/indicacao_no_200-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2365/indicacao_no_201-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2373/indicacao_no_203-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2372/indicacao_no_204-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2379/indicacao_no_205-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2381/indicacao_no_206-2021.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2382/indicacao_no_207-2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2110/mocao_de_pesar_no_01-2021_-_falecimento_pedrinho_carlos_hoffmann.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2111/mocao_de_apelo_no_02-2021_-_governador_do_estado_e_assembleia_legislativa.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2156/mocao_de_apelo_no_03-2021_-_presidente_e_governador_do_estado_br_470.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2191/mocao_no_04-2021_aplausos_-_luciano_gomes.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2192/mocao_no_05-2021_pesar_-_falecimento_clotilde_junkes_pauli.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2341/projeto_decreto_legislativo_01-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1849/projeto_de_lei_complementar__no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1880/projeto_de_lei_complementar_-_altera_lei_complementar_001.1998_-_ctn_-_mei.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1882/projeto_de_lei_complementar_-_altera_lei_complementar_01.2015-_cs_-_mei.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1920/14_-_projeto_de_lei_revoga_o_3_do_art_40.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1936/projeto_de_lei_complementar_-altera_a_lei_complementar_21.2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2009/projeto_de_lei_-_plano_diretor_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2010/projeto_de_lei_-_zoneamento_de_uso_e_ocupacao_do_solo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2011/projeto_de_lei_-_perimetro_urbano_e_bairros_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2012/projeto_de_lei_-_parcelamento_do_solo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2013/projeto_de_lei_-_mobilidade_urbana.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2014/projeto_de_lei_-_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2049/projeto_de_lei_-_altera_a_lei_complementar_26.2019.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2231/projeto_de_lei_certidao_de_regularizacao_.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2265/projeto_de_lei_complementar_no_14-2021_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2354/projeto_de_lei_-_outorga_onerosa.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2366/projeto_de_lei_-_issqn.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2368/projeto_de_lei_-_altera_o_codigio_sanitario_municipal.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1847/projeto_de_lei_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1848/projeto_de_lei__no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1857/projeto_de_lei_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1871/projeto_de_lei_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1888/igp.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1889/9_-_projeto_de_lei_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1907/projeto_de_lei_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1919/13_-_projeto_de_lei_-_aprova_o_plano_de_contingencia.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1921/projeto_de_lei_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1935/projeto_de_lei_-__altera_a_lei_1259.2007.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1992/19_-_projeto_de_lei_-_conselho_esportes.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1993/20_-_projeto_de_lei_-_conselho_cultura.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2026/projeto_de_lei_-__fundo_municipal_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2027/projeto_de_lei_-_anisitia_parcial_banco_de_horas_1.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2047/projeto_de_lei_-_convenio_hospital.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2048/projeto_de_lei_-_abertura_de_credito_adicional_especial_orcamentaria_fundo_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2050/projeto_de_lei_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2059/projeto_de_lei_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2069/projeto_de_lei_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2070/projeto_de_lei_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2071/projeto_de_lei_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2072/projeto_de_lei_cimvi.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2080/projeto_de_lei_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2084/projeto_de_lei_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2108/projeto_de_lei_-__autoriza_transferencia_ao_hospital.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2112/projeto_de_lei_no_26-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2124/projeto_de_lei_27-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2125/projeto_de_lei_28-2021_leopoldo_goedert.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2126/projeto_de_lei_29-2021_arnoldo_jaco_diemon.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2137/projeto_de_lei_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2144/projeto_de_lei_-_denomina_via_publica_-_rua_joao_pauli.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2145/projeto_de_lei_-__ppa.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2146/projeto_de_lei_-__abertura_de_credito_adicional_especial_orcamentaria_rota_da_cachaca.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2152/projeto_de_lei_-_denomina_espaco_publico.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2158/projeto_de_lei_35-2021_adolin_jose_weber.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2159/projeto_de_lei_36-2021_davi_jose_reichert.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2160/projeto_de_lei_37-2021_jose_pereira.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2163/projeto_de_lei_desafetacao_.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2170/projeto_de_lei_39-2021_raimundo_melchioretto.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2175/projeto_de_lei__-_autoriza_aditivo_no_termo_de_colaboracao_-_hospital.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2194/projeto_de_lei_41-2021_umberto_plasio_junkes.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2195/projeto_de_lei_42-2021_jose_junkes.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2205/projeto_de_lei_-_denomina_via_publica_-_governador_antonio_carlos_konder_reis.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2223/pl_ldo_.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2224/projeto_de_lei_no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2242/projeto_de_lei_41-2021_umberto_plasio_junkes.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2243/projeto_de_lei_cisamvi.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2244/projeto_de_lei_cimvi.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2248/projeto_de_lei_49-2021_augusto_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2249/projeto_de_lei_50-2021_antonio_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2250/projeto_de_lei_51-2021_rua_dos_miguel.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2251/projeto_de_lei_52-2021_therezinha_hermes_nda_costa.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2259/projeto_de_lei_53-2021_morro_dos_macacos.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2260/projeto_de_lei_54-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2261/projeto_de_lei_55-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2262/projeto_de_lei_cessao_de_uso_casan.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2263/projeto_de_lei_-_guarda_subsidiada.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2264/projeto_de_lei__-_fomento_ctg.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2279/projeto_de_lei_-_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2281/projeto_de_lei_no_60-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2284/projeto_de_lei_no_61-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2285/lei_incentivo_ao_esporte.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2288/projeto_de_lei_-_denomina_via_-_maria_madalena_kraisch_publico.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2290/projeto_de_lei_-_abertura_de_credito_adicional_suplementar.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2309/projeto_de_lei_-_loa.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2325/projeto_de_lei_-_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2332/pl_finisa.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2338/pl_hospital_-_emenda.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2352/projeto_de_lei_-_diarias_realeza.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2356/projeto_de_lei_-_abertura_de_credito_adicional_suplementar.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2367/projeto_de_lei_-__programa_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1875/redacao_final_ao_pl_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1876/redacao_final_ao_pl_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1877/redacao_final__ao_pl_complementar_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1895/redacao_final__ao_pl_complementar_no_02-2021.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1896/redacao_final__ao_pl_complementar_no_03-2021.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1897/redacao_final_ao_pl_no_04-2021.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1924/redacao_final_ao_pl_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1925/redacao_final_ao_pl_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1926/redacao_final_ao_pl_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1941/redacao_final_ao_pl_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1954/redacao_final_ao_pl_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1955/redacao_final__ao_pl_complementar_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1956/redacao_final__ao_pl_complementar_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2022/redacao_final_ao_pl_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2023/redacao_final_ao_pl_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2040/redacao_final_ao_pl_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2041/redacao_final_ao_pl_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2053/redacao_final__ao_pl_complementar_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2060/redacao_final_ao_pl_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2061/redacao_final_ao_pl_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2062/redacao_final_ao_pl_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2077/redacao_final_ao_pl_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2085/redacao_final_ao_pl_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2086/redacao_final_ao_pl_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2087/redacao_final_ao_pl_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2088/redacao_final_ao_pl_no_22-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2096/redacao_final_ao_pl_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2102/redacao_final_ao_pl_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2130/redacao_final_ao_pl_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2138/redacao_final_ao_pl_no_27-2021.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2149/redacao_final_ao_pl_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2150/redacao_final_ao_pl_no_29-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2151/redacao_final_ao_pl_no_33-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2161/redacao_final_ao_pl_no_31-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2171/redacao_final_ao_pl_no_34-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2172/redacao_final_ao_pl_no_35-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2173/redacao_final_ao_pl_no_36-2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2174/redacao_final_ao_pl_no_37-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2183/redacao_final_ao_pl_no_39-2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2184/redacao_final_ao_pl_no_40-2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2198/redacao_final__ao_pl_complementar_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2199/redacao_final__ao_pl_complementar_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2200/redacao_final__ao_pl_complementar_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2201/redacao_final__ao_pl_complementar_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2202/redacao_final__ao_pl_complementar_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2203/redacao_final__ao_pl_complementar_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2204/redacao_final_ao_pl_no_38-2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2212/redacao_final_ao_pl_no_38-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2216/redacao_final_ao_pl_no_32-2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2225/redacao_final_ao_pl_no_42-2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2226/redacao_final_ao_pl_no_43-2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2253/redacao_final_ao_pl_no_44-2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2254/redacao_final_ao_pl_no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2267/redacao_final__ao_pl_complementar_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2268/redacao_final_ao_pl_no_41-2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2269/redacao_final_ao_pl_no_46-2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2270/redacao_final_ao_pl_no_47-2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2271/redacao_final_ao_pl_no_48-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2273/redacao_final_ao_pr_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2282/redacao_final_ao_pl_no_59-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2289/redacao_final_ao_pl_complementar_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2291/redacao_final_ao_pl_no_49-2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2292/redacao_final_ao_pl_no_50-2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2293/redacao_final_ao_pl_no_51-2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2294/redacao_final_ao_pl_no_52-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2297/redacao_final_ao_pl_no_60-2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2310/redacao_final_ao_pl_no_53-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2311/redacao_final_ao_pl_no_54-2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2312/redacao_final_ao_pl_no_55-2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2313/redacao_final_ao_pl_no_56-2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2314/redacao_final_ao_pl_no_57-2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2329/redacao_final_ao_pl_no_62-2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2330/redacao_final_ao_pl_no_63-2021.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2331/redacao_final_ao_pl_no_64-2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2344/redacao_final_ao_pl_no_61-2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2345/redacao_final_ao_pl_no_65-2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2346/redacao_final_ao_pl_no_67-2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2347/redacao_final_ao_pl_no_66-2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2358/redacao_final_ao_pl_no_68-2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2360/redacao_final_projeto_decreto_legislativo_01-2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2361/redacao_final_ao_pr_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2362/redacao_final_ao_pr_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2363/redacao_final_ao_pr_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2375/redacao_final_ao_pl_complementar_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2376/redacao_final_ao_pl_no_70-2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2233/projeto_de_resolucao_01_2021_-_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2234/projeto_de_resolucao_02_2021_-_vicente_caropreso.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2235/projeto_de_resolucao_03_2021_-_carlos_moises.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2236/projeto_de_resolucao_04_2021_-_paulinha.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2348/projeto_de_resolucao_05-2021_-_carlos_chiodini.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2349/projeto_de_resolucao_06_2021_-_thiago_vieira.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2350/projeto_de_resolucao_07_2021_-_marcos_vieira.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1844/requerimento_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1856/requerimento_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1868/requerimento_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1870/requerimento_no_04-2021_-_perci.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1873/requerimento_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1874/requerimento_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1878/requerimento_no_07-2021_-_enio.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1887/requerimento_no_08-2021_felipe.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1890/requerimento_no_09-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1891/requerimento_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1892/requerimento_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1911/requerimento_no_12-2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1912/requerimento_no_13-2021-_felipe.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1913/requerimento_no_14-2021-_felipe.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1918/requerimento_no_15-2021-_enio.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1922/requerimento_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1942/requerimento_no_17-2021_-_perci_jorge_e_enio.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1943/requerimento_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1944/requerimento_no_19-2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1945/requerimento_no_20-2021-_enio.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1958/requerimento_no_21-2021_cohab_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1957/requerimento_no_22-2021_perci_correios.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1960/requerimento_no_23-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1969/requerimento_no_24-2021-_lucas.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1976/requerimento_no_25-2021-_felipe.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1978/requerimento_no_26-2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1981/requerimento_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1983/requerimento_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1989/requerimento_no_29-2021-_felipe_ponte_francisco_altini.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1991/requerimento_no_30-2021_-_susana_parque.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1998/requerimento_no_31-2021_-_lucas_biblioteca_itinerante.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2001/requerimento_no_32-2021_-_enio.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2003/requerimento_no_33-2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2007/requerimento_no_34-2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2019/requerimento_no_35-2021_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2020/requerimento_no_36-2021_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2025/requerimento_no_37-2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2028/requerimento_no_38-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2033/requerimento_no_40-2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2034/requerimento_no_40-2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2038/requerimento_no_41-2021_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2039/requerimento_no_42-2021_-_perci_enio_roseli.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2044/requerimento_no_43-2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2046/requerimento_no_44-2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2051/requerimento_no_45-2021.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2067/requerimento_no_47-2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2068/requerimento_no_48-2021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2076/requerimento_no_49-2021.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2078/requerimento_no_50-2021-__jorge.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2091/requerimento_no_51-2021_-_perci.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2092/requerimento_no_52-2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2095/requerimento_no_53-2021_lucas.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2097/requerimento_no_54-2021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2100/requerimento_no_55-2021_bertolino.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2101/requerimento_no_56-2021_felipe.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2106/requerimento_no_57-2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2107/requerimento_no_58-2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2109/requerimento_no_59-2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2113/requerimento_no_60-2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2114/requerimento_no_61-2021_-_jorge_dispensa_intersticio_pl_26-2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2115/requerimento_no_62-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2116/requerimento_no_63-2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2123/requerimento_no_64-2021-_lucas.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2129/requerimento_65-2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2132/requerimento_no_66-2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2135/requerimento_no_67-2021_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2136/requerimento_no_68-2021_-_jorge_dispensa_intersticio_pl_30-2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2141/requerimento_no_69-2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2147/requerimento_no_70-2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2148/requerimento_no_71-2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2155/requerimento_no_72-2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2157/requerimento_no_73-2021_-_enio.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2162/requerimento_no_74-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2178/requerimento_76-2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2179/requerimento_no_77-2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2182/requerimento_no_78-2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2185/requerimento_no_79-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2187/requerimento_no_80-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2190/requerimento_no_81-2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2193/requerimento_no_82-2021_-_felipe.docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2221/requerimento_no_83-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2206/requerimento_no_84-2021_-_lorival.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2213/requerimento_no_85-2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2209/requerimento_no_86-2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2218/requerimento_no_87-2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2222/requerimento_no_88-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2227/requerimento_no_88-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2228/requerimento_no_90-2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2232/requerimento_no_91-2021_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2252/requerimento_no_92-2021_-_enio.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2258/requerimento_no_93-2021_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2277/requerimento_no_94-2021_-_jorge_dispensa_intersticio_pl_58-2021.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2283/requerimento_no_95-2021_-_perci_dispensa_intersticio_pl_59-2021.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2287/requerimento_no_96-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2295/requerimento_no_97-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2296/requerimento_no_98-2021_-_jorge_dispensa_intersticio_pl_60-2021.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2299/requerimento_no_99-2021_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2300/requerimento_no_100-2021.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2308/requerimento_no_102-2021-_susana.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2321/requerimento_no_103-2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2322/requerimento_no_104-2021_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2323/requerimento_no_105-2021_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2327/requerimento_no_106-2021_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2335/requerimento_no_107-2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2342/requerimento_no_108-2021_-_perci_dispensa_intersticio_pl_69-2021.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2364/requerimento_no_110-2021_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2377/requerimento_no_111-2021_-_enio_dispensa_intersticio.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2374/requerimento_no_112-2021_-_susana.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2378/requerimento_no_113-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2380/requerimento_no_114-2021_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1845/portaria_04_2021_comissoes.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1846/portaria_04_2021_comissoes.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1872/portaria_05_2021_comissoes_2.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1939/portaria_06_2021_comissao_adicional_de_aperfeicoamento_1_-_copia.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2298/portaria_09_2021_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1923/resolucao_md_02-2021.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1997/resolucao_md_032021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2035/resolucao_md_04-2021.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2333/projeto_decreto_legislativo_01-2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1940/emenda_modificativa_ao_pl_09_2021.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2015/emenda_modificativa_01_ao_pl_11_2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2016/emenda_modificativa_02_ao_pl_12_2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2017/emenda_modificativa_01_ao_pl_12_2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2018/emenda_modificativa_02_ao_pl_12_2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1851/indicacao_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1852/indicacao_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1853/indicacao_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1854/indicacao_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1855/indicacao_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1858/indicacao_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1859/indicacao_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1860/indicacao_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1861/indicacao_no_09-2021.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1862/indicacao_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1863/indicacao_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1864/indicacao_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1865/indicacao_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1866/indicacao_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1867/indicacao_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1869/indicacao_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1881/indicacao_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1883/indicacao_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1884/indicacao_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1885/indicacao_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1886/indicacao_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1893/indicacao_no_22-2021.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1894/indicacao_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1904/indicacao_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1905/indicacao_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1898/indicacao_no_26-2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1899/indicacao_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1900/indicacao_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1901/indicacao_no_29-2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1902/indicacao_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1903/indicacao_no_31-2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1906/indicacao_no_32-2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1908/indicacao_33-2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1909/indicacao_34-2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1910/indicacao_no_35-2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1914/indicacao_no_36-2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1915/indicacao_no_37-2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1916/indicacao_no_38-2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1917/indicacao_no_39-2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1927/indicacao_no_40-2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1928/indicacao_no_41-2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1929/indicacao_no_42-2021.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1930/indicacao_no_43-2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1931/indicacao_no_44-2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1932/indicacao_no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1933/indicacao_no_46-2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1934/indicacao_no_47-2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1937/indicacao_no_48-2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1938/indicacao_no_49-2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1946/indicacao_no_50-2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1947/indicacao_no_51-2021-_lucas.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1948/indicacao_no_52-2021-_roseli.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1949/indicacao_no_53-2021.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1950/indicacao_no_54-2021-_teresinha.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1951/indicacao_no_55-2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1952/indicacao_no_56-2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1953/indicacao_no_57-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1959/indicacao_no_58-2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1961/indicacao_no_59-2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1962/indicacao_no_60-2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1963/indicacao_no_61-2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1964/indicacao_no_62-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1965/indicacao_no_63-2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1966/indicacao_no_64-2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1967/indicacao_no_65-2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1968/indicacao_no_66-2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1970/indicacao_no_67-2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1971/indicacao_no_68-2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1972/indicacao_no_69-2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1973/indicacao_no_70-2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1974/indicacao_no_71-2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1975/indicacao_no_72-2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1977/indicacao_no_73-2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1979/indicacao_no_74-2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1980/indicacao_no_75-2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1982/indicacao_no_76-2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1984/indicacao_no_77-2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1985/indicacao_no_78-2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1986/indicacao_no_79-2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1987/indicacao_no_80-2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1990/indicacao_no_81-2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1994/indicacao_no_82-2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1995/indicacao_no_83-2021_.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1996/indicacao_no_84-2021__.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2002/indicacao_no_85-2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2004/indicacao_no_86-2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2005/indicacao_no_87-2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2006/indicacao_no_88-2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2008/indicacao_no_89-2021.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2021/indicacao_no_90-2021.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2024/indicacao_no_91-2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2029/indicacao_no_92-2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2030/indicacao_no_93-2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2031/indicacao_no_94-2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2032/indicacao_no_95-2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2037/indicacao_no_96-2021.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2042/indicacao_no_97-2021.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2043/indicacao_no_98-2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2045/indicacao_no_99-2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2052/indicacao_no_100-2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2054/indicacao_no_101-2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2055/indicacao_no_102-2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2056/indicacao_no_103-2021.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2058/indicacao_no_104-2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2063/indicacao_no_105-2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2064/indicacao_106-2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2065/indicacao_no_107-2021.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2066/indicacao_no_108-2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2073/indicacao_no_111-2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2074/indicacao_no_110-2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2075/indicacao_no_111-2021.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2079/indicacao_112-2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2081/indicacao_no_113-2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2082/indicacao_no_114-2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2083/indicacao_no_115-2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2089/indicacao_no_116-2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2090/indicacao_no_117-2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2093/indicacao_no_118-2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2094/indicacao_no_119-2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2098/indicacao_no_120-2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2099/indicacao_no_121-2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2103/indicacao_no_122-2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2104/indicacao_no_123-2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2105/indicacao_124-2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2117/indicacao_no_125-2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2118/indicacao_no_126-2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2119/indicacao_no_127-2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2120/indicacao_no_128-2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2121/indicacao_no_129-2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2122/indicacao_no_130-2021.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2127/indicacao_no_131-2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2128/indicacao_no_132-2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2131/indicacao_no_133-2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2133/indicacao_no_134-2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2134/indicacao_no_135-2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2139/indicacao_no_136-2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2140/indicacao_no_137-2021.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2142/indicacao_no_138-2021.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2143/indicacao_no_139-2021.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2153/indicacao_no_140-2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2154/indicacao_no_141-2021.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2164/indicacao_no_142-2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2165/indicacao_no_143-2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2166/indicacao_no_144-2021.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2176/indicacao_no_147-2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2177/indicacao_no_148-2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2180/indicacao_no_149-2021.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2181/indicacao_no_150-2021.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2186/indicacao_no_151-2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2188/indicacao_no_152-2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2189/indicacao_no_153-2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2196/indicacao_no_154-2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2197/indicacao_no_155-2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2207/indicacao_no_156-2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2211/indicacao_no_158-2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2214/indicacao_no_159-2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2215/indicacao_no_160-2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2217/indicacao_no_161-2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2219/indicacao_no_162-2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2220/indicacao_no_163-2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2229/indicacao_no_164-2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2230/indicacao_no_165-2021.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2237/indicacao_no_166-2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2238/indicacao_no_167-2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2239/indicacao_no_168-2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2240/indicacao_no_169-2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2241/indicacao_no_170-2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2245/indicacao_no_171-2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2246/indicacao_no_172-2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2247/indicacao_no_173-2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2266/indicacao_no_176-2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2276/indicacao_no_177-2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2278/indicacao_no_178-2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2280/indicacao_no_179-2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2301/indicacao_no_180-2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2303/indicacao_no_181-2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2306/indicacao_no_182-2021.docx" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2307/indicacao_no_183-2021.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2315/indicacao_no_184-2021.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2316/indicacao_no_185-2021.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2317/indicacao_no_186-2021.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2318/indicacao_no_187-2021.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2319/indicacao_no_188-2021.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2320/indicacao_no_189-2021.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2324/indicacao_no_190-2021.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2326/indicacao_no_191-2021.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2334/indicacao_no_192-2021.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2336/indicacao_no_193-2021.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2337/indicacao_no_194-2021.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2339/indicacao_no_195-2021.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2343/indicacao_no_197-2021.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2351/indicacao_no_198-2021.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2353/indicacao_no_199-2021.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2355/indicacao_no_200-2021.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2365/indicacao_no_201-2021.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2373/indicacao_no_203-2021.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2372/indicacao_no_204-2021.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2379/indicacao_no_205-2021.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2381/indicacao_no_206-2021.docx" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2382/indicacao_no_207-2021.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2110/mocao_de_pesar_no_01-2021_-_falecimento_pedrinho_carlos_hoffmann.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2111/mocao_de_apelo_no_02-2021_-_governador_do_estado_e_assembleia_legislativa.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2156/mocao_de_apelo_no_03-2021_-_presidente_e_governador_do_estado_br_470.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2191/mocao_no_04-2021_aplausos_-_luciano_gomes.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2192/mocao_no_05-2021_pesar_-_falecimento_clotilde_junkes_pauli.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2341/projeto_decreto_legislativo_01-2021.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1849/projeto_de_lei_complementar__no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1880/projeto_de_lei_complementar_-_altera_lei_complementar_001.1998_-_ctn_-_mei.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1882/projeto_de_lei_complementar_-_altera_lei_complementar_01.2015-_cs_-_mei.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1920/14_-_projeto_de_lei_revoga_o_3_do_art_40.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1936/projeto_de_lei_complementar_-altera_a_lei_complementar_21.2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2009/projeto_de_lei_-_plano_diretor_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2010/projeto_de_lei_-_zoneamento_de_uso_e_ocupacao_do_solo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2011/projeto_de_lei_-_perimetro_urbano_e_bairros_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2012/projeto_de_lei_-_parcelamento_do_solo_-_assinado.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2013/projeto_de_lei_-_mobilidade_urbana.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2014/projeto_de_lei_-_codigo_de_obras.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2049/projeto_de_lei_-_altera_a_lei_complementar_26.2019.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2231/projeto_de_lei_certidao_de_regularizacao_.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2265/projeto_de_lei_complementar_no_14-2021_assinado.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2354/projeto_de_lei_-_outorga_onerosa.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2366/projeto_de_lei_-_issqn.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2368/projeto_de_lei_-_altera_o_codigio_sanitario_municipal.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1847/projeto_de_lei_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1848/projeto_de_lei__no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1857/projeto_de_lei_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1871/projeto_de_lei_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1888/igp.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1889/9_-_projeto_de_lei_-_abertura_de_credito_especial.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1907/projeto_de_lei_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1919/13_-_projeto_de_lei_-_aprova_o_plano_de_contingencia.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1921/projeto_de_lei_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1935/projeto_de_lei_-__altera_a_lei_1259.2007.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1992/19_-_projeto_de_lei_-_conselho_esportes.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1993/20_-_projeto_de_lei_-_conselho_cultura.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2026/projeto_de_lei_-__fundo_municipal_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2027/projeto_de_lei_-_anisitia_parcial_banco_de_horas_1.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2047/projeto_de_lei_-_convenio_hospital.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2048/projeto_de_lei_-_abertura_de_credito_adicional_especial_orcamentaria_fundo_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2050/projeto_de_lei_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2059/projeto_de_lei_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2069/projeto_de_lei_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2070/projeto_de_lei_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2071/projeto_de_lei_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2072/projeto_de_lei_cimvi.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2080/projeto_de_lei_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2084/projeto_de_lei_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2108/projeto_de_lei_-__autoriza_transferencia_ao_hospital.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2112/projeto_de_lei_no_26-2021.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2124/projeto_de_lei_27-2021.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2125/projeto_de_lei_28-2021_leopoldo_goedert.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2126/projeto_de_lei_29-2021_arnoldo_jaco_diemon.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2137/projeto_de_lei_no_30-2021.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2144/projeto_de_lei_-_denomina_via_publica_-_rua_joao_pauli.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2145/projeto_de_lei_-__ppa.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2146/projeto_de_lei_-__abertura_de_credito_adicional_especial_orcamentaria_rota_da_cachaca.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2152/projeto_de_lei_-_denomina_espaco_publico.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2158/projeto_de_lei_35-2021_adolin_jose_weber.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2159/projeto_de_lei_36-2021_davi_jose_reichert.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2160/projeto_de_lei_37-2021_jose_pereira.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2163/projeto_de_lei_desafetacao_.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2170/projeto_de_lei_39-2021_raimundo_melchioretto.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2175/projeto_de_lei__-_autoriza_aditivo_no_termo_de_colaboracao_-_hospital.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2194/projeto_de_lei_41-2021_umberto_plasio_junkes.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2195/projeto_de_lei_42-2021_jose_junkes.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2205/projeto_de_lei_-_denomina_via_publica_-_governador_antonio_carlos_konder_reis.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2223/pl_ldo_.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2224/projeto_de_lei_no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2242/projeto_de_lei_41-2021_umberto_plasio_junkes.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2243/projeto_de_lei_cisamvi.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2244/projeto_de_lei_cimvi.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2248/projeto_de_lei_49-2021_augusto_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2249/projeto_de_lei_50-2021_antonio_cordeiro.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2250/projeto_de_lei_51-2021_rua_dos_miguel.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2251/projeto_de_lei_52-2021_therezinha_hermes_nda_costa.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2259/projeto_de_lei_53-2021_morro_dos_macacos.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2260/projeto_de_lei_54-2021.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2261/projeto_de_lei_55-2021.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2262/projeto_de_lei_cessao_de_uso_casan.doc" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2263/projeto_de_lei_-_guarda_subsidiada.doc" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2264/projeto_de_lei__-_fomento_ctg.doc" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2279/projeto_de_lei_-_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2281/projeto_de_lei_no_60-2021.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2284/projeto_de_lei_no_61-2021.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2285/lei_incentivo_ao_esporte.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2288/projeto_de_lei_-_denomina_via_-_maria_madalena_kraisch_publico.doc" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2290/projeto_de_lei_-_abertura_de_credito_adicional_suplementar.doc" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2309/projeto_de_lei_-_loa.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2325/projeto_de_lei_-_abertura_de_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2332/pl_finisa.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2338/pl_hospital_-_emenda.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2352/projeto_de_lei_-_diarias_realeza.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2356/projeto_de_lei_-_abertura_de_credito_adicional_suplementar.doc" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2367/projeto_de_lei_-__programa_previne_brasil.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1875/redacao_final_ao_pl_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1876/redacao_final_ao_pl_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1877/redacao_final__ao_pl_complementar_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1895/redacao_final__ao_pl_complementar_no_02-2021.docx" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1896/redacao_final__ao_pl_complementar_no_03-2021.docx" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1897/redacao_final_ao_pl_no_04-2021.docx" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1924/redacao_final_ao_pl_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1925/redacao_final_ao_pl_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1926/redacao_final_ao_pl_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1941/redacao_final_ao_pl_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1954/redacao_final_ao_pl_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1955/redacao_final__ao_pl_complementar_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1956/redacao_final__ao_pl_complementar_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2022/redacao_final_ao_pl_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2023/redacao_final_ao_pl_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2040/redacao_final_ao_pl_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2041/redacao_final_ao_pl_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2053/redacao_final__ao_pl_complementar_no_12-2021.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2060/redacao_final_ao_pl_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2061/redacao_final_ao_pl_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2062/redacao_final_ao_pl_no_17-2021.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2077/redacao_final_ao_pl_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2085/redacao_final_ao_pl_no_19-2021.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2086/redacao_final_ao_pl_no_20-2021.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2087/redacao_final_ao_pl_no_21-2021.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2088/redacao_final_ao_pl_no_22-2021.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2096/redacao_final_ao_pl_no_23-2021.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2102/redacao_final_ao_pl_no_24-2021.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2130/redacao_final_ao_pl_no_25-2021.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2138/redacao_final_ao_pl_no_27-2021.docx" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2149/redacao_final_ao_pl_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2150/redacao_final_ao_pl_no_29-2021.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2151/redacao_final_ao_pl_no_33-2021.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2161/redacao_final_ao_pl_no_31-2021.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2171/redacao_final_ao_pl_no_34-2021.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2172/redacao_final_ao_pl_no_35-2021.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2173/redacao_final_ao_pl_no_36-2021.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2174/redacao_final_ao_pl_no_37-2021.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2183/redacao_final_ao_pl_no_39-2021.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2184/redacao_final_ao_pl_no_40-2021.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2198/redacao_final__ao_pl_complementar_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2199/redacao_final__ao_pl_complementar_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2200/redacao_final__ao_pl_complementar_no_08-2021.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2201/redacao_final__ao_pl_complementar_no_09-2021.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2202/redacao_final__ao_pl_complementar_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2203/redacao_final__ao_pl_complementar_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2204/redacao_final_ao_pl_no_38-2021.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2212/redacao_final_ao_pl_no_38-2021.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2216/redacao_final_ao_pl_no_32-2021.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2225/redacao_final_ao_pl_no_42-2021.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2226/redacao_final_ao_pl_no_43-2021.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2253/redacao_final_ao_pl_no_44-2021.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2254/redacao_final_ao_pl_no_45-2021.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2267/redacao_final__ao_pl_complementar_no_13-2021.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2268/redacao_final_ao_pl_no_41-2021.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2269/redacao_final_ao_pl_no_46-2021.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2270/redacao_final_ao_pl_no_47-2021.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2271/redacao_final_ao_pl_no_48-2021.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2273/redacao_final_ao_pr_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2282/redacao_final_ao_pl_no_59-2021.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2289/redacao_final_ao_pl_complementar_no_14-2021.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2291/redacao_final_ao_pl_no_49-2021.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2292/redacao_final_ao_pl_no_50-2021.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2293/redacao_final_ao_pl_no_51-2021.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2294/redacao_final_ao_pl_no_52-2021.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2297/redacao_final_ao_pl_no_60-2021.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2310/redacao_final_ao_pl_no_53-2021.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2311/redacao_final_ao_pl_no_54-2021.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2312/redacao_final_ao_pl_no_55-2021.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2313/redacao_final_ao_pl_no_56-2021.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2314/redacao_final_ao_pl_no_57-2021.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2329/redacao_final_ao_pl_no_62-2021.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2330/redacao_final_ao_pl_no_63-2021.docx" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2331/redacao_final_ao_pl_no_64-2021.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2344/redacao_final_ao_pl_no_61-2021.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2345/redacao_final_ao_pl_no_65-2021.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2346/redacao_final_ao_pl_no_67-2021.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2347/redacao_final_ao_pl_no_66-2021.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2358/redacao_final_ao_pl_no_68-2021.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2360/redacao_final_projeto_decreto_legislativo_01-2021.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2361/redacao_final_ao_pr_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2362/redacao_final_ao_pr_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2363/redacao_final_ao_pr_no_07-2021.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2375/redacao_final_ao_pl_complementar_no_15-2021.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2376/redacao_final_ao_pl_no_70-2021.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2233/projeto_de_resolucao_01_2021_-_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2234/projeto_de_resolucao_02_2021_-_vicente_caropreso.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2235/projeto_de_resolucao_03_2021_-_carlos_moises.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2236/projeto_de_resolucao_04_2021_-_paulinha.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2348/projeto_de_resolucao_05-2021_-_carlos_chiodini.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2349/projeto_de_resolucao_06_2021_-_thiago_vieira.docx" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2350/projeto_de_resolucao_07_2021_-_marcos_vieira.docx" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1844/requerimento_no_01-2021.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1856/requerimento_no_02-2021.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1868/requerimento_no_03-2021.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1870/requerimento_no_04-2021_-_perci.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1873/requerimento_no_05-2021.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1874/requerimento_no_06-2021.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1878/requerimento_no_07-2021_-_enio.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1887/requerimento_no_08-2021_felipe.docx" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1890/requerimento_no_09-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1891/requerimento_no_10-2021.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1892/requerimento_no_11-2021.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1911/requerimento_no_12-2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1912/requerimento_no_13-2021-_felipe.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1913/requerimento_no_14-2021-_felipe.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1918/requerimento_no_15-2021-_enio.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1922/requerimento_no_16-2021.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1942/requerimento_no_17-2021_-_perci_jorge_e_enio.docx" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1943/requerimento_no_18-2021.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1944/requerimento_no_19-2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1945/requerimento_no_20-2021-_enio.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1958/requerimento_no_21-2021_cohab_rio_do_peixe.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1957/requerimento_no_22-2021_perci_correios.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1960/requerimento_no_23-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1969/requerimento_no_24-2021-_lucas.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1976/requerimento_no_25-2021-_felipe.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1978/requerimento_no_26-2021.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1981/requerimento_no_27-2021.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1983/requerimento_no_28-2021.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1989/requerimento_no_29-2021-_felipe_ponte_francisco_altini.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1991/requerimento_no_30-2021_-_susana_parque.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1998/requerimento_no_31-2021_-_lucas_biblioteca_itinerante.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2001/requerimento_no_32-2021_-_enio.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2003/requerimento_no_33-2021.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2007/requerimento_no_34-2021.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2019/requerimento_no_35-2021_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2020/requerimento_no_36-2021_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2025/requerimento_no_37-2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2028/requerimento_no_38-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2033/requerimento_no_40-2021.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2034/requerimento_no_40-2021.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2038/requerimento_no_41-2021_-_jorge.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2039/requerimento_no_42-2021_-_perci_enio_roseli.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2044/requerimento_no_43-2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2046/requerimento_no_44-2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2051/requerimento_no_45-2021.docx" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2067/requerimento_no_47-2021.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2068/requerimento_no_48-2021.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2076/requerimento_no_49-2021.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2078/requerimento_no_50-2021-__jorge.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2091/requerimento_no_51-2021_-_perci.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2092/requerimento_no_52-2021.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2095/requerimento_no_53-2021_lucas.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2097/requerimento_no_54-2021.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2100/requerimento_no_55-2021_bertolino.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2101/requerimento_no_56-2021_felipe.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2106/requerimento_no_57-2021.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2107/requerimento_no_58-2021.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2109/requerimento_no_59-2021.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2113/requerimento_no_60-2021.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2114/requerimento_no_61-2021_-_jorge_dispensa_intersticio_pl_26-2021.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2115/requerimento_no_62-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2116/requerimento_no_63-2021.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2123/requerimento_no_64-2021-_lucas.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2129/requerimento_65-2021.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2132/requerimento_no_66-2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2135/requerimento_no_67-2021_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2136/requerimento_no_68-2021_-_jorge_dispensa_intersticio_pl_30-2021.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2141/requerimento_no_69-2021.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2147/requerimento_no_70-2021.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2148/requerimento_no_71-2021.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2155/requerimento_no_72-2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2157/requerimento_no_73-2021_-_enio.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2162/requerimento_no_74-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2178/requerimento_76-2021.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2179/requerimento_no_77-2021.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2182/requerimento_no_78-2021.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2185/requerimento_no_79-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2187/requerimento_no_80-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2190/requerimento_no_81-2021.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2193/requerimento_no_82-2021_-_felipe.docx" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2221/requerimento_no_83-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2206/requerimento_no_84-2021_-_lorival.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2213/requerimento_no_85-2021.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2209/requerimento_no_86-2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2218/requerimento_no_87-2021.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2222/requerimento_no_88-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2227/requerimento_no_88-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2228/requerimento_no_90-2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2232/requerimento_no_91-2021_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2252/requerimento_no_92-2021_-_enio.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2258/requerimento_no_93-2021_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2277/requerimento_no_94-2021_-_jorge_dispensa_intersticio_pl_58-2021.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2283/requerimento_no_95-2021_-_perci_dispensa_intersticio_pl_59-2021.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2287/requerimento_no_96-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2295/requerimento_no_97-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2296/requerimento_no_98-2021_-_jorge_dispensa_intersticio_pl_60-2021.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2299/requerimento_no_99-2021_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2300/requerimento_no_100-2021.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2308/requerimento_no_102-2021-_susana.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2321/requerimento_no_103-2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2322/requerimento_no_104-2021_-_gilmar.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2323/requerimento_no_105-2021_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2327/requerimento_no_106-2021_-_fernando.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2335/requerimento_no_107-2021_-_lucas.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2342/requerimento_no_108-2021_-_perci_dispensa_intersticio_pl_69-2021.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2364/requerimento_no_110-2021_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2377/requerimento_no_111-2021_-_enio_dispensa_intersticio.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2374/requerimento_no_112-2021_-_susana.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2378/requerimento_no_113-2021_-_felipe.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2380/requerimento_no_114-2021_-_bertolino.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1845/portaria_04_2021_comissoes.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1846/portaria_04_2021_comissoes.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1872/portaria_05_2021_comissoes_2.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1939/portaria_06_2021_comissao_adicional_de_aperfeicoamento_1_-_copia.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2298/portaria_09_2021_procuradoria_da_mulher.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1923/resolucao_md_02-2021.docx" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/1997/resolucao_md_032021.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2021/2035/resolucao_md_04-2021.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H527"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="171.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="156.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="155.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>