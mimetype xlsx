--- v0 (2026-01-13)
+++ v1 (2026-04-14)
@@ -54,1840 +54,1840 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>EADIT</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Felipe Brás Luciani</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1749/emenda_aditiva_felipe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1749/emenda_aditiva_felipe.pdf</t>
   </si>
   <si>
     <t>EMENDA ADITIVA Nº 01/2020 AO PROJETO DE LEI Nº 11/2020</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Eunilton Fontanive</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1662/indicacao_no_01_2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1662/indicacao_no_01_2020.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente que proceda reparos em toda a extensão da Rua Prefeito Wilibaldo Van Den Bylaardt.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Arlindo Gorges</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1663/indicacao_no_02_2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1663/indicacao_no_02_2020.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente que proceda a manutenção e pintura das faixas de pedestres, faixas elevadas e lombadas próximas a pontos de ônibus.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1664/indicacao_no_03_2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1664/indicacao_no_03_2020.pdf</t>
   </si>
   <si>
     <t>RETIRADA PELO AUTOR EM 03/02/2020</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1665/indicacao_no_04_2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1665/indicacao_no_04_2020.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente que proceda manutenção e limpeza nas cabeceiras da ponte da Rua José Francisco Altini, no Serafim.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1666/indicacao_no_05_2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1666/indicacao_no_05_2020.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente que proceda a macadamização, patrolamento e troca de tubulação na Estrada Geral Paula Ramos.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Bertolino Bachmann</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1667/indicacao_no_06_2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1667/indicacao_no_06_2020.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente que proceda a macadamização e patrolamento na estrada principal de Alto Máximo até a divisa com o Baú (Ilhota) e nas ruas vicinais.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1668/indicacao_no_07_2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1668/indicacao_no_07_2020.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente que proceda a macadamização e patrolamento na estrada de Boa Vista e na estrada do Braço Belgo.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Alexandre Wilbert</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1669/indicacao_no_08-20.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1669/indicacao_no_08-20.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a limpeza de um bueiro na entrada da Rua Antônio Pauly, Rio Canoas.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1670/indicacao_no_09-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1670/indicacao_no_09-2020.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a pintura de faixas e placas de sinalização, bem como a colocação de tachões refletivos, conhecidos  por “ olho de gato”, na Rua Álida Bressanini, Vila Nova.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1671/indicacao_no_10-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1671/indicacao_no_10-2020.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente a instalação de academia ao ar livre na entrada do Braço Cunha.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Acir José de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1672/indicacao_no_11-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1672/indicacao_no_11-2020.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a troca de tubos em bueiro e limpeza das margens, bem como macadamização e patrolamento na Rua Carlos Erbs.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1673/indicacao_no_12-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1673/indicacao_no_12-2020.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda ao aprofundamento e a troca de tubulação ao lado da Sociedade Duque de Caxias para dar melhor vazão às águas pluviais.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1674/indicacao_no_13-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1674/indicacao_no_13-2020.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda à devida manutenção na iluminação pública no Portal de Luiz Alves, próximo à cabeceira da Ponte de Ribeirão Miguel, Vila do Salto.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1675/indicacao_no_14-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1675/indicacao_no_14-2020.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda à remoção de duas árvores de pequeno porte que estão pendidas para a Rodovia SC 414, na subida do Morro de Rio do Peixe e outras duas próximas ao portal na Vila do Salto.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1678/indicacao_no_15-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1678/indicacao_no_15-2020.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda o patrolamento e macadamização em toda a extensão da Estrada Geral Braço Joaquim.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1679/indicacao_no_16-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1679/indicacao_no_16-2020.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda reparos no asfalto e na cabeceira da ponte que dá acesso à localidade Boa Vista.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Djonei Césaro Scola</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1680/indicacao_no_17-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1680/indicacao_no_17-2020.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a instalação de uma passarela sobre a ponte da Avenida Maria Marangoni.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1682/indicacao_no_18-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1682/indicacao_no_18-2020.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda os consertos necessários no ginásio de esportes Valdemar Wolles.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1684/indicacao_no_19-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1684/indicacao_no_19-2020.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a macadamização e limpeza das margens na Rua Geraldo da Costa, Braço Serafim.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1685/indicacao_no_20-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1685/indicacao_no_20-2020.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a desobstrução de um bueiro na Rua Paulo Francisco Trierweiller que ficou danificado, abrindo um buraco na pista.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1686/indicacao_no_21-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1686/indicacao_no_21-2020.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda ao patrolamento e remoção de barreiras na Rua Geraldo da Costa, Braço Serafim.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1687/indicacao_no_22-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1687/indicacao_no_22-2020.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a limpeza das margens da Estrada Geral Ribeirão Máximo, desde a Rua Vitória Hess até Alto Máximo.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1690/indicacao_no_23-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1690/indicacao_no_23-2020.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que realize melhorias na Rua Crisóstomo Gesser.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1691/indicacao_no_24-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1691/indicacao_no_24-2020.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda o patrolamento e macadamização na Estrada Geral Braço Dauer, no Braço Serafim.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1692/indicacao_no_25-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1692/indicacao_no_25-2020.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a manutenção das margens da Rua Gabriel Antônio Muller, com roçadas, limpeza de sarjetas, limpeza da pista pavimentada.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1695/indicacao_no_26-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1695/indicacao_no_26-2020.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a urgentes providências na contenção com pedras na Rua Álida Bressanini, próximo à propriedade do Senhor Joacir Tibolla, em Baixo Canoas.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1696/indicacao_no_27-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1696/indicacao_no_27-2020.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda as melhorias com limpeza de sarjeta, roçadas das margens, construção de três novos bueiros na Rua Tifa dos Polacos.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1699/indicacao_no_28-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1699/indicacao_no_28-2020.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda aos devidos reparos na pavimentação de Alto Máximo onde se formaram buracos na pista .</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1700/indicacao_no_29-2020_AO8Mm1Y.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1700/indicacao_no_29-2020_AO8Mm1Y.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda o patrolamento e a macadamização e troca dos bueiros por diâmetro maior na rua que dá acesso ao Santana (rua que tem famílias Luciani e Bonelli), ao lado que dá acesso à gruta Nossa Senhora Aparecida no Braço Francês.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1706/indicacao_no_30-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1706/indicacao_no_30-2020.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a troca de tubos em bueiro localizado na Rua Prefeito Wilibaldo Van Den Bylaardt, Braço Serafim, nas proximidades da propriedade do Senhor Osmar Luciani e família.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1707/indicacao_no_31-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1707/indicacao_no_31-2020.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a macadamização e patrolamento em trechos da via que dá acesso a Massaranduba, ao término do asfalto até à divisa com o Município de Massaranduba.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1709/indicacao_no_32-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1709/indicacao_no_32-2020.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente para que faça patrolamento e limpeza de valas na Rua Lourenço Pauli, no Fraiman.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1710/indicacao_no_33-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1710/indicacao_no_33-2020.pdf</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1715/indicacao_no_35-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1715/indicacao_no_35-2020.pdf</t>
   </si>
   <si>
     <t>Determinar ao Poder Executivo por meio do setor competente a realização de projeto e implementação de passeio e ciclovia ao longo de toda a Rua Dom Bosco.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1718/indicacao_no_36-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1718/indicacao_no_36-2020.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente para que faça a instalação de boca-de-lobo (conforme fotografia abaixo) e sejam realizadas manutenções nas bocas-de-lobo existentes na Rua André Leonardo Schmitz.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1719/indicacao_no_37-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1719/indicacao_no_37-2020.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente que proceda melhorias na iluminação pública da Estrada Geral Braço Comprido.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1720/indicacao_no_38-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1720/indicacao_no_38-2020.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a colocação de macadame e ao patrolamento da Rua 22 de Julho, Estrada Geral de Braço Joaquim.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1721/indicacao_no_39-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1721/indicacao_no_39-2020.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Planejamento para que realize um estudo a fim de proceder a implantação de abrigos de pontos de ônibus em vários locais na extensão de Braço Joaquim.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1723/indicacao_no_40-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1723/indicacao_no_40-2020.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria competente para que proceda a instalação de tubos do mesmo diâmetro já existentes, bem como sejam realizadas melhorias necessárias para evitar que ocorra acúmulo de água na Estrada Geral Braço Joaquim, nas proximidades do galpão de banana.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1724/indicacao_no_41-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1724/indicacao_no_41-2020.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria competente para que realize uma análise de risco na Rua Prefeito Wilibaldo Van Den Bylaardt, nas proximidades da Rua Francisco Altini, onde há tubulação que atravessa a pista e o asfalto está cedendo.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1727/indicacao_no_42-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1727/indicacao_no_42-2020.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria competente para que realize manutenção nas ruas vicinais da Estrada Geral Braço Joaquim.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1728/indicacao_no_43-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1728/indicacao_no_43-2020.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria competente para que realize patrolamento, macadamização e limpeza das margens na primeira rua à direita antes de chegar nas “casas populares” no Rio do Peixe.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1730/indicacao_no_44-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1730/indicacao_no_44-2020.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que promova os reparos nas calhas d`água da pavimentação asfáltica de Ribeirão Máximo.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1731/indicacao_no_45-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1731/indicacao_no_45-2020.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que providencie a devida acessibilidade para cadeirantes na academia ao ar livre localizada em Ribeirão Máximo.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1732/indicacao_no_46-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1732/indicacao_no_46-2020.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a troca de tubos por maior diâmetro, nas proximidades do Irmão Martina, no Braço Paula Ramos.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Laerte Schveitzer</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1733/indicacao_no_47-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1733/indicacao_no_47-2020.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a colocação de proteção na lateral da ponte da Rua Pref. Leopoldo Schoepping, no Alto Canoas.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1734/indicacao_no_48-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1734/indicacao_no_48-2020.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a manutenção, macadamização, patrolamento e limpeza das margens na Rua José Felipe, no Braço Elza.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1771/indicacao_no_49-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1771/indicacao_no_49-2020.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda à macadamização e manutenção na Rua Aldo Lenoir.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1774/indicacao_no_50-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1774/indicacao_no_50-2020.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras que proceda o patrolamento e macadamização da Estrada Geral Braço Costa, no Braço Serafim, em ambos os lados da via e em toda sua extensão.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1787/indicacao_no_51-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1787/indicacao_no_51-2020.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a substituição de pranhas na ponte de Braço Dauer, na localidade de Braço Serafim, como também, patrolamento e macadamização de trechos daquela via e troca de tubos de bueiro localizado próximo à propriedade do Senhor Antônio Signorelli.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1788/indicacao_no_52-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1788/indicacao_no_52-2020.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente que providencie a colocação de lombada/faixa elevada em frente a creche do Braço Elza, na Rua Francisco Schmitz.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1789/indicacao_no_53-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1789/indicacao_no_53-2020.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente que proceda a macadamização e patrolamento da Rua Gabriel Antonio Muller, especialmente nos locais mais danificados da via, bem como na rua que fica às margens da referida rua (à esquerda, depois da segunda galeria).</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1842/indicacao_no_54-2020.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1842/indicacao_no_54-2020.docx</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a limpeza das margens com roçadas da Rua Vitório Hess, bem como a via de Baixa Máximo até Alto Máximo.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1676/mocao_de_aplausos_e_congratulacoes_no_01-20_D0Je0GS.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1676/mocao_de_aplausos_e_congratulacoes_no_01-20_D0Je0GS.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO ONEIDE ANTÔNIO COSTA DA SILVA</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Saulo Brás Will</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1801/projeto_de_decreto_01.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1801/projeto_de_decreto_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas anuais do exercício de 2019 da Prefeitura Municipal de Luiz Alves e dá outras providências</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Bertolino Bachmann, Alexandre Wilbert</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1713/pl_complementar_1_2020_lqPURKg.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1713/pl_complementar_1_2020_lqPURKg.pdf</t>
   </si>
   <si>
     <t>Acrescenta os §§4º e 5º ao art. 43 da Lei Complementar 01/2007.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
     <t>Poder Executivo - EXE</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1820/projeto_de_lei_complementar_02_2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1820/projeto_de_lei_complementar_02_2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Nº 15/2018.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 01/2015.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1822/projeto_de_lei_complementar_04_2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1822/projeto_de_lei_complementar_04_2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 12/2018.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1828/projeto_de_lei_complementar_-_altera_lei_complementar_003-2003.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1828/projeto_de_lei_complementar_-_altera_lei_complementar_003-2003.pdf</t>
   </si>
   <si>
     <t>“Altera a Lei Complementar Municipal n.º 003/2003”, a fim de que este seja apreciado e votado por essa Egrégia Casa Legislativa, em REGIME DE URGÊNCIA, conforme artigo 31 da Lei Orgânica do Município, haja vista que a matéria objeto do presente Projeto de Lei Complementar é de interesse público relevante.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1688/projeto_de_lei_-_altera_lei_1695_piso_magisterio__3_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1688/projeto_de_lei_-_altera_lei_1695_piso_magisterio__3_.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal n.º 1.695/2017.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1689/projeto_de_lei_-_autoriza_doacao_ao_hospital__1_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1689/projeto_de_lei_-_autoriza_doacao_ao_hospital__1_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para doação de bens móveis à Fundação Médica Assistencial ao Trabalhador Rural de Luiz Alves.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>Mesa Diretora- MD</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1726/projeto_de_lei_no_3_2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1726/projeto_de_lei_no_3_2020.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual e reajuste de vencimentos aos servidores ativos, inativos e pensionistas da Câmara Municipal de Luiz Alves/SC.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1735/projeto_de_lei_04_2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1735/projeto_de_lei_04_2020.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal n.º 1.667/2017.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1736/projeto_de_lei_05_2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1736/projeto_de_lei_05_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no anexo da Lei Municipal n.º 1.684, de 29 de agosto de 2017, que dispõe sobre o Plano Plurianual do Município de Luiz Alves para o quadriênio de 2018 a 2021, abre crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1737/projeto_de_lei_06_2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1737/projeto_de_lei_06_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1738/projeto_de_lei_07_2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1738/projeto_de_lei_07_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre medidas administrativas a serem adotadas no âmbito do Poder Executivo do Município de Luiz Alves para enfrentamento da emergência de saúde pública de importância internacional decorrente do coronavírus - COVID-19.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1739/projeto_de_lei__no_08-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1739/projeto_de_lei__no_08-2020.pdf</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1740/projeto_de_lei__no_09-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1740/projeto_de_lei__no_09-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração no anexo da Lei Municipal n.º 1.684, de 29 de agosto de 2017, que dispõe sobre o Plano Plurianual do Município de Luiz Alves para o quadriênio de 2018 a 2021, abre crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1741/projeto_de_lei_-_no_10-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1741/projeto_de_lei_-_no_10-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.025/2002 e da outras providências.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1748/projeto_de_lei_-_altera_lei_no_11-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1748/projeto_de_lei_-_altera_lei_no_11-2020.pdf</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1751/projeto_de_lei_12_2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1751/projeto_de_lei_12_2020.pdf</t>
   </si>
   <si>
     <t>Institui a data comemorativa municipal alusiva ao “Dia de Luxemburgo” e dá outras providências.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1752/projeto_de_lei_no_13-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1752/projeto_de_lei_no_13-2020.pdf</t>
   </si>
   <si>
     <t>RETIRADO OFÍCIO 101/2020 GP</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1754/projeto_de_lei_no_14-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1754/projeto_de_lei_no_14-2020.pdf</t>
   </si>
   <si>
     <t>Denomina via pública municipal de “Rua Lindolfo Vilibaldo Schveitzer”</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1755/projeto_de_lei__no_15-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1755/projeto_de_lei__no_15-2020.pdf</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>FIXA A REMUNERAÇÃO DO PREFEITO, VICE-PREFEITO, VEREADORES E SECRETÁRIOS MUNICIPAIS PARA O QUADRIÊNIO 2021 A 2024</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1759/projeto_de_lei_17_2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1759/projeto_de_lei_17_2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de espaço público municipal.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1760/projeto_de_lei_18-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1760/projeto_de_lei_18-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública municipal.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1761/projeto_de_lei_no_19-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1761/projeto_de_lei_no_19-2020.pdf</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1763/pl_no_20-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1763/pl_no_20-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de via pública municipal.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1764/projeto_de_lei_21-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1764/projeto_de_lei_21-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de espaço público e vias municipais, localizadas no Loteamento Rech.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1765/projeto_de_lei_no_22-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1765/projeto_de_lei_no_22-2020.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Incentivo ao Paradesporto, desigan data comemorativa alusiva ao Dia Municipal do Paradesporto e dá outras providências.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1766/projeto_de_lei_no_23.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1766/projeto_de_lei_no_23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação de vias públicas municipais</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1767/projeto_de_lei_no_24.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1767/projeto_de_lei_no_24.pdf</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1768/projeto_de_lei_no_25-2020-_ldo.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1768/projeto_de_lei_no_25-2020-_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do Município de Luiz Alves, para o exercício de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1769/projeto_de_lei_no_26-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1769/projeto_de_lei_no_26-2020.pdf</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1770/projeto_de_lei_no_27-_2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1770/projeto_de_lei_no_27-_2020.pdf</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1773/projeto_de_lei_no_28-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1773/projeto_de_lei_no_28-2020.pdf</t>
   </si>
   <si>
     <t>Denomina via pública municipal de “Rua Eduardo Hermes”</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1790/redacao_final_ao_pl_no_33-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1790/redacao_final_ao_pl_no_33-2020.pdf</t>
   </si>
   <si>
     <t>Denomina via pública municipal.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1791/projeto_de_lei_no_30-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1791/projeto_de_lei_no_30-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.223/2006.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1792/projeto_de_lei_-_no_31-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1792/projeto_de_lei_-_no_31-2020.pdf</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1793/projeto_de_lei_no_32-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1793/projeto_de_lei_no_32-2020.pdf</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1794/projeto_de_lei_no_33-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1794/projeto_de_lei_no_33-2020.pdf</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1795/projeto_de_lei_-no_34-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1795/projeto_de_lei_-no_34-2020.pdf</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1796/oficio-gp_n.o_172.2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1796/oficio-gp_n.o_172.2020.pdf</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1797/oficio-gp_n.o_173.2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1797/oficio-gp_n.o_173.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre via pública municipal.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1798/oficio-gp_n.o_174.2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1798/oficio-gp_n.o_174.2020.pdf</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1799/oficio-gp_n.o_176.2020_-_loa.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1799/oficio-gp_n.o_176.2020_-_loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Luiz Alves para o exercício de 2021.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1803/projeto_de_lei_no_39-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1803/projeto_de_lei_no_39-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Termo de Cooperação Técnica que entre si celebram o Poder Legislativo e o Poder Executivo do Município de Luiz Alves/SC, visando o aproveitamento e utilização dos serviços da Comissão Permanente de Licitação/Pregoeiro e Equipe de Apoio/Pregoeiro e Equipe de Apoio do Poder Executivo Municipal no que concerne à realização de procedimento licitatório com fulcro na Lei nº 8.666/93 e suas alterações e estabelece outras providências.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1816/projeto_de_lei_40_2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1816/projeto_de_lei_40_2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.283/2007</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1817/pl_41_2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1817/pl_41_2020.pdf</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1818/pl_42_2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1818/pl_42_2020.pdf</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1819/pl_43_2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1819/pl_43_2020.pdf</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1823/pl_44_2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1823/pl_44_2020.pdf</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para alienação, por meio de leilão público, de bens móveis inservíveis, pertencentes ao Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1826/projeto_de_lei_-_bandeira_municipal_1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1826/projeto_de_lei_-_bandeira_municipal_1.pdf</t>
   </si>
   <si>
     <t>RETIRADO E DEVOLVIDO AO EXECUTIVO _x000D_
 _x000D_
 “Regulamenta as características da Bandeira Municipal de Luiz Alves e institui a Faixa Prefeital e dá outras providências”, a fim de que este seja apreciado e votado, por essa Egrégia Casa Legislativa.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1827/projeto_de_lei_-_convenio_bombeiros.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1827/projeto_de_lei_-_convenio_bombeiros.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com o Corpo de Bombeiros Militar do Estado de Santa Catarina e dá outras providências”, a fim de que este seja apreciado e votado por essa Egrégia Casa Legislativa em REGIME DE URGÊNCIA E VOTAÇÃO ÚNICA, conforme prevê o artigo 31 da Lei Orgânica do Município, haja vista que a matéria objeto do presente Projeto de Lei é de interesse público relevante</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>PRED</t>
   </si>
   <si>
     <t>Projeto de Redação Final</t>
   </si>
   <si>
     <t>CR - Comissão de Redação</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1702/redacao_final_do_pl_no_01-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1702/redacao_final_do_pl_no_01-2020.pdf</t>
   </si>
   <si>
     <t>PL 01 2020</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1703/redacao_final_do_pl_no_02-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1703/redacao_final_do_pl_no_02-2020.pdf</t>
   </si>
   <si>
     <t>PL 02 2020</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1742/redacoes_finais_-_04-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1742/redacoes_finais_-_04-2020.pdf</t>
   </si>
   <si>
     <t>PL 04/2020</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1743/redacoes_finais_-_05-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1743/redacoes_finais_-_05-2020.pdf</t>
   </si>
   <si>
     <t>PL 05/2020</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1744/redacao_final_-_06-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1744/redacao_final_-_06-2020.pdf</t>
   </si>
   <si>
     <t>PL 06/2020</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1745/redacao_final_-_07-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1745/redacao_final_-_07-2020.pdf</t>
   </si>
   <si>
     <t>PL 07/2020</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1746/redacao_final_08-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1746/redacao_final_08-2020.pdf</t>
   </si>
   <si>
     <t>PL 08/2020</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1747/redacao_final_09-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1747/redacao_final_09-2020.pdf</t>
   </si>
   <si>
     <t>PL 09/2020</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1750/redacao_final_11-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1750/redacao_final_11-2020.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL PL 11 2020</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1757/redacao_final_ao_pl_no_15-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1757/redacao_final_ao_pl_no_15-2020.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL PROJETO DE LEI 15/2020</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1758/redacao_final_ao_pl_no_16-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1758/redacao_final_ao_pl_no_16-2020.pdf</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL PROJETO DE LEI 16/2020</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1762/redacao_final_ao_pl_no_19-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1762/redacao_final_ao_pl_no_19-2020.pdf</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1776/redacao_final_ao_pl_no_12-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1776/redacao_final_ao_pl_no_12-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 12/2020_x000D_
 Institui a data comemorativa municipal alusiva ao “Dia de Luxemburgo” e dá outras providências.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1777/redacao_final_ao_pl_no_17-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1777/redacao_final_ao_pl_no_17-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 17/2020_x000D_
 Dispõe sobre a denominação de espaço público municipal.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1778/redacao_final_ao_pl_no_18-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1778/redacao_final_ao_pl_no_18-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 18/2020_x000D_
 Dispõe sobre denominação de via _x000D_
 pública municipal.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1779/redacao_final_ao_pl_no_20-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1779/redacao_final_ao_pl_no_20-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 20/2020_x000D_
 Dispõe sobre denominação de via _x000D_
 pública municipal.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1780/redacao_final_ao_pl_no_21-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1780/redacao_final_ao_pl_no_21-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 21/2020_x000D_
 Dispõe sobre a denominação de espaço _x000D_
 público e vias públicas municipais, _x000D_
 localizados no Loteamento Rech.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1781/redacao_final_ao_pl_no_22-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1781/redacao_final_ao_pl_no_22-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 22/2020_x000D_
 Institui o “Programa de Incentivo ao Paradesporto”, _x000D_
 designa data comemorativa alusiva ao “Dia Municipal _x000D_
 do Paradesporto” e dá outras providências.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1782/redacao_final_ao_pl_no_23-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1782/redacao_final_ao_pl_no_23-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 23/2020_x000D_
 Dispõe sobre denominação de vias _x000D_
 públicas municipais.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1783/redacao_final_ao_pl_no_24-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1783/redacao_final_ao_pl_no_24-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 24/2020_x000D_
 _x000D_
 Dispõe sobre a denominação de via_x000D_
  pública municipal.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1784/redacao_final_ao_pl_no_25-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1784/redacao_final_ao_pl_no_25-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 25/2020_x000D_
 Dispõe sobre as diretrizes para a _x000D_
 elaboração da Lei Orçamentária do _x000D_
 Município de Luiz Alves, para o exercício _x000D_
 de 2021, e dá outras providências</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1785/redacao_final_ao_pl_no_26-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1785/redacao_final_ao_pl_no_26-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 26/2020_x000D_
 Dispõe sobre a denominação de via_x000D_
  pública municipal.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1786/redacao_final_ao_pl_no_27-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1786/redacao_final_ao_pl_no_27-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI 27/2020_x000D_
 Dispõe sobre a denominação de via_x000D_
  pública municipal.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1804/redacao_final_ao_pl_no_28-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1804/redacao_final_ao_pl_no_28-2020.pdf</t>
   </si>
   <si>
     <t>Denomina via pública municipal de Rua Eduardo Hermes.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1805/redacao_final_ao_pl_no_29-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1805/redacao_final_ao_pl_no_29-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 953/2001.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1806/redacao_final_ao_pl_no_30-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1806/redacao_final_ao_pl_no_30-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1223/2006.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1807/redacao_final_ao_pl_no_31-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1807/redacao_final_ao_pl_no_31-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de via pública.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1808/redacao_final_ao_pl_no_32-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1808/redacao_final_ao_pl_no_32-2020.pdf</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1809/redacao_final_ao_pl_no_33-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1809/redacao_final_ao_pl_no_33-2020.pdf</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1810/redacao_final_ao_pl_no_34-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1810/redacao_final_ao_pl_no_34-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de vias públicas.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1811/redacao_final_ao_pl_no_35-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1811/redacao_final_ao_pl_no_35-2020.pdf</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1813/redacao_final_ao_pl_no_36-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1813/redacao_final_ao_pl_no_36-2020.pdf</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1814/projeto_de_lei_-_denomina_via_publica_municipal_-_rua_catharina_weber_-_croqui.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1814/projeto_de_lei_-_denomina_via_publica_municipal_-_rua_catharina_weber_-_croqui.pdf</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1815/redacao_final_ao_pl_no_38-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1815/redacao_final_ao_pl_no_38-2020.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N.º 38/2020_x000D_
 Estima a receita e fixa a despesa do Município de Luiz Alves para o exercício de 2021.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1829/redacao_final_ao_pl_no_40-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1829/redacao_final_ao_pl_no_40-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.283/2007.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1830/redacao_final_ao_pl_complementar_no_02-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1830/redacao_final_ao_pl_complementar_no_02-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 15/2018.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1831/redacao_final_ao_pl_complementar_no_03-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1831/redacao_final_ao_pl_complementar_no_03-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 01/2015.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1833/redacao_final_ao_pl_complementar_no_04-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1833/redacao_final_ao_pl_complementar_no_04-2020.pdf</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1834/redacao_final_ao_pl_no_41-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1834/redacao_final_ao_pl_no_41-2020.pdf</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1835/redacao_final_ao_pl_no_42-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1835/redacao_final_ao_pl_no_42-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobra a denominação da via pública.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1836/redacao_final_ao_pl_no_43-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1836/redacao_final_ao_pl_no_43-2020.pdf</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1837/redacao_final_ao_pl_no_44-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1837/redacao_final_ao_pl_no_44-2020.pdf</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1838/redacao_final_ao_pl_no_45-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1838/redacao_final_ao_pl_no_45-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para alienação por meio de leilão público de bens móveis inservíveis pertencentes ao Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1839/redacao_final_ao_pl_no_46-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1839/redacao_final_ao_pl_no_46-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominaçãode via pública municipal.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1840/redacao_final_ao_pl_no_48-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1840/redacao_final_ao_pl_no_48-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar convênio com o Corpo de Bombeiros Militar do Estado de Santa Catarina e dá outras providências.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1843/redacao_final_ao_pl_complementar_no_05-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1843/redacao_final_ao_pl_complementar_no_05-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 03/2003.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1660/requerimento_no_01_2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1660/requerimento_no_01_2020.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe os gastos com diárias do Poder Executivo no ano de 2019 do Prefeito e Vice-Prefeito, informando a data do uso das diárias, o motivo, o destino, quais foram os gastos detalhadamente.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1661/requerimento_no_02_2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1661/requerimento_no_02_2020.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe qual o prazo para conclusão das obras de reforma da ponte na Estrada Geral Braço do Bugre.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1677/requerimento_no_03_2020_eBXkWuZ.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1677/requerimento_no_03_2020_eBXkWuZ.pdf</t>
   </si>
   <si>
     <t>Seja elaborada pela Câmara Municipal moção de aplausos e congratulações ao Sr. Oneide Antônio Costa da Silva e ao Corpo de Bombeiros Militar de Luiz Alves/SC.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1681/requerimento_no_04-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1681/requerimento_no_04-2020.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações referente ao atendimento médico nas unidades de saúde do Município. Qual o quadro de profissionais atuantes, se há alguma perspectiva de ampliação no atendimento.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>Requer ao DEINFRA-SC e ao Poder Executivo Municipal para que apresentem proposta de edificação de uma passarela junto à ponte sobre o Ribeirão Miguel na Rodovia SC414 próximo ao portal de Luiz Alves/ SC</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe a esta Casa Legislativa a relação dos concursados que até a presente data foram chamados e contratados pelo Município.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>Acir José de Freitas, Alexandre Wilbert, Arlindo Gorges, Bertolino Bachmann, Djonei Césaro Scola, Eunilton Fontanive, Felipe Brás Luciani, Laerte Schveitzer, Saulo Brás Will</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1694/requerimento_no_07-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1694/requerimento_no_07-2020.pdf</t>
   </si>
   <si>
     <t>Sejam dispensados das exigências regimentais os Projetos de Lei nº 01/2020 e 02/2020 e concedido regime de urgência especial aos mesmos, para que ocorra a primeira discussão e votação do Projeto de Lei nº 01/2020 na sessão ordinária do dia 17/02/2020 e a segunda discussão e votação do Projeto de Lei nº 01/2020, bem como a votação de sua Redação Final, em caso de aprovação, na sessão ordinária do dia 24/02/2020; e para que ocorra a única discussão e votação do Projeto de Lei nº 02/2020 na sessão ordinária do dia 17/02/2020 e a votação da Redação Final, em caso de aprovação, na sessão ordinária do dia 24/02/2020.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1697/requerimento_no_08-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1697/requerimento_no_08-2020.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que envie informações à Câmara de Vereadores se a Caixa Econômica Federal já liberou os valores referentes à Emenda Parlamentar Individual do Deputado Federal João Paulo Kleinubing, informada pelo ofício nº 109/19, em resposta ao Requerimento nº 20/2019 de 18 de março de 2019. Informando ainda, quais vias serão ou foram beneficiadas pelo recurso.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1698/requerimento_no_09-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1698/requerimento_no_09-2020.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe à Câmara de Vereadores informações sobre a construção da escola da Vila do Salto, tais como, prazo para conclusão, fase em que a obra encontra- se, qual o previsão de conclusão.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1701/requerimento_no_10-2020_GiXxpj3.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1701/requerimento_no_10-2020_GiXxpj3.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe à Câmara Municipal cópia do processo licitatório da revitalização da Rua Professor Simão Hess, cronograma da obra, total de gastos estimados, total de gastos já realizados, valores que foram/serão pagos com recursos próprios do Município.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>Alexandre Wilbert, Felipe Brás Luciani</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1704/requerimento_no_11-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1704/requerimento_no_11-2020.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que promova a avaliação de risco na Ponte Cysto Lucinani, bem como que sejam realizados os reparos necessários.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1705/requerimento_no_12-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1705/requerimento_no_12-2020.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que promova estudos para que seja instituído no nosso Município um dia fixo por mês para que a Prefeitura promova o recolhimento e correta destinação de móveis abandonados e outros resíduos que não são recolhidos pela coleta normal em vias públicas.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1708/requerimento_no_13-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1708/requerimento_no_13-2020.pdf</t>
   </si>
   <si>
     <t>Seja estudada junto à Secretaria de Esportes, a possibilidade de disponibilizar recursos para a escolinha de futebol do Clube Juventude Esporte Clube que atualmente atende cerca de 100 crianças e adolescentes.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1712/requerimento_no_14-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1712/requerimento_no_14-2020.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe as razões pelas quais não há médicos no Posto de Saúde do Rio do Peixe e explique os motivos pelos quais há uma enfermeira responsável por definir se há a necessidade ou não de atendimento médico pelos pacientes.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1714/requerimento_no_15-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1714/requerimento_no_15-2020.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe, em complemento ao ofício de resposta ao Requerimento 128/2019, o seguinte:_x000D_
 - qual a origem dos recursos apresentados;_x000D_
 - onde referidos recursos foram utilizados e quais os números dos processos licitatórios correspondentes;_x000D_
 - quando se tratar de emenda parlamentar, qual o parlamentar que as encaminhou e qual a origem dos pedidos (ano, solicitante etc).	_x000D_
 Além disso, requer informações sobre as operações de crédito referentes às Leis Municipais nº 1680/2017, 1726/2018, 1739/2018, 1771/2019, informando se já houve a efetiva contratação, qual o valor da operação de crédito, qual a forma e prazo de pagamento, se o Município já iniciou algum pagamento e onde referidos recursos serão utilizados._x000D_
 E ainda, informações sobre quais emendas parlamentares estão cadastradas em favor do Município, quais já foram pagas, quais já foram utilizadas, quais ainda estão pendentes de liberação e quais já constam como liberadas e ainda não foram utilizadas e o</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1716/requerimento_no_16-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1716/requerimento_no_16-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo para que encaminhe a está Casa Legislativa os seguintes informações: _x000D_
 - número e dados de famílias atendidas com o benefício das cestas básicas e auxílio funeral ao longo de 2019.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1717/requerimento_no_17-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1717/requerimento_no_17-2020.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo que encaminhe a está Casa Legislativa informações sobre edificação de uma nova ponte junto à Rua Francisco Altini.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1722/requerimento_no_18-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1722/requerimento_no_18-2020.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste esclarecimentos à Câmara de Vereadores  quais os critérios e cálculos adotados para a cobrança da taxa de lixo, tanto no perímetro urbano quanto na área rural no Município de Luiz Alves.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>Djonei Césaro Scola, Arlindo Gorges</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1725/requerimento_no_19-2020_VfqVNqa.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1725/requerimento_no_19-2020_VfqVNqa.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações sobre os erros de localização de algumas ruas do Município junto ao Google Maps, por exemplo: Rua Alfredo Rosa, Rua Germano Gorges, Rua Marcos Alexandre e Rua Francisco Schmitz; se há providências que podem ser solicitadas pelo Poder Executivo ou se as modificações necessárias devem ser solicitadas diretamente a Google</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1729/requerimento_no_20-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1729/requerimento_no_20-2020.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que determine um estudo de melhorias na Rua Vitória Hess, em toda a sua extensão e com ramificação até à ponte de Baixo Máximo, próxima à empresa Acearia Frederico Missner.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1772/requerimento_21-2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1772/requerimento_21-2020.pdf</t>
   </si>
   <si>
     <t>Seja verificado junto ao Detranlu, para que estude a possibilidade de alteração em vaga de estacionamento, na Vila do Salto, em frente ao entroncamento da Rua Júlio Gröthe com a Rua Professor Simão Hess, ou mesmo a restrição de tráfego de caminhões naquela via.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1775/requerimento_no_22_2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1775/requerimento_no_22_2020.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o PL nº 25/2020.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1800/requerimento_no_23_2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1800/requerimento_no_23_2020.pdf</t>
   </si>
   <si>
     <t>Encaminhamentos à CELESC</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1802/requerimento_no_24_2020.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1802/requerimento_no_24_2020.pdf</t>
   </si>
   <si>
     <t>Seja atribuído ao Projeto de Lei nº 39/2020, de autoria da Mesa Diretora, regime de urgência especial, para que seja  lido, discutido e votado em turno único o referido projeto na 10ª Sessão Ordinária da Câmara Municipal de Luiz Alves/SC, assim como dispensado o interstício de Redação Final do mesmo projeto, para seu trâmite na mesma sessão.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1841/requerimento_no_25_2020.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1841/requerimento_no_25_2020.docx</t>
   </si>
   <si>
     <t>Sejam dispensados do interstício de Redação Final o 45/2020, 46/2020, 48/2020, PL Complementar nº 05/2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2194,67 +2194,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1749/emenda_aditiva_felipe.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1662/indicacao_no_01_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1663/indicacao_no_02_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1664/indicacao_no_03_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1665/indicacao_no_04_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1666/indicacao_no_05_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1667/indicacao_no_06_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1668/indicacao_no_07_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1669/indicacao_no_08-20.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1670/indicacao_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1671/indicacao_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1672/indicacao_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1673/indicacao_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1674/indicacao_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1675/indicacao_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1678/indicacao_no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1679/indicacao_no_16-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1680/indicacao_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1682/indicacao_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1684/indicacao_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1685/indicacao_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1686/indicacao_no_21-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1687/indicacao_no_22-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1690/indicacao_no_23-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1691/indicacao_no_24-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1692/indicacao_no_25-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1695/indicacao_no_26-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1696/indicacao_no_27-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1699/indicacao_no_28-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1700/indicacao_no_29-2020_AO8Mm1Y.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1706/indicacao_no_30-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1707/indicacao_no_31-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1709/indicacao_no_32-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1710/indicacao_no_33-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1715/indicacao_no_35-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1718/indicacao_no_36-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1719/indicacao_no_37-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1720/indicacao_no_38-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1721/indicacao_no_39-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1723/indicacao_no_40-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1724/indicacao_no_41-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1727/indicacao_no_42-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1728/indicacao_no_43-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1730/indicacao_no_44-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1731/indicacao_no_45-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1732/indicacao_no_46-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1733/indicacao_no_47-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1734/indicacao_no_48-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1771/indicacao_no_49-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1774/indicacao_no_50-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1787/indicacao_no_51-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1788/indicacao_no_52-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1789/indicacao_no_53-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1842/indicacao_no_54-2020.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1676/mocao_de_aplausos_e_congratulacoes_no_01-20_D0Je0GS.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1801/projeto_de_decreto_01.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1713/pl_complementar_1_2020_lqPURKg.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1820/projeto_de_lei_complementar_02_2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1822/projeto_de_lei_complementar_04_2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1828/projeto_de_lei_complementar_-_altera_lei_complementar_003-2003.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1688/projeto_de_lei_-_altera_lei_1695_piso_magisterio__3_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1689/projeto_de_lei_-_autoriza_doacao_ao_hospital__1_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1726/projeto_de_lei_no_3_2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1735/projeto_de_lei_04_2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1736/projeto_de_lei_05_2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1737/projeto_de_lei_06_2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1738/projeto_de_lei_07_2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1739/projeto_de_lei__no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1740/projeto_de_lei__no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1741/projeto_de_lei_-_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1748/projeto_de_lei_-_altera_lei_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1751/projeto_de_lei_12_2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1752/projeto_de_lei_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1754/projeto_de_lei_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1755/projeto_de_lei__no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1759/projeto_de_lei_17_2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1760/projeto_de_lei_18-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1761/projeto_de_lei_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1763/pl_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1764/projeto_de_lei_21-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1765/projeto_de_lei_no_22-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1766/projeto_de_lei_no_23.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1767/projeto_de_lei_no_24.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1768/projeto_de_lei_no_25-2020-_ldo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1769/projeto_de_lei_no_26-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1770/projeto_de_lei_no_27-_2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1773/projeto_de_lei_no_28-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1790/redacao_final_ao_pl_no_33-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1791/projeto_de_lei_no_30-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1792/projeto_de_lei_-_no_31-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1793/projeto_de_lei_no_32-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1794/projeto_de_lei_no_33-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1795/projeto_de_lei_-no_34-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1796/oficio-gp_n.o_172.2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1797/oficio-gp_n.o_173.2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1798/oficio-gp_n.o_174.2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1799/oficio-gp_n.o_176.2020_-_loa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1803/projeto_de_lei_no_39-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1816/projeto_de_lei_40_2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1817/pl_41_2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1818/pl_42_2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1819/pl_43_2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1823/pl_44_2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1826/projeto_de_lei_-_bandeira_municipal_1.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1827/projeto_de_lei_-_convenio_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1702/redacao_final_do_pl_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1703/redacao_final_do_pl_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1742/redacoes_finais_-_04-2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1743/redacoes_finais_-_05-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1744/redacao_final_-_06-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1745/redacao_final_-_07-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1746/redacao_final_08-2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1747/redacao_final_09-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1750/redacao_final_11-2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1757/redacao_final_ao_pl_no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1758/redacao_final_ao_pl_no_16-2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1762/redacao_final_ao_pl_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1776/redacao_final_ao_pl_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1777/redacao_final_ao_pl_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1778/redacao_final_ao_pl_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1779/redacao_final_ao_pl_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1780/redacao_final_ao_pl_no_21-2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1781/redacao_final_ao_pl_no_22-2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1782/redacao_final_ao_pl_no_23-2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1783/redacao_final_ao_pl_no_24-2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1784/redacao_final_ao_pl_no_25-2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1785/redacao_final_ao_pl_no_26-2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1786/redacao_final_ao_pl_no_27-2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1804/redacao_final_ao_pl_no_28-2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1805/redacao_final_ao_pl_no_29-2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1806/redacao_final_ao_pl_no_30-2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1807/redacao_final_ao_pl_no_31-2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1808/redacao_final_ao_pl_no_32-2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1809/redacao_final_ao_pl_no_33-2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1810/redacao_final_ao_pl_no_34-2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1811/redacao_final_ao_pl_no_35-2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1813/redacao_final_ao_pl_no_36-2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1814/projeto_de_lei_-_denomina_via_publica_municipal_-_rua_catharina_weber_-_croqui.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1815/redacao_final_ao_pl_no_38-2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1829/redacao_final_ao_pl_no_40-2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1830/redacao_final_ao_pl_complementar_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1831/redacao_final_ao_pl_complementar_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1833/redacao_final_ao_pl_complementar_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1834/redacao_final_ao_pl_no_41-2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1835/redacao_final_ao_pl_no_42-2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1836/redacao_final_ao_pl_no_43-2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1837/redacao_final_ao_pl_no_44-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1838/redacao_final_ao_pl_no_45-2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1839/redacao_final_ao_pl_no_46-2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1840/redacao_final_ao_pl_no_48-2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1843/redacao_final_ao_pl_complementar_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1660/requerimento_no_01_2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1661/requerimento_no_02_2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1677/requerimento_no_03_2020_eBXkWuZ.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1681/requerimento_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1694/requerimento_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1697/requerimento_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1698/requerimento_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1701/requerimento_no_10-2020_GiXxpj3.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1704/requerimento_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1705/requerimento_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1708/requerimento_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1712/requerimento_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1714/requerimento_no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1716/requerimento_no_16-2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1717/requerimento_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1722/requerimento_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1725/requerimento_no_19-2020_VfqVNqa.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1729/requerimento_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1772/requerimento_21-2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1775/requerimento_no_22_2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1800/requerimento_no_23_2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1802/requerimento_no_24_2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1841/requerimento_no_25_2020.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1749/emenda_aditiva_felipe.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1662/indicacao_no_01_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1663/indicacao_no_02_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1664/indicacao_no_03_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1665/indicacao_no_04_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1666/indicacao_no_05_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1667/indicacao_no_06_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1668/indicacao_no_07_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1669/indicacao_no_08-20.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1670/indicacao_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1671/indicacao_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1672/indicacao_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1673/indicacao_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1674/indicacao_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1675/indicacao_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1678/indicacao_no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1679/indicacao_no_16-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1680/indicacao_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1682/indicacao_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1684/indicacao_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1685/indicacao_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1686/indicacao_no_21-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1687/indicacao_no_22-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1690/indicacao_no_23-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1691/indicacao_no_24-2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1692/indicacao_no_25-2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1695/indicacao_no_26-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1696/indicacao_no_27-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1699/indicacao_no_28-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1700/indicacao_no_29-2020_AO8Mm1Y.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1706/indicacao_no_30-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1707/indicacao_no_31-2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1709/indicacao_no_32-2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1710/indicacao_no_33-2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1715/indicacao_no_35-2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1718/indicacao_no_36-2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1719/indicacao_no_37-2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1720/indicacao_no_38-2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1721/indicacao_no_39-2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1723/indicacao_no_40-2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1724/indicacao_no_41-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1727/indicacao_no_42-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1728/indicacao_no_43-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1730/indicacao_no_44-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1731/indicacao_no_45-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1732/indicacao_no_46-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1733/indicacao_no_47-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1734/indicacao_no_48-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1771/indicacao_no_49-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1774/indicacao_no_50-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1787/indicacao_no_51-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1788/indicacao_no_52-2020.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1789/indicacao_no_53-2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1842/indicacao_no_54-2020.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1676/mocao_de_aplausos_e_congratulacoes_no_01-20_D0Je0GS.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1801/projeto_de_decreto_01.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1713/pl_complementar_1_2020_lqPURKg.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1820/projeto_de_lei_complementar_02_2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1822/projeto_de_lei_complementar_04_2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1828/projeto_de_lei_complementar_-_altera_lei_complementar_003-2003.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1688/projeto_de_lei_-_altera_lei_1695_piso_magisterio__3_.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1689/projeto_de_lei_-_autoriza_doacao_ao_hospital__1_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1726/projeto_de_lei_no_3_2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1735/projeto_de_lei_04_2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1736/projeto_de_lei_05_2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1737/projeto_de_lei_06_2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1738/projeto_de_lei_07_2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1739/projeto_de_lei__no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1740/projeto_de_lei__no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1741/projeto_de_lei_-_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1748/projeto_de_lei_-_altera_lei_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1751/projeto_de_lei_12_2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1752/projeto_de_lei_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1754/projeto_de_lei_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1755/projeto_de_lei__no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1759/projeto_de_lei_17_2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1760/projeto_de_lei_18-2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1761/projeto_de_lei_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1763/pl_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1764/projeto_de_lei_21-2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1765/projeto_de_lei_no_22-2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1766/projeto_de_lei_no_23.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1767/projeto_de_lei_no_24.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1768/projeto_de_lei_no_25-2020-_ldo.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1769/projeto_de_lei_no_26-2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1770/projeto_de_lei_no_27-_2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1773/projeto_de_lei_no_28-2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1790/redacao_final_ao_pl_no_33-2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1791/projeto_de_lei_no_30-2020.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1792/projeto_de_lei_-_no_31-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1793/projeto_de_lei_no_32-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1794/projeto_de_lei_no_33-2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1795/projeto_de_lei_-no_34-2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1796/oficio-gp_n.o_172.2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1797/oficio-gp_n.o_173.2020.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1798/oficio-gp_n.o_174.2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1799/oficio-gp_n.o_176.2020_-_loa.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1803/projeto_de_lei_no_39-2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1816/projeto_de_lei_40_2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1817/pl_41_2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1818/pl_42_2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1819/pl_43_2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1823/pl_44_2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1826/projeto_de_lei_-_bandeira_municipal_1.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1827/projeto_de_lei_-_convenio_bombeiros.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1702/redacao_final_do_pl_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1703/redacao_final_do_pl_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1742/redacoes_finais_-_04-2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1743/redacoes_finais_-_05-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1744/redacao_final_-_06-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1745/redacao_final_-_07-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1746/redacao_final_08-2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1747/redacao_final_09-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1750/redacao_final_11-2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1757/redacao_final_ao_pl_no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1758/redacao_final_ao_pl_no_16-2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1762/redacao_final_ao_pl_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1776/redacao_final_ao_pl_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1777/redacao_final_ao_pl_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1778/redacao_final_ao_pl_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1779/redacao_final_ao_pl_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1780/redacao_final_ao_pl_no_21-2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1781/redacao_final_ao_pl_no_22-2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1782/redacao_final_ao_pl_no_23-2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1783/redacao_final_ao_pl_no_24-2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1784/redacao_final_ao_pl_no_25-2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1785/redacao_final_ao_pl_no_26-2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1786/redacao_final_ao_pl_no_27-2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1804/redacao_final_ao_pl_no_28-2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1805/redacao_final_ao_pl_no_29-2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1806/redacao_final_ao_pl_no_30-2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1807/redacao_final_ao_pl_no_31-2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1808/redacao_final_ao_pl_no_32-2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1809/redacao_final_ao_pl_no_33-2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1810/redacao_final_ao_pl_no_34-2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1811/redacao_final_ao_pl_no_35-2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1813/redacao_final_ao_pl_no_36-2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1814/projeto_de_lei_-_denomina_via_publica_municipal_-_rua_catharina_weber_-_croqui.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1815/redacao_final_ao_pl_no_38-2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1829/redacao_final_ao_pl_no_40-2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1830/redacao_final_ao_pl_complementar_no_02-2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1831/redacao_final_ao_pl_complementar_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1833/redacao_final_ao_pl_complementar_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1834/redacao_final_ao_pl_no_41-2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1835/redacao_final_ao_pl_no_42-2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1836/redacao_final_ao_pl_no_43-2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1837/redacao_final_ao_pl_no_44-2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1838/redacao_final_ao_pl_no_45-2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1839/redacao_final_ao_pl_no_46-2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1840/redacao_final_ao_pl_no_48-2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1843/redacao_final_ao_pl_complementar_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1660/requerimento_no_01_2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1661/requerimento_no_02_2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1677/requerimento_no_03_2020_eBXkWuZ.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1681/requerimento_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1694/requerimento_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1697/requerimento_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1698/requerimento_no_09-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1701/requerimento_no_10-2020_GiXxpj3.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1704/requerimento_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1705/requerimento_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1708/requerimento_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1712/requerimento_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1714/requerimento_no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1716/requerimento_no_16-2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1717/requerimento_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1722/requerimento_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1725/requerimento_no_19-2020_VfqVNqa.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1729/requerimento_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1772/requerimento_21-2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1775/requerimento_no_22_2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1800/requerimento_no_23_2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1802/requerimento_no_24_2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2020/1841/requerimento_no_25_2020.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H181"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="151.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="151" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="150.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>