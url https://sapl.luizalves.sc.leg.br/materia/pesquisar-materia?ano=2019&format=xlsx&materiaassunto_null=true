--- v0 (2026-01-16)
+++ v1 (2026-04-13)
@@ -51,4961 +51,4961 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1342/decreto_01.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1342/decreto_01.pdf</t>
   </si>
   <si>
     <t>Decreta luto oficial</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>EADIT</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Bertolino Bachmann</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1428/projeto_de_emenda_no_01-19_ao_pl_18-19.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1428/projeto_de_emenda_no_01-19_ao_pl_18-19.docx</t>
   </si>
   <si>
     <t>ADICIONA PARÁGRAFO ÚNICO AO ARTIGO 2º DO PROJETO DE LEI 18/2019.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>EMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1427/projeto_de_emenda_modificaiva_no_01-19_ao_pl_18-19.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1427/projeto_de_emenda_modificaiva_no_01-19_ao_pl_18-19.docx</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO INCISO III DO ARTIGO 1º DO PROJETO DE LEI 18/2019.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
     <t>ESUPR</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
     <t>Djonei Césaro Scola</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1391/emenda_supressiva_1_10-19_7rast6c.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1391/emenda_supressiva_1_10-19_7rast6c.pdf</t>
   </si>
   <si>
     <t>SUPRIMEINCISO II DO ARTIGO 77DO PROJETO DE LEI COMPLEMENTAR Nº 10/2019.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Acir José de Freitas, Alexandre Wilbert, Bertolino Bachmann, Djonei Césaro Scola, Felipe Brás Luciani, João Sidnei da Silva, Laerte Schveitzer, Osnildo Stein, Saulo Brás Will</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1437/emenda_supressiva_n_2_10-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1437/emenda_supressiva_n_2_10-19.pdf</t>
   </si>
   <si>
     <t>SUPRIME O ARTIGO 77 DO PROJETO DE LEI COMPLEMENTAR Nº 10/2019.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Acir José de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1163/indicacao_no_01-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1163/indicacao_no_01-2019.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a pintura das faixas assim como colocação de placas de sinalização na Rua Prefeito Wilibaldo Van Den Bylaardt, Braço Serafim.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
     <t>Felipe Brás Luciani</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1167/indicacao_no_02-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1167/indicacao_no_02-2019.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria de Obras para que proceda, de forma urgente, melhorias na Rua Gabriel Antonio Muller, no trecho após o término da pavimentação.</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_no_03-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_no_03-2019.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria de Obras para que proceda melhorias, como patrolamento, limpeza das margens e colocação de macadame nos trechos mais necessitados na via pública sem denominação, paralela à Rua Gabriel Antonio Muller, localizada  aproximadamente a 30 metros do término da pavimentação, no Bairro Ribeirão do Padre.</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1169/indicacao_no_04-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1169/indicacao_no_04-2019.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria de Obras para que proceda a retirada de entulho nas margens  Estrada Geral do Serafim, próximo a entrada do conjunto habitacional popular.</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1170/indicacao_no_05-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1170/indicacao_no_05-2019.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria competente para que proceda melhorias (troca de tubulação por de maiores diâmetro e colocação de macadame) na localidade de Arataca em Canoas, prioritariamente nas proximidades da residência do Sr. Guido Schappo.</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1171/indicacao_no_06-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1171/indicacao_no_06-2019.pdf</t>
   </si>
   <si>
     <t>Determinar ao DETRANLU que coloque placas de sinalização de velocidade máxima permitida e vias preferenciais, sinalização para redução de velocidade na Estrada Geral Laranjeiras, e placas indicativas de entrada para a localidade de Braço Baú.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1176/indicacao_no_07-2009.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1176/indicacao_no_07-2009.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a limpeza das margens, desobstrução de bueiros, sarjetas e das calhas nas laterais de Ribeirão Máximo desde o início da via até o seu término com o município de Ilhota.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1172/indicacao_no_08-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1172/indicacao_no_08-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda aos devidos reparos na pista asfáltica da Rua Orlando Gesser, Vila do do Salto.</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Arlindo Gorges</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1177/indicacao_no_09-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1177/indicacao_no_09-2019.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que faça a macadamização e patrolamento e desobstrução da tubulação na estrada geral Alto Miguel.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1178/indicacao_no_10-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1178/indicacao_no_10-2019.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a devida limpeza das margens da Rua Vereador Crisóstomo Gesser até ao final da Rua Francisco Schmitz.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1181/indicacao_no_11-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1181/indicacao_no_11-2019.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e Planejamento urgentes providências na desobstrução e reabertura da boca de lobo na Rua Paulo Kraisch.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Eunilton Fontanive</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1182/indicacao_no_12-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1182/indicacao_no_12-2019.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda as devidas melhorias no Ginásio de Esportes Valdemar Volles, Braço Serafim.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1183/indicacao_no_13-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1183/indicacao_no_13-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda as devidas melhorias na tubulação da rede pluvial próximo à residência do Senhor João Caglioni.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1184/indicacao_no_14-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1184/indicacao_no_14-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a colocação de um abrigo de ponto de ônibus próximo a entrada da via que dá acesso ao Ribeirão do Bugre.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda as devidas melhorias na via pública que dá acesso à família Postinga, em Alto Braço Miguel.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e Planejamento a manutenção (macadamização e patrolamento) das ruas 25 de Novembro, Romilda Goedert e 08 de dezembro, bem como seus bueiros e sarjetas.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Determinar ao órgão competente que estude a viabilidade de confeccionar placas de identificação de ruas que ainda não foram contempladas com a referida melhorias.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1196/indicacao_no_18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1196/indicacao_no_18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda melhorias e consertos na Rua Prefeito Wilibaldo Van Den Bylaardt, Braço Serafim, além de colocação de tacha refletiva (olho de gato).</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1197/indicacao_no_19-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1197/indicacao_no_19-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a limpeza das margens da Rua Prefeito Wilibaldo Van Den Bylaardt.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1198/indicacao_no_20_KScILxa.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1198/indicacao_no_20_KScILxa.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda estudo, através de profissional habilitado pela Defesa Civil, para informar se o barranco atrás da Escola Municipal Celeste Scola oferece algum risco à estrutura da escola e se há viabilidade de construção de bancadas para oferecer maior segurança e evitar possíveis deslizamentos de terra.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1200/indicacao_no_21.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1200/indicacao_no_21.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria de Obras para que proceda as melhorias necessárias em toda a extensão da Rua Carlos Erbs, especialmente no início da rua onde está ocorrendo desbarrancamento de parte da pista, causado por um bueiro que está obstruído (lado esquerdo), colocação de macadame nas áreas mais críticas, além de patrolamento e limpeza de sarjetas.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Laerte Schveitzer</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1205/indicacao_no_22.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1205/indicacao_no_22.pdf</t>
   </si>
   <si>
     <t>Determinar ao Poder Executivo para que proceda a instalação de dois pontos de ônibus: um na entrada da Rua Fredolino Eger, no Baixo Canoas, e no acostamento da SC414, próximo à Casa dos Colchões.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1206/indicacao_no_23.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1206/indicacao_no_23.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria de Obras para que proceda a limpeza, macadamização, patrolamento, desobstrução de bueiros nas estradas que dão acesso às localidades de Rio Novo e Serrinha. Além disso, é necessária a substituição dos bueiros por de maiores diâmetros na localidade de Serrinha.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1211/indicacao_no_24.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1211/indicacao_no_24.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria de Obras para que proceda a construção de um bueiro próximo à Rua Prefeito Wyllibald Van Den Bylaardt, na entrada da Rua Braço Costa, no Serafim.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Alexandre Wilbert</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1212/indicacao_no_25.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1212/indicacao_no_25.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria de Obras para que proceda a pintura de faixas de sinalização e colocação de placas de sinalização na Rua Álida Bressanini.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1213/indicacao_no_26.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1213/indicacao_no_26.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria de Obras para que proceda a pintura da faixa de pedestre em frente a Escola Municipal Henrique Keunecke, no Serafim.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1214/indicacao_no_27_nt3K6cj.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1214/indicacao_no_27_nt3K6cj.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria de Obras para que proceda a colocação contenção com pedras no rio da localidade Rio Canoas, próximo ao Frigorífico Frimarti, que está corroendo por baixo e está quase pegando o asfalto, é preciso fazer com urgência.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1215/indicacao_no_28.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1215/indicacao_no_28.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria de Obras para que proceda o patrolamento, conserto da tubulação e desobstrução de bueiros na Estrada Geral Alto Fraiman.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1218/indicacao_no_29.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1218/indicacao_no_29.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria de Obras para que proceda melhoria na Rua Fratelli Signorelli, com macadamização e patrolamento.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1219/indicacao_no_30.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1219/indicacao_no_30.pdf</t>
   </si>
   <si>
     <t>Proceder a instalação de abrigo de ponto de ônibus na localidade do Bugre perto da Alambique Momm e na localidade Santana perto da Cancha de bocha "Ivo Altini."</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1222/indicacao_no_31.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1222/indicacao_no_31.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria de Obras para que proceda o patrolamento de toda a extensão da Rua Antonio Pauly.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1225/indicacao_no_32-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1225/indicacao_no_32-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda as devidas melhorias às margens da Rodovia Prefeito Wilibaldo Van Den Bylaardt, Braço Serafim, em frente à residência de nº 2076, com a macadamização e patrolamento.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1226/indicacao_no_33.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1226/indicacao_no_33.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente da Secretaria de Obras e Planejamento do Município de Luiz Alves para que proceda a elaboração de um projeto de implantação de passeio público com ciclovia compartilhada ao longo da Rua Dom Bosco, no bairro Dom Bosco.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1227/indicacao_no_34.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1227/indicacao_no_34.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria de Obras e Planejamento do Município de Luiz Alves para que proceda a troca de tubulação por de maior diâmetro em toda extensão da Rua Braço Joaquim.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1228/indicacao_no_35.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1228/indicacao_no_35.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria de Obras e Planejamento do Município de Luiz Alves para que proceda o patrolamento de toda via que dá acesso à localidade de Santana.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1229/indicacao_no_36.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1229/indicacao_no_36.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria de Obras e Planejamento do Município de Luiz Alves para que proceda o patrolamento e macadamização de toda via que dá acesso ao Paula Ramos.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1230/indicacao_no_37.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1230/indicacao_no_37.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda as devidas melhorias na rede de iluminação pública Rua Geraldo da Costa no Braço Serafim.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1231/indicacao_no_38.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1231/indicacao_no_38.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda a construção de uma espécie de “bolsão” para que os veículos que estão transitando na Rodovia SC 414 ingressem com segurança na Rua Max Fritzke.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1232/indicacao_no_39.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1232/indicacao_no_39.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda melhorias na Rua Lourenço Pauli, como patrolamento, limpeza de sarjeta,  recolocação de material de macadame mais fino nos lugares onde o material foi levado pelas águas das chuvas.</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1233/indicacao_no_40.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1233/indicacao_no_40.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda revitalização de todas as lombadas na Rua Dom Bosco ou instale faixas elevadas no local onde estão as lombadas.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1234/indicacao_no_41.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1234/indicacao_no_41.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda melhorias na Rua Próspero Martini, Rio do Peixe, como colocação de macadame, limpeza das margens e patrolamento.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1235/indicacao_no_42.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1235/indicacao_no_42.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que realize a troca de tubulação por de maior diâmetro na Rua Braço Comprido.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1245/indicacao_no_43-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1245/indicacao_no_43-19.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda as devidas melhorias ou elaboração de projeto de reconstrução da ponte que dá acesso ao Ribeirão do Bugre, localizada às margens da Estrada Geral Braço Direito, acesso à Massaranduba.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1246/indicacao_no_44-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1246/indicacao_no_44-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a limpeza das margens da via que dá acesso ao Braço do Bugre em toda a sua extensão.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1249/indicacao_no_45-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1249/indicacao_no_45-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a desobstrução e limpeza do córrego localizado às margens da pavimentação asfáltica da Estrada Geral Braço Miguel.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1250/indicacao_no_46-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1250/indicacao_no_46-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a limpeza das margens, roçada, aprofundamento das margens da pista e limpeza das sarjetas na Rua 18 de Julho e após o término da Rua 18 de Julho, na Estrada Geral Braço Direito até o final da pavimentação.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1252/indicacao_no_47-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1252/indicacao_no_47-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a colocação de uma carga de pedras no ponte na Rua Leopoldo Schöeping, próximo à residência do Senhor Arlindo Momm.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1254/indicacao_no_48-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1254/indicacao_no_48-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e Planejamento a instalação de bocas-de-lobo juntamente com a colocação de tubos e macadame nas margens da Estrada Geral Braço Miguel, próximo à Capela São José Operário.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1256/indicacao_no_49-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1256/indicacao_no_49-19.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente para que proceda a macadamização e patrolamento da Rua Antônio Lourenço Pauli.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1257/indicacao_no_50-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1257/indicacao_no_50-19.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente para que proceda melhorias no bueiro que dá acesso a propriedade do Sr. Manoel Andrade, na localidade do Braço da Onça.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Determinar ao órgão competente para que proceda a macadamização e patrolamento na Estrada Geral Ribeirão Máximo, que dá acesso ao município de Ilhota.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e Planejamento a instalação de lixeiras ao longo da Rua Professor Simão Hess, próximo à Escola Estadual João Gaya e junto a todo os pontos de ônibus instalados no Município. Sugestivamente, segue anexo propostas de lixeiras com material de concreto, sendo ao mesmo tempo resistente e de baixo-custo.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1265/indicacao_no_53-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1265/indicacao_no_53-19.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente para que proceda a colocação de macadame e patrolamento na Estrada Geral do Braço Joaquim, do início até a Estrada Geral do Ribeirão Máximo, bem como a recuperação de cabeceiras de bueiros.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1266/indicacao_no_54-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1266/indicacao_no_54-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a colocação de tubos na Rua Prefeito Wilibaldo Van Den Bylaardt, com início em frente à Oficina Mecânica Roberval dos Santos Coutinho ( Guto)  término nas proximidades do Alambique Momm.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1267/indicacao_no_55-19.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1267/indicacao_no_55-19.docx</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a colocação de tubos da rede pluvial no terreno, onde será implantado a sede das Obras São Vicente, próximo à Panificadora Volpi.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1272/indicacao_no_56-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1272/indicacao_no_56-19.pdf</t>
   </si>
   <si>
     <t>Determinar o órgão competente para que faça o patrolamento da Rua Alfredo Rosa na localidade do Braço Elza.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1273/indicacao_no_57-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1273/indicacao_no_57-19.pdf</t>
   </si>
   <si>
     <t>Determinar o órgão competente para que proceda a macadamização e patrolamento na Rua Vereador Otto Wruck, Braço Francês, em toda sua extensão até no asfalto no Máximo.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e Planejamento do Município a limpeza, manutenção e devidas melhorias na estrada de Braço Comprido, em especial no que se refere ao acúmulo de barro e areia sobre a pista no final de pavimentação daquela via.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1281/indicacaono_59-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1281/indicacaono_59-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a uma troca de tubos de bueiro na localidade de Santana, próximo à propriedade de Celso Volpi.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1282/indicacao_no_60-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1282/indicacao_no_60-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que faça um estudo justo à Celesc para que proceda a mudança de dois ou três postes de energia elétrica no pátio de estacionamento da Gruta Nossa Senhora da Conceição, os quais estão localizados junto às árvores.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1283/indicacao_no_61-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1283/indicacao_no_61-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a construção de um passeio público deste o início da Rua Vitória Hess, até à ponte da Rua José Lino Schmitt, próximo à Acearia Frederico Missner S/A.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1284/indicacao_no_62-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1284/indicacao_no_62-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a colocação de guard rail no início da via de Braço Joaquim, bem como a remoção de uma barreira localizada logo em seguida.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1290/indicacao_no_63-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1290/indicacao_no_63-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a macadamização e o patrolamento da via que dá acesso ao Ribeirão do Bugre.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1291/indicacao_no_64-19_J7xLlkr.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1291/indicacao_no_64-19_J7xLlkr.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que em conjunto com a Secretaria de  Esportes procedam a limpeza  de uma área de lazer aos fundos do Conjunto Habitacional, margem esquerda, sentido Blumenau, ao lado da Rua Antônio Altini, na Rua Prefeito Wilibaldo Van Den Bylaardt.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1293/indicacaono_65-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1293/indicacaono_65-19.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente a instalação de academia ao ar livre na localidade de Garuva ou Laranjeiras.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1294/indicacaono_66-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1294/indicacaono_66-19.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente a instalação de abrigo de ônibus na saída da Estrada Geral Braço Joaquim com a Estrada Geral do Braço Francês.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1295/indicacaono_67-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1295/indicacaono_67-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e Planejamento do Município a instalação de duas meia-lombadas. Uma delas na Rua José Lino Schmitt no Baixo Máximo (próximo às residências do senhores João Pedro Pabst e Plasio Schmitt;, outra no Rua Vitória Hess na descida do morro, também Baixo Máximo.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1296/indicacaono_68-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1296/indicacaono_68-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e Planejamento a substituição da tubulação existente por uma de maior diâmetro na Estrada Geral Laranjeiras próximo à divisa com a localidade Baú do Município de Ilhota.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1297/indicacaono_69-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1297/indicacaono_69-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e Planejamento, por meio do Departamento de Trânsito, a instalação de um espelho de segurança convexo na Rua 18 de julho em frente à residência da família Silva, próximo à Celesc, para auxiliar os motoristas que saem das Ruas Padre Afonso Vidal Reitz e Padre Bertolino Schlickmann, ambas que dão acesso à Igreja Matriz.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1299/indicacaono_70-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1299/indicacaono_70-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e Planejamento para que faça a troca da tubulação existente por de maior diâmetro na Estrada Geral Braço Gavião, nas proximidades do galpão de banana do Sr. Paulinho Schappo.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1300/indicacao_no_71-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1300/indicacao_no_71-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a macadamização, patrolamento e construção de uma boca-de-lobo na rua que dá acesso à residência do Senhor Valmor Miranda e família, via que dá acesso à Rua Prefeito Wilibaldo Van Den Bylaardt, em Braço Serafim.</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1301/indicacao_no_72-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1301/indicacao_no_72-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda melhorias na via de acesso à propriedade da família Santos, em Braço Joaquim ( próximo à propriedade da família Canal) .</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1302/indicacao_no_73-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1302/indicacao_no_73-19.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria competente seja colocado macadame, aperfeiçoadas as margens para curso da água das chuvas e seja melhorada a forma de acesso à Estrada Geral Rio do Peixe, nas margens da SC 414, especialmente sentido Navegantes-Luiz Alves.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1312/indicacaono_74-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1312/indicacaono_74-19.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente para que faça a macadamização e patrolamento da Estrada Geral Braço Onça</t>
   </si>
   <si>
     <t>1313</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1313/indicacaono_75-19_tDQWSRV.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1313/indicacaono_75-19_tDQWSRV.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente para que proceda a limpeza e a manutenção na Rua José Martini, Rio do Peixe.</t>
   </si>
   <si>
     <t>1314</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1314/indicacaono_76-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1314/indicacaono_76-19.pdf</t>
   </si>
   <si>
     <t>Determinar ao Departamento de Trânsito que seja realizado estudo para implantação de passagem elevada na Rua José Martini, Rio do Peixe.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Felipe Brás Luciani, Djonei Césaro Scola</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1315/indicacaono_77-19_b0LEY8j.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1315/indicacaono_77-19_b0LEY8j.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente e ao Departamento de Trânsito para que proceda estudos de implantação de faixa elevada na Rua Pedro Kraisch, Vila do Salto, bem como se proceda a recuperação do asfalto da via e seja estudada a possibilidade de implantação de calçada ao longo de toda a via.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1316/indicacaono_78-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1316/indicacaono_78-19.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente o patrolamento e a macadamização na Rua Emilia Hach, no Braço da Onça, perto da propriedade do Sr. João Luiz Hach (rua dá acesso à Rua Dom Bosco).</t>
   </si>
   <si>
     <t>1319</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1319/indicacao_no_79-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1319/indicacao_no_79-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de obras e Planejamento para que informe à Câmara de Vereadores se existe algum projeto para conclusão da ligação asfáltica entre as ruas Zita Marangoni e Braço da Onça.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1324/indicacao_no_80-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1324/indicacao_no_80-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a construção de corrimão de  proteção na ponte de Ribeirão do Bugre, próximo à saída para a SC 414 , em direção à Massaranduba.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1328/indicacao_no_81-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1328/indicacao_no_81-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a macadamização e ao patrolamento de toda a extensão da via que dá acesso ao Rio Novo, em especial em frente à Casa de Recuperação está necessitando de uma drenagem das águas pluviais e melhorias com macadame .</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1329/indicacao_no_82-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1329/indicacao_no_82-19.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente que providencie a manutenção dos postes de iluminação pública (trocas de lâmpadas etc) nos seguintes locais:_x000D_
 - Rodovia SC-414, Km 20 (em frente à residência do Sr. Laércio Espig);_x000D_
 - Rodovia SC-414, em frente à residência do Sr. Valmor Schmitz;_x000D_
 - em vários pontos da Rua Gabriel Antonio Muller (postes estão sinalizados com sacolas plásticas);_x000D_
 - Rodovia SC-414, antes da Rua Vitória Hess (sentido Vila do Salto – Vila Nova – subida do morro do Salto).</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e Planejamento a execução de melhorias na pavimentação asfáltica e pintura de faixas na Rua Dom Bosco, em toda a sua extensão. De modo especial, requerer-se atenção ao trecho próximo à igreja ABA, que apresenta considerável desnível da pista.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1332/indicacao_no_84-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1332/indicacao_no_84-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a algumas melhorias na rua que localiza-se à margem esquerda antes da Sociedade Duque de Caxias. Tais melhorias compreendem macadamização e patrolamento, remoção de barreira e troca de parte da tubulação.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1331/indicacao_no_85-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1331/indicacao_no_85-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a construção de um via para pedestre desde a Rodovia SC 414 até à Escola Tenente Anselmo José Hess, Vila do Salto, com extensão de aproximadamente 200 m, ao  lado esquerdo da pista.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1333/indicacao_no_86-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1333/indicacao_no_86-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda ao patrolamento e demais melhorias na Estrada Geral Braço Costa, com extensão até à propriedade até à propriedade do Senhor Marcos dos Santos.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1336/indicacao_no_87-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1336/indicacao_no_87-19.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente que proceda a manutenção e substituição das lâmpadas queimadas dos postes de iluminação pública da Estrada Geral Ribeirão Máximo e das ruas ao longo da Estrada Geral.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1338/indicacao_no_88-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1338/indicacao_no_88-19.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente que proceda a macadamização e patrolamento de toda a extensão da Rua Otília Schmitt, a correção do curso das águas pluviais e a instalação de boca de lobo na referida Rua.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1340/indicacao_no_89-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1340/indicacao_no_89-19.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente que proceda reparos na pavimentação da Rua Leopoldo Hess, pois a água das chuvas fica acumulada nas margens da rua em razão da localização da boa de lobo.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1341/indicacao_no_90-19_XfLBzF0.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1341/indicacao_no_90-19_XfLBzF0.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente que proceda melhorias em toda a extensão das Ruas Vereador Crisostomo Gesser e Francisco Schmitz.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Determinar ao órgão competente que proceda macadamização e patrolamento em toda extensão a Estrada Geral Santana e nas transversais da referida rua.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1344/indicacao_no_92-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1344/indicacao_no_92-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda as devidas melhorias às margens da via conhecida por Tifa dos Volpi, em Braço Serafim.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1345/indicacao_no_93-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1345/indicacao_no_93-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a construção de três bocas-de-lobo em Braço Serafim, às margens do Rua Prefeito Wilibaldo Van Den Bylaardt, próximo às propriedades dos Senhores Antônio Altini, Bernardo Ringus e Mauro Juarez Goedert.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1347/indicacao_no_94-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1347/indicacao_no_94-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e Planejamento o urgente reparo de vários buracos abertos na Rua Álida Bressanini, em Baixo Canoas.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1349/indicacao_no_95-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1349/indicacao_no_95-19.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente que proceda estudo para melhorias na iluminação pública da Estrada Braço Comprido.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>Determinar ao órgão competente que proceda macadamização e patrolamento na rua popularmente conhecida como “Rua dos Duwe” no Máximo.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1351/indicacao_no_97-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1351/indicacao_no_97-19.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente que proceda melhorias na sinalização (placa e pintura na pista) na saída Rua Professor Simão Hess na Rodovia SC 414.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1355/indicacao_no_98-19_tJg3C8w.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1355/indicacao_no_98-19_tJg3C8w.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a um alargamento da saída da Rua Antônio Schmitt para a Rodovia SC 414, próximo à propriedade da família do falecido Arno Guedert e empresa Sertec 20.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1356/indicacao_no_99-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1356/indicacao_no_99-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que seja readequado a tubulação na Rua Valentim Bressanini a fim de dar a adequada vazão das bocas de lobo.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1359/indicacao_no_100-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1359/indicacao_no_100-19.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente para que proceda a instalação de tubulação de esgoto de toda a extensão da Rua Paula Schweitzer.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1360/indicacao_no_101-19_FAjDxOk.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1360/indicacao_no_101-19_FAjDxOk.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda ao patrolamento da estrada de Braço da Onça, acima da Gruta Nossa Senhora da Imaculada Conceição até o seu término.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1361/indicacao_no_102-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1361/indicacao_no_102-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda ao patrolamento da estrada de  Braço Joaquim em toda a sua extensão.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a troca de tubulação por tubos de maior diâmetro, próximo à propriedade do Senhor Sílvio Marcos Goedert.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1369/indicacao_no_104-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1369/indicacao_no_104-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda ao patrolamento e macadamização na Rua Paula Ramos em toda a sua extensão.</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1379/indicacao_no_105-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1379/indicacao_no_105-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda recuperação da pavimentação no trecho que compreende a Estrada Geral Braço Elza (em frente a fábrica do Sr. Alvino Haskel), Rua Vereador Crisóstomo Gesser.</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1377/indicacao_no_106-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1377/indicacao_no_106-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda as devidas melhorias na rede de iluminação pública , próximo às casas populares de Braço Serafim.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1382/indicacao_no_107-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1382/indicacao_no_107-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a instalação de ponto/abrigo de ônibus na Estrada Geral sentido Ribeirão Máximo na entrada que dá acesso  ao Braço Belgo, bem como um local adequado onde os munícipes possam depositar o lixo para a coleta semanal.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1383/indicacao_no_108-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1383/indicacao_no_108-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a limpeza, patrolamento e macadamização da Rua José Felipe.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1384/indicacao_no_109-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1384/indicacao_no_109-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria competente para que proceda o alargamento da via e, principalmente, das curvas, corte da vegetação, poda de árvores, limpeza das margens na Estrada Geral Ribeirão Máxima, especialmente no trecho que dá acesso ao Município de Ilhota.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1385/indicacao_no_110-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1385/indicacao_no_110-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria competente para que proceda a verificação e manutenção da pavimentação da Estrada Geral Ribeirão Máximo.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1389/indicacao_no_111-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1389/indicacao_no_111-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria competente para que proceda o alargamento da via e das curvas, instalação de bueiros e troca de tubulação na Rua Pedro Celeste Volpi, no Santana.</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1393/indicacao_no_112-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1393/indicacao_no_112-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que procedesse a colocação de macadame no acostamento, em toda a extensão da via de Braço Serafim, do início da antiga Cooperativa até o término na divisa com o Morro de Belchior, em Gaspar.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1394/indicacao_no_113-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1394/indicacao_no_113-19.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que providencie a colocação de luminárias na Rua Prefeito Wilibaldo Van Den Bylaardt, no trecho que compreende o Morro do Serafim  desde aproximadamente à propriedade da família do Senhor Pio Keunecke até à divisa com Gaspar, no Morro de Belchior).</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>João Sidnei da Silva</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1409/indicacao_no_114-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1409/indicacao_no_114-19.pdf</t>
   </si>
   <si>
     <t>Melhorias na iluminação pública em Braço da Onça, entre a residência de Isaneti Petry e Antônio Kreusch.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1410/indicacao_no_115-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1410/indicacao_no_115-19.pdf</t>
   </si>
   <si>
     <t>Construção de bocas-de lobo no início da via que dá acesso ao Braço da Onça, acesso Serafim, próximo à propriedade da Senhora Irani Amorim.</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>Osnildo Stein</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1412/indicacao_no_116-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1412/indicacao_no_116-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a construção de um abrigo de ponto de ônibus na Rua Pedro Zimmermann, Estrada Geral Braço Elza, próximo à propriedade do Senhor Osnildo Stein Júnior.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1413/indicacao_no_117-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1413/indicacao_no_117-19.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a construção de uma lombada ou sinalização adequada para a redução de velocidade em Braço Elza, próximo à propriedade do Senhor Osnildo Stein Filho.</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1418/indicacao_no_118-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1418/indicacao_no_118-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a instalação de um abrigo de ponto de ônibus, entre a Rua João Batista Longhe e a Tifa dos Volpi em Braço Serafim, às margens da Rua Prefeito Wilibaldo Van Den Bylaardt</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1424/indicacao_no_119-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1424/indicacao_no_119-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a limpeza do acostamento da SC 414, no trecho Vila do Salto/Centro, no mesmo padrão que foi realizado na Rua Prefeito Wilibaldo Van Den Bylaardt, Braço Serafim, mas com macadame fino em toda a extensão.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1429/indicacao_no_120-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1429/indicacao_no_120-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda aos devidos reparos no entroncamento da ladeira Rua Padre Afonso Vidal Reitz com a Rua 18 de Julho.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1430/indicacao_no_121-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1430/indicacao_no_121-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a colocação de material e sinalização na Estrada Geral de Rio Canoas, onde abriu-se um buraco na pista, a aproximadamente 2,5 Km da residência deste Vereador.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1432/indicacao_no_122-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1432/indicacao_no_122-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a recuperação asfáltica da Rua 18 de julho.  Especialmente em frente à residência nº 1016, conforme fotografias em anexo.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Bertolino Bachmann, Felipe Brás Luciani</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1433/indicacao_no_123-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1433/indicacao_no_123-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda  a macadamização da rua que dá acesso à Serraria do Senhor Gilmar Erbs e demais moradores, em Ribeirão do Padre</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1441/indicacao_no_124-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1441/indicacao_no_124-19.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria de Obras e de Agricultura para que elabore cronograma de trabalho, em cumprimento ao disposto na Lei Municipal nº 1.543/2013, junto com os produtores de banana e de verduras das localidades de Braço Francês, Braço Joaquim, Alto e Baixo Máximo.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1442/indicacao_no_125-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1442/indicacao_no_125-19.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria de Obras para que providencie  a limpeza e troca de tubulação ao lado da Sociedade Duque de Caxias em Braço Francês.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>João Sidnei da Silva, Felipe Brás Luciani</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1443/indicacao_no_126-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1443/indicacao_no_126-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a colocação de material, de modo a elevar a pista de rolagem da via de acesso à Boa Vista, nas proximidades da propriedade de Arcácio Graf.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1444/indicacao_no_127-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1444/indicacao_no_127-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda ao patrolamento e desobstrução de boca-de-lobo na Rua Militino Tironi, Braço da Onça.</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1450/indicacao_no_128-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1450/indicacao_no_128-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a macadamização e patrolamento da Estrada de Boa Vista.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1451/indicacao_no_129-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1451/indicacao_no_129-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a macadamização e patrolamento das estradas vicinais de Alto Máximo.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1453/indicacao_no_130-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1453/indicacao_no_130-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a construção de duas bocas-de-lobo na Rua Prefeito Wilibaldo Van Den Bylaardt entre as propriedades de Valdir Gayo e Mauro Goedert e outra na mesma rua, nas proximidades da propriedade da Senhora Nair Goedert.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1454/indicacao_no_131-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1454/indicacao_no_131-19.pdf</t>
   </si>
   <si>
     <t>Determinar que seja designado um dos dois ônibus recentemente reservados ao Município de Luiz Alves, para que seja utilizado como  biblioteca itinerante, percorrendo todas as comunidades de Luiz Alves._x000D_
 _x000D_
 	_x000D_
 _x000D_
 	Na era t</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1455/indicacao_no_132-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1455/indicacao_no_132-19.pdf</t>
   </si>
   <si>
     <t>Determinar que seja colocado macadame mais fino em toda a extensão da Rua Romilda Guedert.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1456/indicacao_no_133-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1456/indicacao_no_133-19.pdf</t>
   </si>
   <si>
     <t>Determinar que seja revitalização (conserto de defeitos na pista e pintura das faixas) da pavimentação asfáltica na Estrada Geral Braço da Onça.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1460/indicacao_no_134-19_FsWJyQ7.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1460/indicacao_no_134-19_FsWJyQ7.pdf</t>
   </si>
   <si>
     <t>Determinar que seja realizada a macadamização, manutenção e drenagem adequada em toda a extensão da Rua Antero Domingos da Silva.</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1461/indicacao_no_135-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1461/indicacao_no_135-19.pdf</t>
   </si>
   <si>
     <t>Determinar que seja realizada a conclusão da obra na Rua 18 de julho, especialmente em frente ao posto de combustível.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1463/indicacao_no_136-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1463/indicacao_no_136-19.pdf</t>
   </si>
   <si>
     <t>Determinar que sejam realizadas melhorias na tubulação de água fluvial da Rua Alfredo Rosa, Braço Elza.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1464/indicacao_no_137-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1464/indicacao_no_137-19.pdf</t>
   </si>
   <si>
     <t>Determinar que sejam realizadas melhorias (macadamização, patrolamento, limpeza das margens) em toda a extensão da Estrada Geral Garuvinha, inclusive no trecho após a ponte.</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1465/indicacao_no_138-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1465/indicacao_no_138-19.pdf</t>
   </si>
   <si>
     <t>Determinar que sejam instaladas placas indicativas e de sinalização na Estrada Geral Laranjeiras, na bifurcação que dá acesso ao Baú, especialmente no lado esquerdo (em frente à lagoa da propriedade do Sr. Nilton Will). Requer também seja colocada placa indicando a divisa dos Municípios de Luiz Alves e Ilhota.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1466/indicacao_no_139-19_61Kcgse.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1466/indicacao_no_139-19_61Kcgse.pdf</t>
   </si>
   <si>
     <t>Determinar que seja determinada a limpeza dos bueiros na entrada da Rua Antonio Pauly.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1467/indicacao_no_140-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1467/indicacao_no_140-19.pdf</t>
   </si>
   <si>
     <t>Determinar que seja realizada a instalação de rede de iluminação pública na rua que dá acesso às residências dos senhores Ari Pasta e Miro Pasta (lado esquerdo da Rua Paula Ramos).</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1468/indicacao_no_141-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1468/indicacao_no_141-19.pdf</t>
   </si>
   <si>
     <t>Determinar que seja realizada a instalação de braço de iluminação pública em frente a residência de nº 301 na Estrada Geral Ribeirão do Bugre.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1470/indicacao_no_142-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1470/indicacao_no_142-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a troca desobstrução ou mesmo a troca de tubos por outros de maior diâmetro na via de acesso ao Paula Ramos, margem esquerda, próximo à propriedade do Senhor João Caglioni.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1471/indicacao_no_143-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1471/indicacao_no_143-19.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que realize melhorias na rede de baixa tensão que se encontra caída, entre a residência do Senhor Ambrósio Pasta e Antônio Caglioni, Braço Serafim.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1477/indicacao_no_144-19_eJZgRLd.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1477/indicacao_no_144-19_eJZgRLd.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que realize urgentes melhorias (patrolamento, macadamização, limpeza de sarjetas) em toda a extensão da rua do Morro do Sorocaba, bem como seja instalada tubulação de diâmetro adequado, no final da rua, para escoamento da água das chuvas.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1478/indicacao_no_145-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1478/indicacao_no_145-19.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que seja instalado um ponto de ônibus na Estrada Geral Braço Joaquim, nas proximidades da Rua 22 de Julho.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1479/indicacao_no_146-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1479/indicacao_no_146-19.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que seja realizada a pintura de faixas de pedestres e lombadas na Rua Prefeito Wilibaldo Van Den Bylaardt, especialmente em frente às escolas.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>Determinar ao setor competente para providenciar a manutenção de pinturas de faixas e lombadas em toda a extensão das ruas Vereador Crisóstomo Gesser e Francisco Schmitz.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1486/indicacao_no_148-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1486/indicacao_no_148-19.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para providenciar a manutenção das bocas-de-lobo na Rua Nicolau Schmitz, na Vila do Salto.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1487/indicacao_no_149-19_MrRJSYl.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1487/indicacao_no_149-19_MrRJSYl.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente que instale sinalização para redução de velocidade na Rua Vitória Hess e proceda a pintura de faixas.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1489/indicacao_no_150-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1489/indicacao_no_150-19.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente que seja procedida o patrolamento e macadamização em toda a extensão da rua conhecida como “Rua dos Bonelli”, que dá acesso ao Braço Francês, bem como seja procedida a manutenção da iluminação pública da referida rua.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1490/indicacao_no_151-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1490/indicacao_no_151-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a algumas melhorias em Braço Francês, bifurcação à direita da via, tais como, macadamização, troca de tubos de um bueiro e abertura de curvas acentuadas.</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1493/indicacao_no_152-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1493/indicacao_no_152-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda o patrolamento e macadamização de toda a extensão da Estrada Geral Braço Cunha.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1500/indicacao_no_153-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1500/indicacao_no_153-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a macadamização e patrolamento da via de acesso ao Paula Ramos, Braço Serafim ( margem esquerda e direita).</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1501/indicacao_no_154-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1501/indicacao_no_154-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a um estudo de viabilidade e liberação junto ao Deinfra para a implantação de um redutor de velocidade no Km 25 da Rodovia SC 414.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1507/indicacao_no_155-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1507/indicacao_no_155-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a recuperação da Rua Francisco Altini, no Serafim, com macadamização e patrolamento.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1508/indicacao_no_156-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1508/indicacao_no_156-19.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente que proceda a manutenção da iluminação pública no Conjunto Habitacional do Serafim e na Rua Francisco Altini.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1509/indicacao_no_157-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1509/indicacao_no_157-19.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente que proceda a manutenção da Rua Francisco Altini, com macadamização, patrolamento e limpeza das margens.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1510/indicacao_no_158-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1510/indicacao_no_158-19.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente que proceda a manutenção da Estrada Geral Braço Comprido, com macadamização, patrolamento e limpeza das margens.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1511/indicacao_no_159-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1511/indicacao_no_159-19.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente que proceda a manutenção da Rua Romilda Goedert, na Vila do Salto, com macadamização, patrolamento e limpeza das margens.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>Acir José de Freitas, Arlindo Gorges</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1518/indicacao_no_160-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1518/indicacao_no_160-19.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a conclusão da rede de iluminação pública em Ribeirão do Bugre, com início após a Rua Ambrósio Gaio e término na ponte da Rua Beira Rio, sentido Massaranduba.</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1521/indicacao_no_161-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1521/indicacao_no_161-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a instalação de sinalizadores conhecidos por “ olho de gato” na pavimentação asfáltica da Rua Álida Bressanini, em Rio Canoas em toda a sua extensão até à Igreja Dom Bosco em Rio Canoas.</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1524/indicacao_162-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1524/indicacao_162-19.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a instalação de um abrigo de ponto de ônibus na Rua Faustino Martini, em Rio do Peixe próximo à Igreja Assembléia de Deus.</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1527/indicacao_163-19_SRHC8cY.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1527/indicacao_163-19_SRHC8cY.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda melhorias na pavimentação asfáltica na Rua Dom Bosco, especialmente na cabeceira da ponte.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1529/indicacao_no_164-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1529/indicacao_no_164-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a melhorias em toda a extensão da via de Ribeirão do Bugre como patrolamento, macadamização, roçadas das margens e abertura de valetas</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1535/indicacao_no_165-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1535/indicacao_no_165-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que realize reparos na pavimentação em toda a extensão da Estrada Geral Alto Braço Miguel.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1543/indicacao_no_166-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1543/indicacao_no_166-19.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao patrolamento e a melhorias da estrada de Braço Dauer e colocação de macadame nos trechos mais críticos.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1544/indiccao_no_167-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1544/indiccao_no_167-19.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda aos reparos com tapa-buracos na Avenida Maria Marangoni, próximo ao canteiro central ao lado oposto da Panificadora Dona Zilda e sobre a ponte na mesma via.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1549/indicacao_no_168-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1549/indicacao_no_168-19.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a limpeza das margens, patrolamento e roçada da via pública que inicia na cabeceira da ponte no Bugre e termina na divisa com o Município de Massaranduba (paralela a SC414).</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1555/indicacao_169-19_DZCLnl6.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1555/indicacao_169-19_DZCLnl6.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda a manutenção da iluminação pública em toda extensão das Ruas Prefeito Wilibaldo Van Den Bylaardt, Paula Ramos, Francês e Santana.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1558/indicacao_no_170-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1558/indicacao_no_170-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a melhorias na via de  acesso às propriedades das famílias Meurer e Hack em Braço da Onça.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1559/indicacao_no_171-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1559/indicacao_no_171-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a macadamização e patrolamento da Rua Beira Rio.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1561/indicacao_no_172-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1561/indicacao_no_172-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda aos devidos reparos na ponte de Rio Novo, restabelecendo a cerca de proteção.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1562/indicacao_no_173-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1562/indicacao_no_173-19.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente para que proceda a manutenção da Rua Professor Celeste Scola, em especial a colocação de pedras rachão.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1563/indicacao_no_174-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1563/indicacao_no_174-19.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a colocação de macadame e patrolamento nas duas margens da via, onde se localizam as casas populares em Braço Serafim.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1566/indicacao_no_175-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1566/indicacao_no_175-19.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que entre em contato com a Celesc a fim de proceder a troca de postes de madeira por outros de concreto na Estrada Geral de Braço Miguel</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1567/indicacao_no_176-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1567/indicacao_no_176-19.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao patrolamento, colocação de macadame, limpeza das margens e remoção de barreiras em via pública localizada a aproximadamente 100 metros da Sociedade Duque de Caxias, em Braço Francês, margem esquerda no sentido Ribeirão Máximo.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1569/indicacao_no_177-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1569/indicacao_no_177-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e Planejamento para que providencie a desobstrução e a reabertura da boca de lobo na Rua Paulo Kraisch.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1571/indicacao_no_178-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1571/indicacao_no_178-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda ao patrolamento e macadamização em determinados trechos da Rua Catarina Schmitz, Vila do Salto.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1572/indicacao_no_179-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1572/indicacao_no_179-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda as devidas melhorias na pavimentação asfáltica da Rua André Leonardo Schmitz, Vila do Salto.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1576/indicacao_no_180-19_UuLG8GA.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1576/indicacao_no_180-19_UuLG8GA.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda à troca da tubulação por tubos de maior diâmetro na Estrada de Laranjeiras na divisa com Ilhota.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1578/indicacao_no_181-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1578/indicacao_no_181-19.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a troca de lâmpada na Rua Leopoldo Schöepping, Rio Canoas.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1579/indicacao_no_182-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1579/indicacao_no_182-19.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a macadamização e ao patrolamento em toda a extensão da estrada de Laranjeiras e Garuva.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1580/indicacao_no_183-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1580/indicacao_no_183-19.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a colocação de refletores conhecidos por “olho de gato” na pavimentação asfáltica de Rio do Peixe a Laranjeiras.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1581/indicacao_no_184-19_yWX2fAX.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1581/indicacao_no_184-19_yWX2fAX.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda a macadamização em toda a extensão da via paralela à Rua Fidélis Pasquali em Laranjeiras.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1586/indicacao_no_185-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1586/indicacao_no_185-19.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda a macadamização e patrolamento da Estrada Geral Alto Máximo (a partir da Igreja, sentido Braço Francês até o término do asfalto, sentido do Município de Ilhota).</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1593/indicacao_no_186-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1593/indicacao_no_186-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda ao patrolamento e macadamização de trecho da estrada de Braço Dauer, lado esquerdo, até o acesso da propriedade de Antônio Signorelli.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1594/indicacao_no_187-19_0043iyR.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1594/indicacao_no_187-19_0043iyR.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente para que promova a colocação de tachões nas curvas mais sinuosas nas Ruas Crisóstomo Gesser e Francisco Schmitz.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1595/indicacao_no_188-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1595/indicacao_no_188-2019.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a macadamização e patrolamento em toda a extensão da Estrada Geral Braço Arataca.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1602/indicacao_no_189-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1602/indicacao_no_189-2019.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a limpeza das margens de das bocas de lobo em toda a extensão da Rua Prefeito Willibaldo Van Den Bylaardt, especialmente na entrada da Estrada Geral Santana até na divisa com o Município de Gaspar.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1597/indicacao_no_190-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1597/indicacao_no_190-2019.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente para que realize um estudo para analisar a viabilidade e, existindo viabilidade, para que implante bocas-de-lobo “inteligentes” no Município, especialmente nas ruas onde já há reclamações sobre o odor e na Rua Alaide Gesser, na Vila do Salto.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1598/indicacao_no_191-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1598/indicacao_no_191-2019.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente para que realize reparos na Ponte sobre o Ribeirão Santana, na comunidade de Santana/Alto Serafim, localizada na rua Prefeito Willibaldo Van Den Bylaardt.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1600/indicacao_no_192-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1600/indicacao_no_192-2019.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente para que determine que o caminhão de coleta de lixo entre na via conhecida como “Rua da Família Santos”, localizada no Braço Joaquim.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1601/indicacao_no_193-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1601/indicacao_no_193-2019.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria de Obras que proceda a macadamização e patrolamento na Rua Genésio Machado, na localidade de Alto Miguel.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1606/indicacao_no_194-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1606/indicacao_no_194-2019.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente que proceda manutenção, recuperação e poda de árvores na Rua Leopoldo Schöepping, Rio Canoas, onde houve queda de árvores em cima de fios de luz e telefone.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1609/indicacao_no_195-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1609/indicacao_no_195-2019.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente que proceda limpeza e colocação de barro atrás da Escola localizada no Máximo.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1610/indicacao_no_196-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1610/indicacao_no_196-2019.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente que proceda estudo de viabilidade para instalação de lombada na Rua João Marangoni, Vila do Salto.</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1611/indicacao_no_197-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1611/indicacao_no_197-2019.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente que proceda manutenção e realização de melhorias na Rua Aldo Lenoir.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>José Clodoaldo Batista dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1614/indicacao_no_198-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1614/indicacao_no_198-2019.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente para que proceda melhorias no escoamento de água na Rua Padre Fernando Susser (instalação de galerias) e a substituição das lâmpadas de iluminação pública incandescentes por lâmpadas de LED.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1616/indicacao_no_199-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1616/indicacao_no_199-2019.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente para que proceda o patrolamento na Rua Amélia Schweitzer.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1617/indicacao_no_200-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1617/indicacao_no_200-2019.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente para que proceda o patrolamento e colocação de macadame no final da SC 414, na divisa com o Município de Massaranduba.</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1627/indicacao_no_201-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1627/indicacao_no_201-2019.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente para que proceda o patrolamento e macadamização em todas as ruas vicinais das localidades de Alto Máximo e Ribeirão Máximo que necessitem de manutenção</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1631/indicacao_no_202-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1631/indicacao_no_202-2019.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente para que proceda a colocação de mais tubos na  cabeceira da ponte localizada perto da Serraria do Aldo Bassaneli (final do asfalto em direção à Ilhota) no Alto Máximo</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1637/indicacao_no_203-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1637/indicacao_no_203-2019.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda ao patrolamento em toda extensão da Rua Antônio Pauli.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1638/indicacao_204-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1638/indicacao_204-2019.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente para que proceda macadamização e patrolamento em toda extensão da Estrada Geral Ribeirão do Bugre e nas transversais da referida rua.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1640/indicacao_205-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1640/indicacao_205-2019.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente para que proceda a sinalização na ponte em Canoas para indicar qual via é a preferencial.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1643/indicacao_206-2019_a04FVZv.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1643/indicacao_206-2019_a04FVZv.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente para que proceda 	a limpeza de lixo espalhado na Rua Bertino Reinert, bem como seja instalado local adequado para o depósito do lixo.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1645/indicacao_no_207-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1645/indicacao_no_207-19.pdf</t>
   </si>
   <si>
     <t>Determinar a disponibilização de vigia diurno para proteger os maquinários e veículos municipais estacionados nas garagens de invasão e de vandalismo.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1654/indicacao_no_208-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1654/indicacao_no_208-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a instalação de um abrigo de ponto de ônibus na entrada da via de acesso ao Braço Joaquim.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>Saulo Brás Will</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1659/indicacao_no_209-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1659/indicacao_no_209-19.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria competente para que proceda a colocação de uma placa indicativa com o nome da via de acesso de Alto Miguel, com acesso para a empresa de Conservas Elenice e demais moradores; colocação de um braço de iluminação pública na entrada da mesma via, bem como a colocação de uma lixeira para recolha do lixo.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO ESTUDANTE MICAEL CAIQUE REICHERT E SUA IRMÃ SARA REICHERT PELA HOMENAGEM ÀS VÍTIMAS DO INCÊNDIO DO CENTRO DE TREINAMENTO DO CLUBE DE REGATAS DO FLAMENGO.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO AUTOR LUIZALVENSE GUILHERME TIRONI PELO LANÇAMENTO DO LIVRO "SUMMER LOVE" PELA EDITORA SINNA E SUA CONTRIBUIÇÃO PARA A LITERATURA BRASILEIRA.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1320/mocao_de_aplausos_e_congratulacoes_no_03.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1320/mocao_de_aplausos_e_congratulacoes_no_03.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO PROJETO MÃOS QUE CUIDAM, QUE LEVAM CARINHO, CUIDADOS E ATENÇÃO À PESSOAS ACAMADAS, SEUS CUIDADORES, E DEMAIS NECESSITADOS DE ATENDIMENTOS ESPECIAL NO MUNICÍPIO DE LUIZ ALVES.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1538/mocao_de_aplausos_e_congratulacoes_no_04-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1538/mocao_de_aplausos_e_congratulacoes_no_04-19.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO PADRE LAURO ROQUE MITTELMANN</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1539/mocao_de_aplausos_e_congratulacoes_no_05-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1539/mocao_de_aplausos_e_congratulacoes_no_05-19.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À SENHORA HELGE RUTH MISSNER</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1540/mocao_de_aplausos_e_congratulacoes_no_06-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1540/mocao_de_aplausos_e_congratulacoes_no_06-19.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À ESTUDANTE CARLA STEIN</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1541/mocao_de_aplausos_e_congratulacoes_no_07-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1541/mocao_de_aplausos_e_congratulacoes_no_07-19.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO SENHOR SANDRO ALEX RATES</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1553/mocao_de_aplausos_e_congratulacoes_no_08-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1553/mocao_de_aplausos_e_congratulacoes_no_08-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À ASSOCIAÇÃO DOS BANANICULTORES DE LUIZ ALVES - ABLA</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1556/mocao_de_aplausos_e_congratulacoes_no_09-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1556/mocao_de_aplausos_e_congratulacoes_no_09-19.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES À SOCIEDADE ESPORTIVA E RECREATIVA DUQUE DE CAXIAS.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1557/mocao_de_aplausos_e_congratulacoes_no_10-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1557/mocao_de_aplausos_e_congratulacoes_no_10-19.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AO JUVENTUDE ESPORTE CLUBE.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1588/mocao_de_pesar_no_11-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1588/mocao_de_pesar_no_11-2019.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR MARCO TEBALDI</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora- MD</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1619/projeto_de_decreto_01_2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1619/projeto_de_decreto_01_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas anuais do exercício de 2018 da Prefeitura Municipal de Luiz Alves e dá outras providências</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Projeto de Emenda à Lei Orgânica Municipal</t>
   </si>
   <si>
     <t>Arlindo Gorges, Laerte Schveitzer, Saulo Brás Will</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1191/projeto_de_emenda_a_lom_01_2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1191/projeto_de_emenda_a_lom_01_2019.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA ARTIGO 46-A e PARÁGRAFOS AO ARTIGO 46 NA LEI ORGÂNICA DO MUNICÍPIO DE LUIZ ALVES.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo - EXE</t>
   </si>
   <si>
     <t>RETIRADO - Altera a Lei Complementar n.º 15/2018.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1224/projeto_de_lei_complementar_02_2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1224/projeto_de_lei_complementar_02_2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 15/2018.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1260/projeto_de_lei_complementar_no_03-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1260/projeto_de_lei_complementar_no_03-19.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Luiz Alves a ingressar na_x000D_
 Agência Intermunicipal de Regulação do Médio_x000D_
 Vale do Itajaí – AGIR e dá outras providências.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1269/pl_complementar_no_04-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1269/pl_complementar_no_04-19.pdf</t>
   </si>
   <si>
     <t>Estabelece a estrutura e o funcionamento do Conselho Tutelar do Município de Luiz Alves e dá outras providências.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Ensino de Luiz Alves e dá outras providências.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1303/pl_complementar_no_06-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1303/pl_complementar_no_06-19.pdf</t>
   </si>
   <si>
     <t>Dispõe ruídos urbanos, certidão de pressão sonora e dá outras providências.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1372/pl_complementar_no_07-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1372/pl_complementar_no_07-19.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 06/2017.</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
     <t>Consolida o quadro de cargos efetivos do Município de Luiz Alves e dá outras providências.</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1375/pl_complementar_no_09-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1375/pl_complementar_no_09-19.pdf</t>
   </si>
   <si>
     <t>Consolida o quadro dos empregos públicos do Município de Luiz Alves e dá outras providências.</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1380/pl_complementar_no_10-19_R7eDdJW.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1380/pl_complementar_no_10-19_R7eDdJW.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização do Magistério Público Municipal de Luiz Alves, estruturando a carreira e estabelecendo normas especiais sobre os seus direitos, deveres, vantagens, funções e formação profissional e dá outras providências.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1403/pl_c_11-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1403/pl_c_11-19.pdf</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1404/projeto_de_lei__complementar_no_12-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1404/projeto_de_lei__complementar_no_12-19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação da Coordenadoria Municipal de Proteção e Defesa Civil, a instituição do Conselho Municipal de Proteção e Defesa Civil e do Fundo Municipal de Proteção e Defesa Civil e dá outras providências.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1504/projeto_de_lei_complementar_no_13-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1504/projeto_de_lei_complementar_no_13-19.pdf</t>
   </si>
   <si>
     <t>Altera Lei Complementar n.º 25/2019.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1522/projeto_de_lei_complementar_no_14-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1522/projeto_de_lei_complementar_no_14-19.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 002/2007.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1621/pl_complementar_no_15-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1621/pl_complementar_no_15-2019.pdf</t>
   </si>
   <si>
     <t>Regulamenta a exploração do serviço de táxi e de transporte remunerado privado individual de passageiros para realização de viagens individualizadas ou compartilhadas e dá outras providências.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1165/pl_no_01-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1165/pl_no_01-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a adquirir e doar bens móveis à Fundação Médica Assistencial Rural de Luiz Alves.</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1173/projeto_de_lei_02_2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1173/projeto_de_lei_02_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a celebrar Termo de Fomento e a repassar recursos para a Fundação Médica Assistencial ao Trabalhador Rural de Luiz Alves.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1174/projeto_de_lei_03_2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1174/projeto_de_lei_03_2019.pdf</t>
   </si>
   <si>
     <t>Institui o Conselho Municipal de Turismo – COMTUR e dá outras providências.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1201/projeto_de_lei_no_04-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1201/projeto_de_lei_no_04-19.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal n.º 1.695/2017.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1202/projeto_de_lei_no_05-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1202/projeto_de_lei_no_05-19.pdf</t>
   </si>
   <si>
     <t>Institui a Junta Administrativa de Recursos de Infrações – JARI e dá outras providências.</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1221/projeto_de_lei_no_06.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1221/projeto_de_lei_no_06.pdf</t>
   </si>
   <si>
     <t>ALTERA E INCLUI DISPOSIÇÕES NA LEI MUNICIPAL Nº 1.725/2018</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1248/projeto_de_lei_no_07-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1248/projeto_de_lei_no_07-19.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Luiz Alves a ingressar no Consórcio Intermunicipal Multifinalitário dos Municípios da Região da AMFRI – CIM-AMFRI.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1261/projeto_de_lei_no_8.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1261/projeto_de_lei_no_8.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual e reajuste de vencimentos aos servidores ativos, inativos e pensionistas da Câmara Municipal de Luiz Alves/SC.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1268/projeto_de_lei_no_09.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1268/projeto_de_lei_no_09.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.761/2019</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1285/projeto_de_lei_no_10.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1285/projeto_de_lei_no_10.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções e o Estatuto do Consórcio Intermunicipal de Saúde do Médio Vale do Itajaí – CISAMVI e dá outras providências.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1286/projeto_de_lei_no_11.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1286/projeto_de_lei_no_11.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.614/2015.</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1304/pl_no_12-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1304/pl_no_12-19.pdf</t>
   </si>
   <si>
     <t>Institui o programa "Adote uma Praça" no Município de Luiz Alves _x000D_
 e dá outras providências.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1311/pl_no_13-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1311/pl_no_13-19.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal n.º 1.411/2010.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1327/projeto_de_lei_no_14-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1327/projeto_de_lei_no_14-2019.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções e autoriza o ingresso do Município de Luiz Alves no Consórcio Intermunicipal de Gestão Pública do Vale do Itapocu - CIGAMVALI e dá outras providências.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1346/projeto_de_lei_no_15-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1346/projeto_de_lei_no_15-19.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito junto à Caixa Econômica Federal no âmbito do Programa de Financiamento à Infraestrutura e ao Saneamento - FINISA e dá outras providências.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1348/projeto_de_lei_16.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1348/projeto_de_lei_16.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal n.º 1.266/2007.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1358/projeto_de_lei_no_17-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1358/projeto_de_lei_no_17-19.pdf</t>
   </si>
   <si>
     <t>Reconhece a “Gincana Cidade de Luiz Alves” como evento esportivo cultural oficial no Município de Luiz Alves.</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1378/pl_no_18-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1378/pl_no_18-2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a desafetação de imóveis públicos municipais e autoriza a alienação destes por meio de licitação.</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1398/projeto_de_lei_na_19-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1398/projeto_de_lei_na_19-19.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de recursos financeiros ao Centro de Tradições Gaúchas Laço Luisalvense – CTG Laço Luisalvense, mediante a celebração de termo de parceria entre a entidade e o Município de Luiz Alves.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1402/projeto_de_lei_no_20-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1402/projeto_de_lei_no_20-19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1405/pl_no_21-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1405/pl_no_21-19.pdf</t>
   </si>
   <si>
     <t>Adia data de feriado municipal para o exercício de 2019.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1426/projeto_de_lei_no_22-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1426/projeto_de_lei_no_22-2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a custear despesas para a construção da nova sede do Corpo de Bombeiros Militar, abre crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1438/projeto_de_lei_23_2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1438/projeto_de_lei_23_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o sistema de “Caixa de Sugestões” na recepção da Câmara e na Recepção dos órgãos públicos que prestem atendimento publico.</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1459/projeto_de_lei_24_2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1459/projeto_de_lei_24_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização da política e do Sistema Único de Assistência Social do Município de Luiz Alves.</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1473/projeto_de_lei__no_25-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1473/projeto_de_lei__no_25-19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Pagamento Incentivado – PPI e dá outras providências.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1491/projeto_de_lei_no_26-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1491/projeto_de_lei_no_26-19.pdf</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1492/projeto_de_lei_27_2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1492/projeto_de_lei_27_2019.pdf</t>
   </si>
   <si>
     <t>Autoriza oMunicípio de Luiz Alves a firmar convênio com o Serviço Social do Comércio – SESC/SC e dá outras providências.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1495/projeto_de_lei_28_2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1495/projeto_de_lei_28_2019.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Portadores de Necessidades Especiais e Amigos de Luiz Alves (APNEALA)</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1505/projeto_de_lei_no_29-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1505/projeto_de_lei_no_29-19.pdf</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1512/projeto_de_lei_30_2019_szmGI1l.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1512/projeto_de_lei_30_2019_szmGI1l.pdf</t>
   </si>
   <si>
     <t>Denomina a “Ponte Kiliano Schveitzer”</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1513/projeto_de_lei_31_2019_FbegW5B.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1513/projeto_de_lei_31_2019_FbegW5B.pdf</t>
   </si>
   <si>
     <t>Denomina a “Ponte Miguel Hess”</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1546/projeto_de_lei__no_32-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1546/projeto_de_lei__no_32-19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do Município de Luiz Alves, para o exercício de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1547/projeto_de_lei_no_33-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1547/projeto_de_lei_no_33-19.pdf</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1548/projeto_de_lei_no_34-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1548/projeto_de_lei_no_34-19.pdf</t>
   </si>
   <si>
     <t>Ratifica alterações no Protocolo de Intenções e no Estatuto do Consórcio Intermunicipal do Médio Vale do Itajaí – CIMVI e dá outras providências.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1560/projeto_de_lei__no_35-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1560/projeto_de_lei__no_35-19.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais n.º 774/1994, n.º 1.218/2006, n.º 1.219/2006 e n.º 1.244/2006.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1568/projeto_de_lei_no_36-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1568/projeto_de_lei_no_36-19.pdf</t>
   </si>
   <si>
     <t>Aprova a revisão, a atualização e consolida o novo Plano Municipal de Saneamento Básico de Luiz Alves e dá outras providências.</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1577/projeto_de_lei_no_37-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1577/projeto_de_lei_no_37-19.pdf</t>
   </si>
   <si>
     <t>Institui o programa denominado “Castrar é Cuidar” para o controle populacional de cães e gatos do Município Luiz Alves e dá outras providências.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1587/projeto_de_lei_no_38-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1587/projeto_de_lei_no_38-19.pdf</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1596/projeto_de_lei__no_39-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1596/projeto_de_lei__no_39-19.pdf</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1604/projeto_de_lei_no_40_2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1604/projeto_de_lei_no_40_2019.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Luiz Alves para o exercício de 2020.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1622/pl_no_41-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1622/pl_no_41-19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1623/projeto_de_lei_no_42-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1623/projeto_de_lei_no_42-2019.pdf</t>
   </si>
   <si>
     <t>Institui o “Programa Empresa Amiga do Esporte e da Cultura” e dá outras providências.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1624/projeto_de_lei_no_43-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1624/projeto_de_lei_no_43-19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política de Educação Ambiental Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1625/pl_no_44-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1625/pl_no_44-19.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a doar área de imóvel público para fins de moradia popular.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1633/projeto_de_lei_no_45-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1633/projeto_de_lei_no_45-19.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal n.º 1.284/2007.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1639/projeto_de_lei_no_46-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1639/projeto_de_lei_no_46-19.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Residência Médica e Multiprofissional do Município de Luiz Alves e dá outras providências.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1655/projeto_de_lei_no_47-19_tP0m0yd.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1655/projeto_de_lei_no_47-19_tP0m0yd.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre cessão de uso de imóvel público para Polícia Civil do Estado de Santa Catarina e dá outras providências.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
     <t>PRED</t>
   </si>
   <si>
     <t>Projeto de Redação Final</t>
   </si>
   <si>
     <t>CR - Comissão de Redação</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1189/redacao_final_do_pl_no_01-2019.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1189/redacao_final_do_pl_no_01-2019.docx</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1207/redacao_final_do_pl_no_02-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1207/redacao_final_do_pl_no_02-2019.pdf</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1208/redacao_final_do_pl_no_03-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1208/redacao_final_do_pl_no_03-2019.pdf</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1209/redacao_final_do_pl_no_04-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1209/redacao_final_do_pl_no_04-2019.pdf</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1223/redacao_final_da_lei_relativa_ao_pl_no_05-19.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1223/redacao_final_da_lei_relativa_ao_pl_no_05-19.docx</t>
   </si>
   <si>
     <t>Institui a Junta Administrativa de Recursos de Infrações - JARI e dá outras providências</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1240/redacao_final_do_projeto_de_resolucao_no_01-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1240/redacao_final_do_projeto_de_resolucao_no_01-2019.pdf</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1243/redacao_final_do_pl_no_06-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1243/redacao_final_do_pl_no_06-19.pdf</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1287/redacao_final_do_pl_no_08-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1287/redacao_final_do_pl_no_08-19.pdf</t>
   </si>
   <si>
     <t>1288</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1288/redacao_final_do_pl_complementar_no_03-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1288/redacao_final_do_pl_complementar_no_03-19.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Luiz Alves a ingressar na Agência Intermunicipal de Regulação do Médio Vale do Itajaí – AGIR e dá outras providências.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1292/redacao_final_da_lei_relativa_ao_pl_no_09-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1292/redacao_final_da_lei_relativa_ao_pl_no_09-19.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.761/2019.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1305/redacao_final_do_pl_no_10-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1305/redacao_final_do_pl_no_10-19.pdf</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1306/redacao_final_do_pl_11-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1306/redacao_final_do_pl_11-19.pdf</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1307/redacao_final_da_lei_relativa_ao_pl_complementa_KuXpTET.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1307/redacao_final_da_lei_relativa_ao_pl_complementa_KuXpTET.pdf</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1309/redacao_final_da_lei_relativa_ao_pl_complementa_CIrdJBy.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1309/redacao_final_da_lei_relativa_ao_pl_complementa_CIrdJBy.pdf</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1322/redacao_final_do_pl_no_12-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1322/redacao_final_do_pl_no_12-19.pdf</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1323/redacao_final_do_pl_complementar_06-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1323/redacao_final_do_pl_complementar_06-19.pdf</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1335/redacao_final_do_pl_no_14-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1335/redacao_final_do_pl_no_14-19.pdf</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1357/redacao_final_do_pl_no_15-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1357/redacao_final_do_pl_no_15-19.pdf</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1370/redacao_final_do_pl_no_16-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1370/redacao_final_do_pl_no_16-19.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal nº 1266/2007.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1381/redacao_final_do_pl_no_17-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1381/redacao_final_do_pl_no_17-19.pdf</t>
   </si>
   <si>
     <t>Reconhece a Gincana Cidade de Luiz Alves como evento esportivo cultural oficial no Município de Luiz Alves.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1401/redacao_final_do_pl_no_19-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1401/redacao_final_do_pl_no_19-19.pdf</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1408/redacao_final_do_pl_no_19-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1408/redacao_final_do_pl_no_19-19.pdf</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1419/redacao_final_do_pl_no_21-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1419/redacao_final_do_pl_no_21-19.pdf</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1420/redacao_final_do_pl_complemtnar_no_07-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1420/redacao_final_do_pl_complemtnar_no_07-19.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 06/2019.</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1431/redacao_final_do_pl_no_20-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1431/redacao_final_do_pl_no_20-19.pdf</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1446/redacao_final_do_pl_no_22-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1446/redacao_final_do_pl_no_22-19.pdf</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1448/redacao_final_do_pl_complementar_no_12-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1448/redacao_final_do_pl_complementar_no_12-19.pdf</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1452/redacao_final_pl_complementar_no_11-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1452/redacao_final_pl_complementar_no_11-19.pdf</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>Dispõe sobre a organização política e do Sistema Único de Assistência Social do Município de Luiz Alves.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1480/redacao_final_da_lei_relativa_ao_pl_complementa_yokSjsV.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1480/redacao_final_da_lei_relativa_ao_pl_complementa_yokSjsV.pdf</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1499/redacao_final_do_pl_no_27-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1499/redacao_final_do_pl_no_27-19.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Luiz Alves a firmar convênio com o Serviço Social do Comércio – SESC/SC e dá outras providências.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1503/redacao_final_do_pl_no_25-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1503/redacao_final_do_pl_no_25-19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa de Pagamento Incentivado - PPI e dá outras providências.</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1514/redacao_final_do_pl_no_26-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1514/redacao_final_do_pl_no_26-19.pdf</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1515/redacao_final_do_pl_no_28-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1515/redacao_final_do_pl_no_28-19.pdf</t>
   </si>
   <si>
     <t>Declara de Utilidade Pública a Associação dos Portadores de Necessidades Especiais e Amigos de Luiz Alves - APNEALA.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1520/redacao_final_da_lei_relativa_ao_pl_complementa_Z45hgvw.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1520/redacao_final_da_lei_relativa_ao_pl_complementa_Z45hgvw.pdf</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1530/redacao_final_pl_no_29-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1530/redacao_final_pl_no_29-19.pdf</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1531/redacao_final_da_lei_relativa_ao_pl_no_30-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1531/redacao_final_da_lei_relativa_ao_pl_no_30-19.pdf</t>
   </si>
   <si>
     <t>Denomina Ponte Kiliano Schveitzer.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1532/redacao_final_da_lei_relativa_ao_pl_no_31-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1532/redacao_final_da_lei_relativa_ao_pl_no_31-19.pdf</t>
   </si>
   <si>
     <t>Denomina Ponte Miguel Hess.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1536/redacao_final_do_pl_no_18-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1536/redacao_final_do_pl_no_18-19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a  desafetação de imóveis públicos municipais e autoriza a alienação destes, por meio de licitação.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1537/redacao_final_do_pl_complementar_no_13-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1537/redacao_final_do_pl_complementar_no_13-19.pdf</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1554/redacao_final_da_lei_relativa_ao_pl_complementa_LaJU4Hy.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1554/redacao_final_da_lei_relativa_ao_pl_complementa_LaJU4Hy.pdf</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1564/redacao_final_da_lei_relativa_ao_pl_no_33-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1564/redacao_final_da_lei_relativa_ao_pl_no_33-19.pdf</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1565/redacao_final_da_lei_relativa_ao_pl_no_34-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1565/redacao_final_da_lei_relativa_ao_pl_no_34-19.pdf</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1575/redacao_final_da_lei_relativa_ao_pl_no_32-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1575/redacao_final_da_lei_relativa_ao_pl_no_32-19.pdf</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1584/redacao_final_da_lei_relativa_ao_pl_no_35-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1584/redacao_final_da_lei_relativa_ao_pl_no_35-19.pdf</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1591/redacao_final_da_lei_relativa_ao_pl_no_36-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1591/redacao_final_da_lei_relativa_ao_pl_no_36-2019.pdf</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1592/redacao_final_da_lei_relativa_ao_pl_no_37-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1592/redacao_final_da_lei_relativa_ao_pl_no_37-19.pdf</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1603/redacao_final_da_lei_relativa_ao_pl_no_38-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1603/redacao_final_da_lei_relativa_ao_pl_no_38-2019.pdf</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1613/redacao_final_da_lei_relativa_ao_pl_no_39-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1613/redacao_final_da_lei_relativa_ao_pl_no_39-2019.pdf</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1630/redacao_final_da_lei_relativa_ao_pl_no_40-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1630/redacao_final_da_lei_relativa_ao_pl_no_40-19.pdf</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1646/redacao_final_da_lei_relativa_ao_plcomplementar_YsNKLRz.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1646/redacao_final_da_lei_relativa_ao_plcomplementar_YsNKLRz.pdf</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1647/redacao_final_da_lei_relativa_ao_pl_no_41-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1647/redacao_final_da_lei_relativa_ao_pl_no_41-19.pdf</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1648/redacao_final_da_lei_relativa_ao_pl_no_42-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1648/redacao_final_da_lei_relativa_ao_pl_no_42-19.pdf</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1649/redacao_final_da_lei_relativa_ao_pl_no_43-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1649/redacao_final_da_lei_relativa_ao_pl_no_43-19.pdf</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1650/redacao_final_da_lei_relativa_ao_pl_no_44-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1650/redacao_final_da_lei_relativa_ao_pl_no_44-19.pdf</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1651/redacao_final_da_lei_relativa_ao_pl_no_45-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1651/redacao_final_da_lei_relativa_ao_pl_no_45-19.pdf</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1652/redacao_final_da_lei_relativa_ao_pl_no_46-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1652/redacao_final_da_lei_relativa_ao_pl_no_46-19.pdf</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1658/redacao_final_da_lei_relativa_ao_pl_no_47-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1658/redacao_final_da_lei_relativa_ao_pl_no_47-19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre cessão de uso de imóvel público para Polícia Militar do Estado de Santa Catarina e dá outras providências.</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>PRFR</t>
   </si>
   <si>
     <t>Projeto de Redação Final de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1210/redacao_final_do_projeto_de_resolucao_no_01-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1210/redacao_final_do_projeto_de_resolucao_no_01-2019.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Resolução nº 10/1992, que dispõe sobre o Regimento Interno da Câmara Municipal de Luiz Alves/SC.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1251/redacao_final_do_pl_no_06-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1251/redacao_final_do_pl_no_06-19.pdf</t>
   </si>
   <si>
     <t>Altera e inclui disposições na Lei Municipal nº 1725/2018.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Arlindo Gorges, Saulo Brás Will</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1190/projeto_de_resolucao_01_2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1190/projeto_de_resolucao_01_2019.pdf</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1164/requerimento_no_01-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1164/requerimento_no_01-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Deinfra para que proceda a limpeza das margens e sarjetas ao longo da Rodovia SC 414.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
     <t>Seja designada reunião com o Prefeito Municipal para acesso ao projeto de construção do Centro Ocupacional Egídio Koehler e discussão sobre a viabilidade de ampliação do mesmo, com participação do Vereador que a este subscreve, representante do Conselho Municipal do Idoso, representante do grupo “Juventude Prateada” e de servidor público municipal que exerça a função de engenheiro civil.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1175/requerimento_no_02.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1175/requerimento_no_02.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o poder Executivo Municipal para prestar informações a esta Casa Legislativa se há no Município alguma ação, ou intenção deste,  para atuar no combate aos maruins. Requer-se ainda que seja designada reunião com o Prefeito Municipal, Secretários de Agricultura e Saúde, para debater-se a respeito do tema; contando ainda com uma possível visita à AMVALI (Associação dos Municípios do Vale do Itapocú).</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1179/requerimento_no_04-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1179/requerimento_no_04-2019.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que encaminhe com urgência os detalhes da proposta de edificação da Capela Mortuária Municipal.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1180/requerimento_no_05-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1180/requerimento_no_05-2019.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que preste explicações sobre o processo de migração da conta dos servidores do município de Luiz Alves da Caixa Econômica para o Bradesco.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1186/requerimento_no_06-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1186/requerimento_no_06-19.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o PL nº 01/2019.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1187/requerimento_no_07-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1187/requerimento_no_07-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Celesc – Central de Florianópolis solicitando o restabelecimento dos serviços prestados na unidade local de Luiz Alves, SC.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1199/requerimento_no_08.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1199/requerimento_no_08.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que disponibilize a construção do Portal da Vila do Salto para viabilização de um centro de informações turísticas municipal.</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1203/requerimento_no_09-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1203/requerimento_no_09-18.pdf</t>
   </si>
   <si>
     <t>Seja elaborado projeto para obra de pavimentação da Rua Faustino Martini, Rio do Peixe.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
     <t>Bertolino Bachmann, Alexandre Wilbert</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1204/requerimento_no_10-19_dm0HDqQ.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1204/requerimento_no_10-19_dm0HDqQ.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se os uniformes escolares já foram entregues na rede municipal de ensino. Caso já tenha ocorrido a entrega, requer sejam remetidas a esta Casa informações sobre a empresa vencedora da licitação e o valor do contrato. Caso ainda não tenham sido entregues, requer informações sobre o andamento do processo licitatório e o prazo de entrega.</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1216/requerimento_no_11-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1216/requerimento_no_11-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se há viabilidade e, se houver, elabore projeto de iluminação pública para a entrada do Braço do Bugre, próximo a Rodovia SC 414.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1220/requerimento_no_12-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1220/requerimento_no_12-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se quantos abrigos de ônibus foram licitados, se a instalação será na área rural ou só no perímetro urbano, quantos já foram instalados e quantos ainda serão e se os locais de instalação já estão pré determinados.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1241/requerimento_no_13-19.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1241/requerimento_no_13-19.docx</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se há projeto para pavimentação asfáltica para via que dá acesso ao Braço Joaquim.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1236/requerimento_no_14-19_gICIEAt.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1236/requerimento_no_14-19_gICIEAt.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe quando será regularizado o atendimento médico nos postos de saúde do Município.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe quantos convênios estão vigentes no Município e quais são oriundos das gestões.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1237/requerimento_no_16-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1237/requerimento_no_16-19.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei Complementar nº 02/2019.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1253/requerimento_no_17-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1253/requerimento_no_17-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que determine ao setor competente para que informe a Câmara de Vereadores qual o prazo de conclusão da obra da escola da Vila do Salto, bem como o cronograma da obra e o resumo do processo licitatório com documentação comprobatória se houve troca de empresa no processo licitatório.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1244/requerimento_no_18-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1244/requerimento_no_18-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que por meio da Secretaria Municipal de Agricultura, encaminhe informações relacionadas ao uso das máquinas agrícolas.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1242/requerimento_no_19-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1242/requerimento_no_19-19.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado a Casan e o Deinfra/SC solicitando resposta quanto às obras de canaletas, drenagem  e recuperação de pavimentação às margens da rodovia SC414 onde atualmente a empresa de abastecimento de água realiza a ampliação da sua rede de distribuição. Requer-se que ao concluir a obra seja garantida a reinstalação das mesmas nas margens da SC 414 tal qual estavam quando esta fora iniciada.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1271/requerimento_no_20-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1271/requerimento_no_20-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que encaminhe à Câmara de Vereadores informações a respeito de valor destinado ao Município através de Emenda Parlamentar Individual do Deputado Federal  João Paulo Kleinubing, informada pelo ofício nº 016/2018 GDJPK , de 06 de março de março.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe a esta Casa Legislativa por meio de um mapa, as vias do Município que são ou podem ser consideradas vias-públicas por parte da Administração Municipal</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1255/requerimento_no_22-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1255/requerimento_no_22-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que promova alteração na Lei Municipal nº 1.085/2003, acrescentando o custeamento de despesas para passagens de estudantes de curso superior, pós graduação (especialização, mestrado e doutorado), curso técnico-profissional, curso médio técnico, cursos profissionalizantes e curso pré-vestibular, para transporte diário dos estudantes nos períodos matutino, vespertino e noturno entre o Município de Luiz Alves e os Municípios de Itajaí, Blumenau e Gaspar.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1263/requerimento_no_23-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1263/requerimento_no_23-19.pdf</t>
   </si>
   <si>
     <t>Seja disponibilizado um servidor ou estagiário para a biblioteca da Escola de Educação Básica João Gaya.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>Acir José de Freitas, Alexandre Wilbert, Arlindo Gorges, Bertolino Bachmann, Djonei Césaro Scola, Eunilton Fontanive, Felipe Brás Luciani, Laerte Schveitzer, Saulo Brás Will</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1264/requerimento_no_24-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1264/requerimento_no_24-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe quais leis municipais, além das 215/1973, 320/1979, 350/1981 e 381/1982, criaram pontos de táxi do Município, onde estão localizados atualmente os pontos de táxi, quantos são e quem são os taxistas habilitados para o exercício da função em nosso Município.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1275/requerimento_no_25-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1275/requerimento_no_25-19.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o PL nº 08/2019.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>Seja oficiado o Deinfra para que proceda a um estudo de viabilidade de implantação de tachões refletivos no Km 23, próximo ao Mercado e Panificadora Winter, na Rodovia SC 414, Bairro Ribeirão do Padre.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1277/requerimento_27-19_aFpxles.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1277/requerimento_27-19_aFpxles.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Celesc para que proceda a remoção de um poste de energia localizado na Rua Carlos Erbs, próximo à bifurcação que se encontra no final da via, ao lado de um abrigo de ponto de ônibus.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1278/requerimento_no_28-19_cMH4Cbb.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1278/requerimento_no_28-19_cMH4Cbb.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que proceda a um estudo de viabilidade de continuação da pavimentação asfáltica da Rua Marx Fritzke até o seu término, pelo programa de pavimentação colaborativa e informe à Câmara de Vereadores quais os requisitos para se enquadrar no programa. Requer ainda, seja agendada uma reunião com os moradores daquela rua, a fim de tratar sobre este assunto.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo Municipal, a concessionária Águas de Penha, e a empresa Aegea, proprietária da concessão, a fim de que apresentem explicações quanto à proposta de captação de água do Rio Luiz Alves para abastecer o Município de Penha. Qual o impacto ambiental para o Rio Luiz Alves? Qual o valor de investimento pretendido a ser realizado no Município de Luiz Alves? E se foi, ou está sendo, apresentada alguma forma de compensação para Luiz Alves?</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1289/requerimento_no_30-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1289/requerimento_no_30-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que envie à Casa Legislativa a lista de imóveis em que o Município figura como locatário nos anos de 2017 a 2019, com a cópia dos respectivos contratos e a justificativa da locação.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei 09/2019</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1308/requerimento_no_32-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1308/requerimento_no_32-19.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do Interstício de Redação Final o PL Complementar nº 04/2019.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1310/requerimento_no_33-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1310/requerimento_no_33-19.pdf</t>
   </si>
   <si>
     <t>Sejam oficiada as Operadoras de Telefonia Móvel TIM, VIVO, OI e CLARO solicitando providências no sentido de ampliar a distribuição do sinal de celular transmitido no Município de Luiz Alves/SC. Atendendo assim um expressivo número de moradores das regiões vizinhas ao Centro, além, de ser de grande utilidade, a oferta de sinal ao longo de toda SC-414, e da via inter-municipal Rua Prefeito Wilibaldo Van Den Byllardt, que liga o Município de Luiz Alves à Gaspar e Blumenau.</t>
   </si>
   <si>
     <t>1317</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações sobre o andamento da pavimentação asfáltica e da construção de calçadas da Estrada Geral do Braço da Onça.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1318/requerimento_no_35-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1318/requerimento_no_35-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que remeta informações à Câmara de Vereadores sobre o término da pavimentação asfáltica de Braço da Onça, e o que está contemplado no projeto.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1321/requerimento_no_36-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1321/requerimento_no_36-19.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício da Redação Final o PL Complementar nº 06/19 e PL nº 12/19.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1325/requerimento_no_37-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1325/requerimento_no_37-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que elabore estudo sobre a viabilidade de implantação de painéis de energia solar nos postos de saúde, escolas e demais repartições públicas do Município.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1326/requerimento_no_38-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1326/requerimento_no_38-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que elabore estudo sobre a viabilidade de instalação de academia ao ar livre na Rua Braço Cunha.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1334/requerimento_no_39-19_Pymdu6R.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1334/requerimento_no_39-19_Pymdu6R.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o PL nº 13/2019 e do PL nº 14/2019.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1337/requerimento_no_40-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1337/requerimento_no_40-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se há previsão para instalação de Ecoponto em Luiz  Alves/SC.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
     <t>Sejam oficiadas a Secretaria da Receita Federal do Brasil, e a 9ª Superintendência Regional Fiscal (PR e SC), para que disponham aos contribuintes do Município de Luiz Alves/SC terem seus atendimentos realizados na Unidade de Atendimento ao Contribuinte (CAC) de Blumenau/SC, hoje sendo realizados pela Unidade de Atendimento (CAC) de Florianópolis/SC.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1352/requerimento_no_42-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1352/requerimento_no_42-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado Poder Executivo para que informe quais são e qual o valor das operações de crédito vigentes no Município e quais operações de crédito decorrentes de projetos de lei aprovados nessa Casa de 2017 até a presente data já foram contratadas e qual o valor. Além disso, onde os recursos provenientes das operações de crédito estão sendo aplicados.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1353/requerimento_no_43-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1353/requerimento_no_43-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Secretaria de Educação para que elabore estudo sobre a possibilidade de implantação de uma biblioteca em um container, a ser posicionado nas proximidades da sede do Poder Executivo.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
     <t>Seja oficiado Poder Executivo para apresentar a esta Casa Legislativa proposta para adiamento do feriado municipal de aniversário do Município deste ano, para a segunda-feira do dia 22 de julho de 2019, conforme ofício da CDL Luiz Alves dirigido ao vereador proponente.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1371/requerimento_no_45-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1371/requerimento_no_45-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que remeta à Câmara Municipal cópia do TAC firmado com o Ministério Público referente ao procedimento nº 06.2010.004032-3 para que informe quais as obrigações do TAC que ainda não foram cumpridas e qual a previsão para cumprimento. Se o Conselho Municipal de saneamento Básico já está em funcionamento e se não estiver, quando se dará o início das atividades. Quando ocorrem as reuniões, se há medição de poluição do Rio Luiz Alves e seus afluentes, quando será instalado no Município rede de coleta e tratamento de esgoto.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1366/requerimento_no_46-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1366/requerimento_no_46-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que envie à Câmara de Vereadores os projetos relativos às obras que serão realizadas com os recursos da operação de crédito do FINISA ( Projeto de Lei nº 15/2019) . E para que informe se serão contratadas as duas operações de crédito ( do PL nº 15/2019 e do PL nº 38/2018)</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1367/requerimento_no_47-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1367/requerimento_no_47-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Secretaria de Assistência Social do Município para que informe a esta Casa Legislativa quais os principais trabalhos e programas realizados por essa Secretaria; Qual o número de famílias atendidas por seus programas; Quais dias e horários são prestados os atendimentos; Qual o número de casos de violência (em especial de crianças) apresentado em Luiz Alves nos últimos anos; Como estão os repasses do governos (Federal, Estadual e Municipal) para a Secretaria.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1386/requerimento_no_48-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1386/requerimento_no_48-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o DEINFRA para que proceda a instalação de redutor de velocidade na SC 414, no trecho entre as Ruas Nelso Muller (que dá aceso a localidade de Rio Novo) e Leopoldo Trentini, no Rio do Peixe, Luiz Alves/SC, informando qual o prazo para a instalação da referida melhoria.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1387/requerimento_no_49-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1387/requerimento_no_49-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Governo do Estado de Santa Catarina para que informe quantos profissionais do Instituto Geral de Perícias estão lotados para atender o Município de Luiz Alves/SC nos casos de morte violenta e se há previsão de contratação por meio de concurso público de mais profissionais.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
     <t>Felipe Brás Luciani, Acir José de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1390/requerimento_no_50-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1390/requerimento_no_50-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que elabore estudo de viabilidade para implantação de centro de convivência para os munícipes no imóvel matriculado sob o nº 15.295 no Ofício de Registro de Imóveis da Comarca de Gaspar/SC.</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1395/requerimento_no_51-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1395/requerimento_no_51-19.pdf</t>
   </si>
   <si>
     <t>Seja concedido  VISTAS ao Projeto de Lei Complementar nº 10/2019, que dispõe sobre a organização do Magistério Público Municipal de Luiz Alves, estrutura a carreira e estabelece normas especiais sobre os direitos, deveres, vantagens, funções e formação profissional.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1396/requerimento_no_52-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1396/requerimento_no_52-19.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o chefe do Poder Executivo Municipal para que, encaminhe a este subscritor, informações relacionadas ao PL 18/2019.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1397/requerimento_no_53-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1397/requerimento_no_53-19.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o chefe do Poder Executivo Municipal para que, encaminhe a este_x000D_
 subscritor, cópia integral do projeto do conjunto habitacional no Bairro Rio do Peixe.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1399/requerimento_no_54-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1399/requerimento_no_54-19.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o PL nº 19/2019.</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1400/requerimento_no_55-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1400/requerimento_no_55-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que informe sobre a viabilidade de elaborar projeto de lei para instituição de plano de cargos e salários para os servidores públicos e qual o prazo para o envio para a Casa Legislativa ou justifique a impossibilidade de fazê-lo.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1414/requerimento_no_56-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1414/requerimento_no_56-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe a Câmara de Vereadores se há projeto da atual administração de construção da nova sede da Câmara de Vereadores, e se houver, informe prazos para execução da obra .</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1407/requerimento_no_57-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1407/requerimento_no_57-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo e a Casan para que prestem esclarecimentos sobre o abastecimento de água nas Ruas Catarina Schmitz e Rua Romilda Goedert, bem como sobre os valores cobrados dos munícipes residentes nas referidas ruas (taxas etc).</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1411/requerimento_no_58-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1411/requerimento_no_58-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que envie à Câmara de Vereadores informações sobre o porquê na obra de recuperação da pavimentação da Rua Pedro Mees, Centro, não foi incluída na obra , a colocação do meio fio.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1416/requerimento_no_59-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1416/requerimento_no_59-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que informe como será feito o controle e prestação de contas da arrecadação dos valores que serão doados na 30ª Festa nacional da Cachaça, tendo em vista o anúncio de que, " neste ano a Fenaca unirá diversão e solidariedade. É o visitante que escolhe o valor que quer pagar para entrar na festa! E sabe que é mais legal? TODA a arrecadação será doada ao hospital de Luiz Alves. Paga quanto quiser, aproveite a festa e ainda terá sua contribuição 100% revertida ao hospital da cidade". Bem como, requer seja informado quem serão os responsáveis pela arrecadação na festa.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1415/requerimento_no_60-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1415/requerimento_no_60-19.pdf</t>
   </si>
   <si>
     <t>RETIRADO</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1417/requerimento_no_61-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1417/requerimento_no_61-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe à Câmara Municipal quais são os imóveis públicos do Município de Luiz Alves, enviando cópia das certidões de matrícula dos imóveis, se estão sendo utilizados e em que ou se não estão sendo utilizados e a localização exata dos imóveis.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1422/requerimento_no_62-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1422/requerimento_no_62-19.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o PL nº 21/2019.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe a este subscritor, por escrito, as ações que estão sendo tomadas para : 1) Regularização dos lotes dos conjuntos habitacionais de Rio do Peixe e Serafim, uma vez que o prazo se encontra expirado. 2) As providências que estão sendo tomadas para corrigir as falhas de construção nas residências do conjunto habitacional de Rio do Peixe, pois em dias de chuva as casas se torna verdadeiras piscinas. 3) Quais as metas que estão planejadas para melhorar as ruas que dão acesso aos dois núcleos habitacionais, bem como as ruas transversais, se já existe projeto de pavimentação e construção de calçadas. 4) Se já foi tomado alguma providência do Executivo junto com a Casan para corrigir a falta de água no Conjunto Habitacional de Rio do Peixe.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1425/requerimento_no_64-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1425/requerimento_no_64-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que proceda a um estudo de viabilidade de construção de uma Unidade de Saúde em Vila Nova, para atender moradores das localidades de Vila Nova, Ribeirão do Padre e Baixo Canoas, Braço Belga, Boa Vista e outras localidades que possam ser incluídas por aproximação.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1434/requerimento_no_65-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1434/requerimento_no_65-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe a Câmara de Vereadores quantos abrigos de pontos de ônibus serão instalados na localidade de Alto Máximo.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1435/requerimento_no_66-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1435/requerimento_no_66-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe a estes subscritores, informações relacionadas ao pregão 14/2018, o qual tem por objeto a compra de uniformes para a rede municipal de ensino.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1439/requerimento_no_67-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1439/requerimento_no_67-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que determine a Secretaria Municipal de Agricultura para que proceda ao atendimento técnico dos produtores rurais que trabalham com olericultura principalmente no Ribeirão Máximo e Braço Francês.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1440/requerimento_no_68-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1440/requerimento_no_68-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que elabore em parceria com a CELESC um estudo para melhorar a rede elétrica na Rua Vereador Otto Wruck no Braço Francês.</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1445/requerimento_no_69-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1445/requerimento_no_69-19.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o PL nº 22/2019.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1447/requerimento_no_70-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1447/requerimento_no_70-19.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o Projeto de Lei Complementar nº 12/2019.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1449/requerimento_no_71-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1449/requerimento_no_71-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo (Secretaria de Agricultura e Meio Ambiente) para que encaminhe a está Casa Legislativa uma relação completa de todos os maquinários e equipamentos da Secretaria à disposição dos munícipes.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1457/requerimento_no_72-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1457/requerimento_no_72-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações sobre regularização fundiária no Município de Luiz Alves (Política Fundiária e de Reforma Agrária - Lar Legal), se há processos judiciais e/ou administrativos, como está o andamento dos referidos processos e como ocorreu a escolha da empresa contratada pelos munícipes para prestação dos serviços em nosso Município.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1458/requerimento_no_73-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1458/requerimento_no_73-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações sobre o centro de apoio ao migrante. Caso não haja ainda a implantação do referido centro, requer seja informado quando o mesmo será implantado e quais os objetivos do referido projeto. Além disso, requer seja informado se há algum projeto para construção de habitação popular.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1462/requerimento_no_74-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1462/requerimento_no_74-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se há possibilidade de se realizar melhorias semelhantes às realizadas na Rua Willibaldo Van Den Bylaardt na Rua Álida Bressanini, no Baixo Canoas.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1469/requerimento_no_75-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1469/requerimento_no_75-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que envie à Câmara de Vereadores informações sobre o andamento das atividades relacionadas à atualização do Plano Diretor no Município de Luiz Alves.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1472/requerimento_no_76-19_niwW8Qw.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1472/requerimento_no_76-19_niwW8Qw.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se a Secretaria de Educação tem condições de providenciar o transporte escolar até à residência do Senhor Ludovico Caglione, Paula Ramos, margem esquerda, com o objetivo de buscar quatro estudantes, sendo um deles com necessidades especiais com laudo médico.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1476/requerimento_no_77-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1476/requerimento_no_77-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo Municipal a encaminhar para esta Casa Legislativa os resultados (receita menos despesa) da Festa Nacional da Cachaça e Festa da Banana e a prestação de contas detalhada das festas realizadas neste ano de 2019.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1481/requerimento_no_78-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1481/requerimento_no_78-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe a estes subscritores, informações_x000D_
 relacionadas infraestrutura realizada na COHAB no Bairro Rio do Peixe.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1482/requerimento_no_79-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1482/requerimento_no_79-19.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o PL Complementar nº 10/2019.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1483/requerimento_no_80-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1483/requerimento_no_80-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe os motivos pelos quais as obras da Rua Orlando Gesser não foram finalizadas e se há prazo para finalização e recuperação da pavimentação asfáltica.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1485/requerimento_no_81-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1485/requerimento_no_81-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para preste informações sobre o andamento e previsão de conclusão da Farmácia Básica – Unidade Central Américo Luciani.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1488/requerimento_no_82-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1488/requerimento_no_82-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que analise a viabilidade de implantar no Município projeto de castração de cães.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1496/requerimento_no_83-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1496/requerimento_no_83-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a CELESC para que promova manutenção do poste localizado na Rua Álida Bressanini, Baixo Canoas, conforme fotografias anexas.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1494/requerimento_no_84-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1494/requerimento_no_84-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe a estes subscritores, informações relacionadas à atual situação do quadro de funcionários da secretaria municipal de saúde.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1497/requerimento_no_85-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1497/requerimento_no_85-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que preste esclarecimentos à Câmara de Vereadores a respeito do PL nº 18/2019 que dispõe sobre a desafetação de imóveis municipais e autoriza a alienação destes por meio de licitação, com a presença do Prefeito Municipal e /ou representante, que possa dirimir dúvidas quanto a destinação dos recursos provindos do projeto proposto.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1498/requerimento_no_86-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1498/requerimento_no_86-19.pdf</t>
   </si>
   <si>
     <t>Seja concedida urgência ao Projeto de Lei nº 27/2019, com dispensa dos interstícios de votação, para que o referido Projeto seja discutido e votado em turno único na sessão do dia 19/08/2019, bem como seja dispensado do interstício de redação final, para discussão e votação da Redação Final na mesma sessão.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1502/requerimento_no_87-19_YejzOcP.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1502/requerimento_no_87-19_YejzOcP.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que informe o andamento das providências tomadas junto à Celesc, quanto à solicitação feita no Requerimento nº 119/2018, de substituição de mais de três  postes de madeira da rede de energia elétrica, no bairro Boa Vista, tendo em vista o estado precário da estrutura dos mesmos.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1506/requerimento_no_88-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1506/requerimento_no_88-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que proceda a um estudo de viabilidade para a pavimentação asfáltica da Rua Catarina Schmitz pelo programa de pavimentação colaborativa e informe à Câmara Municipal quais os requisitos para se enquadrar no programa. Requer ainda, seja agendada uma reunião com os moradores daquela rua, a fim de tratar sobre este assunto.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>Alexandre Wilbert, Bertolino Bachmann</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1516/requerimento_no_89-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1516/requerimento_no_89-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se há algum projeto de construção de creche para Rio do Peixe e Ribeirão Máximo.</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1517/requerimento_no_90-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1517/requerimento_no_90-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que determine a elaboração de um projeto de melhorias na Rua Vitória Hess, Ribeirão do Padre, com a construção do passeio público e ciclovia desde o seu entroncamento com a Rodovia SC 414, até acesso principal à empresa Acearia Frederico Missner e a ponte e término nas proximidades da Serraria Soares.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1519/requerimento_no_91-19_XL2ORSa.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1519/requerimento_no_91-19_XL2ORSa.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Deinfra para que proceda a instalação de um redutor de velocidade na Rodovia SC 414, nas imediações da Vila do Salto, entre as Ruas Nicolau Schmitz, rua da Creche Municipal Verônica Hess e a Rua Paulo Kraisch, ou mesmo que o Deinfra conceda uma autorização para que o Município possa providenciar tal medida.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1523/requerimento_no_92-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1523/requerimento_no_92-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Secretaria de Obras para que entre em contato com o Deinfra, a fim de solicitar a disponibilização de ferros da antiga ponte de Florianópolis, os quais estão sendo retirados e destinados para serem aproveitados nas obras de Municípios.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1525/requerimento_no_93-19_zHtW3w9.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1525/requerimento_no_93-19_zHtW3w9.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe à Câmara de Vereadores qual o motivo de não terem feitos os reparos na pavimentação asfáltica da Rua Álida Bressanini e Rua Leopoldo Schöepping, e informe ainda qual a previsão de iniciarem os reparos.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1526/requerimento_no_94-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1526/requerimento_no_94-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe a Câmara de Vereadores um comparativo entre a arrecadação da COSIP e as despesas com a implantação e manutenção da iluminação pública no Município dos anos de 2016, 2017, 2018 e 2019.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1528/requerimento_no_95-19_myKJsKj.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1528/requerimento_no_95-19_myKJsKj.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que envie à Câmara de Vereadores informações sobre quantos imóveis a Prefeitura é locatária e quais os valores que são pagos por estes imóveis.Seja oficiado o Poder Executivo para que envie à Câmara de Vereadores informações sobre quantos imóveis a Prefeitura é locatária e quais os valores que são pagos por estes imóveis.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>Alexandre Wilbert, Acir José de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1533/requerimento_96-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1533/requerimento_96-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe a Câmara de Vereadores quando será realizada a obra de abertura da Rua Pedro Celeste Volpi, em Braço Serafim.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1534/requerimento_no_97-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1534/requerimento_no_97-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que elabore projeto de pavimentação da Rua Antonio Schmitt.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1545/requerimento_no_98-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1545/requerimento_no_98-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe a estes subscritores, informações complementares ao requerimento 78/2019.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1542/requerimento_no_99-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1542/requerimento_no_99-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que realize um estudo de viabilidade de implantação de uma praça pública na Rua Ângelo Paolin, no loteamento Morado do Sol, Vila do Salto, com grande área de lazer para aquela região.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1551/requerimento_no_100-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1551/requerimento_no_100-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se há projeto para pavimentação da Rua que dá acesso ao cemitério municipal.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1550/requerimento_no_101-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1550/requerimento_no_101-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se há projeto para instalação de uma passarela para pedestres e ciclistas junto à ponte da Avenida Maria Marangoni, próximo a empresa têxtil Rovitex.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1552/requerimento_no_102-19_NEgzgyp.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1552/requerimento_no_102-19_NEgzgyp.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que elabora projeto para atividades de recreação na Rua Professor Simão Hess, especialmente após a conclusão de sua revitalização, para que haja interrupção do fluxo de veículos eventualmente.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1570/requerimento_no_103-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1570/requerimento_no_103-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe à Câmara de Vereadores esclarecimentos sobre o processo de migração da conta dos servidores do Município de Luiz Alves da Caixa Econômica para o Banco Bradesco.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1573/requerimento_no_104-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1573/requerimento_no_104-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe com urgência os detalhes da proposta de edificação da Capela Mortuária Municipal.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1574/requerimento_no_105-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1574/requerimento_no_105-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que através da Secretaria de Obras e de Agricultura elabore um cronograma de trabalho, em cumprimento ao disposto na Lei Municipal nº 1543/2013, junto com agricultores, produtores de banana, entre outros da localidade de Laranjeiras, Rio do Peixe, Garuva e Garuvinha.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1582/requerimento_no_106-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1582/requerimento_no_106-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe qual a previsão para aquisição de equipamentos, materiais e medicamentos para o Hospital HOSCOLA.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1583/requerimento_no_107-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1583/requerimento_no_107-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que realize determine uma reavaliação da iluminação pública em Ribeirão do Bugre, área urbana no município.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1585/requerimento_no_108-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1585/requerimento_no_108-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a CELESC para que realize a troca de postes na Estrada Geral do Braço Paula Ramos em nosso Município.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1589/requerimento_no_109-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1589/requerimento_no_109-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que estude a viabilidade e, caso entenda possível, institua, através de Projeto de Lei a ser enviado à Casa Legislativa, programa municipal nos moldes estabelecidos na Lei Estadual nº 17.071/2017 – Programa SC Bem Mais Simples.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1590/requerimento_no_110-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1590/requerimento_no_110-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações à Câmara sobre o Decreto Municipal nº 201/2019, as ações judiciais nº 5003130-86.2019.8.24.0135 e 5003635-77.2019.8.24.0135, a Dispensa de Licitação nº 01/2019 – Processo licitatório nº 02/2019, bem como que designe data, com urgência, para comparecimento dos responsáveis do Poder Executivo na Câmara para esclarecimentos sobre o sistema de abastecimento de água e esgotamento sanitário do Município.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1599/indicacao_no_191-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1599/indicacao_no_191-2019.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que envie à Câmara cópia do projeto da construção da unidade de saúde na Vila do Salto.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1605/requerimento_no_112-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1605/requerimento_no_112-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe quantas galerias foram adquiridas nos últimos 6 meses no nosso Município, qual o valor gasto com cada uma e valor total, qual o número dos processos licitatórios, onde foram instaladas e a origem dos recursos para aquisição e instalação.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1607/requerimento_no_113-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1607/requerimento_no_113-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que designe data para reunião com os moradores da Rua Carlos Erbs sobre as questões de coleta de lixo e melhorias necessárias na via.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>Felipe Brás Luciani, Acir José de Freitas, Alexandre Wilbert, Bertolino Bachmann</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1608/requerimento_no_114-19_yDbnnex.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1608/requerimento_no_114-19_yDbnnex.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se houve algum acidente envolvendo veículos do Município nos últimos 45 dias, qual acidente ocorreu, se foram apuradas as causas, onde ocorreu, o que ocorreu e quais providências foram tomadas pelo Poder Executivo.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1612/requerimento_no_115-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1612/requerimento_no_115-19.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o PL  nº 19/2019.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1615/requerimento_no_116-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1615/requerimento_no_116-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiada à CELESC para que substitua os transformadores de energia da Rua Padre Fernando Susser.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1618/requerimento_no_117-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1618/requerimento_no_117-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe a estes subscritores, informações_x000D_
 relacionadas ao programa de regularização fundiária - REURB.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1620/requerimento_no_118-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1620/requerimento_no_118-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe a esta Casa Legislativa informações atualizadas sobre o campanha de controle do mosquito “maruim”. Solicita-se informações quanto ao prazos estimados para atender todas as localidades do Município, como estão os processos de preparação dos munícipes para realização do controle, e os valores pagos e pendentes à equipe que desenvolveu o estudo e produz o material.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1626/requerimento_no_119-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1626/requerimento_no_119-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe à Câmara Municipal se a obra de revitalização da Rua Professor Simão Hess contempla infraestrutura de saneamento básico. Caso não contemple, requer seja justificada a ausência de importante melhoria.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1628/requerimento_no_120-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1628/requerimento_no_120-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações à Câmara sobre as obras realizadas na Rua 18 de julho, nos termos da justificativa.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1629/requerimento_no_121-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1629/requerimento_no_121-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que seja realizado estudo de ampliação da rede de iluminação pública no morro do Alto Miguel (aproximadamente 25 braços de iluminação seriam necessários e 12 postes).</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1632/indicacao_no_202-2019.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1632/indicacao_no_202-2019.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Polícia Militar do Estado de Santa Catarina para que informe quantas câmeras de vídeo-monitoramento estão instaladas em nosso Município, qual o estado de conservação das mesmas (se estão em funcionamento), quais os locais em que estão instaladas e se há previsão de instalação de novas câmeras.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1636/requerimento_no_123-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1636/requerimento_no_123-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que analise se há possibilidade de recuperar trecho de asfalto no final da Rua Francisco Schmitz.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1641/requerimento_no_124-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1641/requerimento_no_124-19.pdf</t>
   </si>
   <si>
     <t>Seja concedida urgência ao Projeto de Lei nº 46/2019, para que o mesmo seja discutido e votado em 1º turno na 42ª sessão ordinária.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1653/requerimento_no_125-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1653/requerimento_no_125-19.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o PL nº 46/2019.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1642/requerimento_no_126-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1642/requerimento_no_126-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe os motivos pelos quais o caminhão de coleta de lixo não está ingressando nas Ruas Antonio Schmitt e Bertino Reinert.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1644/requerimento_no_127-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1644/requerimento_no_127-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Celesc para que proceda a uma realocação de poste em Braço Joaquim, em frente à Capela de São Joaquim, a fim de melhorar a disposição dos fios de energia elétrica naquele local.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>Felipe Brás Luciani, Alexandre Wilbert</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1656/requerimento_no_128-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1656/requerimento_no_128-19.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe quais e quantos recursos, excetuados os empréstimos e financiamento, o Poder Executivo consegui captar nos anos de 2017, 2018 e 2019 junto ao Governo Federal e Estadual.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1657/requerimento_no_129-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1657/requerimento_no_129-19.pdf</t>
   </si>
   <si>
     <t>Seja concedida urgência ao Projeto de Lei nº 47/2019, para que o mesmo seja discutido e votado em única votação na 43ª sessão ordinária, bem como seja discutida e votada sua redação final na mesma sessão.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>ESubs</t>
   </si>
   <si>
     <t>Emenda Substitutiva</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1388/emenda_substitutiva_1_ao_pl_10-19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1388/emenda_substitutiva_1_ao_pl_10-19.pdf</t>
   </si>
   <si>
     <t>SUBSTITUI REDAÇÃO DO ARTIGO 83, §2º DO PROJETO DE LEI COMPLEMENTAR Nº 10/2019.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1392/emenda_substitutiva_n_2_10-19_ShTHPrS.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1392/emenda_substitutiva_n_2_10-19_ShTHPrS.pdf</t>
   </si>
   <si>
     <t>SUBSTITUI REDAÇÃO DE ARTIGOS DO PROJETO DE LEI COMPLEMENTAR Nº 10/2019.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1436/emenda_substitutiva_n_3_10-19_Ax8aqYG.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1436/emenda_substitutiva_n_3_10-19_Ax8aqYG.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -5309,67 +5309,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1342/decreto_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1428/projeto_de_emenda_no_01-19_ao_pl_18-19.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1427/projeto_de_emenda_modificaiva_no_01-19_ao_pl_18-19.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1391/emenda_supressiva_1_10-19_7rast6c.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1437/emenda_supressiva_n_2_10-19.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1163/indicacao_no_01-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1167/indicacao_no_02-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_no_03-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1169/indicacao_no_04-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1170/indicacao_no_05-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1171/indicacao_no_06-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1176/indicacao_no_07-2009.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1172/indicacao_no_08-19.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1177/indicacao_no_09-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1178/indicacao_no_10-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1181/indicacao_no_11-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1182/indicacao_no_12-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1183/indicacao_no_13-19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1184/indicacao_no_14-19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1196/indicacao_no_18.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1197/indicacao_no_19-19.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1198/indicacao_no_20_KScILxa.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1200/indicacao_no_21.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1205/indicacao_no_22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1206/indicacao_no_23.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1211/indicacao_no_24.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1212/indicacao_no_25.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1213/indicacao_no_26.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1214/indicacao_no_27_nt3K6cj.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1215/indicacao_no_28.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1218/indicacao_no_29.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1219/indicacao_no_30.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1222/indicacao_no_31.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1225/indicacao_no_32-19.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1226/indicacao_no_33.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1227/indicacao_no_34.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1228/indicacao_no_35.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1229/indicacao_no_36.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1230/indicacao_no_37.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1231/indicacao_no_38.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1232/indicacao_no_39.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1233/indicacao_no_40.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1234/indicacao_no_41.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1235/indicacao_no_42.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1245/indicacao_no_43-19.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1246/indicacao_no_44-19.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1249/indicacao_no_45-19.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1250/indicacao_no_46-19.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1252/indicacao_no_47-19.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1254/indicacao_no_48-19.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1256/indicacao_no_49-19.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1257/indicacao_no_50-19.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1265/indicacao_no_53-19.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1266/indicacao_no_54-19.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1267/indicacao_no_55-19.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1272/indicacao_no_56-19.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1273/indicacao_no_57-19.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1281/indicacaono_59-19.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1282/indicacao_no_60-19.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1283/indicacao_no_61-19.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1284/indicacao_no_62-19.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1290/indicacao_no_63-19.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1291/indicacao_no_64-19_J7xLlkr.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1293/indicacaono_65-19.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1294/indicacaono_66-19.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1295/indicacaono_67-19.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1296/indicacaono_68-19.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1297/indicacaono_69-19.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1299/indicacaono_70-19.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1300/indicacao_no_71-19.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1301/indicacao_no_72-19.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1302/indicacao_no_73-19.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1312/indicacaono_74-19.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1313/indicacaono_75-19_tDQWSRV.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1314/indicacaono_76-19.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1315/indicacaono_77-19_b0LEY8j.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1316/indicacaono_78-19.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1319/indicacao_no_79-19.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1324/indicacao_no_80-19.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1328/indicacao_no_81-19.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1329/indicacao_no_82-19.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1332/indicacao_no_84-19.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1331/indicacao_no_85-19.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1333/indicacao_no_86-19.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1336/indicacao_no_87-19.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1338/indicacao_no_88-19.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1340/indicacao_no_89-19.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1341/indicacao_no_90-19_XfLBzF0.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1344/indicacao_no_92-19.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1345/indicacao_no_93-19.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1347/indicacao_no_94-19.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1349/indicacao_no_95-19.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1351/indicacao_no_97-19.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1355/indicacao_no_98-19_tJg3C8w.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1356/indicacao_no_99-19.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1359/indicacao_no_100-19.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1360/indicacao_no_101-19_FAjDxOk.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1361/indicacao_no_102-19.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1369/indicacao_no_104-19.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1379/indicacao_no_105-19.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1377/indicacao_no_106-19.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1382/indicacao_no_107-19.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1383/indicacao_no_108-19.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1384/indicacao_no_109-19.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1385/indicacao_no_110-19.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1389/indicacao_no_111-19.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1393/indicacao_no_112-19.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1394/indicacao_no_113-19.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1409/indicacao_no_114-19.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1410/indicacao_no_115-19.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1412/indicacao_no_116-19.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1413/indicacao_no_117-19.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1418/indicacao_no_118-19.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1424/indicacao_no_119-19.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1429/indicacao_no_120-19.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1430/indicacao_no_121-19.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1432/indicacao_no_122-19.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1433/indicacao_no_123-19.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1441/indicacao_no_124-19.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1442/indicacao_no_125-19.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1443/indicacao_no_126-19.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1444/indicacao_no_127-19.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1450/indicacao_no_128-19.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1451/indicacao_no_129-19.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1453/indicacao_no_130-19.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1454/indicacao_no_131-19.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1455/indicacao_no_132-19.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1456/indicacao_no_133-19.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1460/indicacao_no_134-19_FsWJyQ7.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1461/indicacao_no_135-19.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1463/indicacao_no_136-19.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1464/indicacao_no_137-19.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1465/indicacao_no_138-19.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1466/indicacao_no_139-19_61Kcgse.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1467/indicacao_no_140-19.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1468/indicacao_no_141-19.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1470/indicacao_no_142-19.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1471/indicacao_no_143-19.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1477/indicacao_no_144-19_eJZgRLd.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1478/indicacao_no_145-19.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1479/indicacao_no_146-19.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1486/indicacao_no_148-19.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1487/indicacao_no_149-19_MrRJSYl.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1489/indicacao_no_150-19.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1490/indicacao_no_151-19.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1493/indicacao_no_152-19.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1500/indicacao_no_153-19.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1501/indicacao_no_154-19.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1507/indicacao_no_155-19.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1508/indicacao_no_156-19.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1509/indicacao_no_157-19.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1510/indicacao_no_158-19.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1511/indicacao_no_159-19.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1518/indicacao_no_160-19.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1521/indicacao_no_161-19.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1524/indicacao_162-19.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1527/indicacao_163-19_SRHC8cY.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1529/indicacao_no_164-19.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1535/indicacao_no_165-19.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1543/indicacao_no_166-19.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1544/indiccao_no_167-19.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1549/indicacao_no_168-19.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1555/indicacao_169-19_DZCLnl6.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1558/indicacao_no_170-19.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1559/indicacao_no_171-19.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1561/indicacao_no_172-19.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1562/indicacao_no_173-19.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1563/indicacao_no_174-19.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1566/indicacao_no_175-19.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1567/indicacao_no_176-19.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1569/indicacao_no_177-19.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1571/indicacao_no_178-19.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1572/indicacao_no_179-19.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1576/indicacao_no_180-19_UuLG8GA.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1578/indicacao_no_181-19.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1579/indicacao_no_182-19.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1580/indicacao_no_183-19.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1581/indicacao_no_184-19_yWX2fAX.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1586/indicacao_no_185-19.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1593/indicacao_no_186-19.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1594/indicacao_no_187-19_0043iyR.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1595/indicacao_no_188-2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1602/indicacao_no_189-2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1597/indicacao_no_190-2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1598/indicacao_no_191-2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1600/indicacao_no_192-2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1601/indicacao_no_193-2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1606/indicacao_no_194-2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1609/indicacao_no_195-2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1610/indicacao_no_196-2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1611/indicacao_no_197-2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1614/indicacao_no_198-2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1616/indicacao_no_199-2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1617/indicacao_no_200-2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1627/indicacao_no_201-2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1631/indicacao_no_202-2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1637/indicacao_no_203-2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1638/indicacao_204-2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1640/indicacao_205-2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1643/indicacao_206-2019_a04FVZv.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1645/indicacao_no_207-19.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1654/indicacao_no_208-19.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1659/indicacao_no_209-19.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1320/mocao_de_aplausos_e_congratulacoes_no_03.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1538/mocao_de_aplausos_e_congratulacoes_no_04-19.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1539/mocao_de_aplausos_e_congratulacoes_no_05-19.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1540/mocao_de_aplausos_e_congratulacoes_no_06-19.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1541/mocao_de_aplausos_e_congratulacoes_no_07-19.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1553/mocao_de_aplausos_e_congratulacoes_no_08-2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1556/mocao_de_aplausos_e_congratulacoes_no_09-19.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1557/mocao_de_aplausos_e_congratulacoes_no_10-19.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1588/mocao_de_pesar_no_11-2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1619/projeto_de_decreto_01_2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1191/projeto_de_emenda_a_lom_01_2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1224/projeto_de_lei_complementar_02_2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1260/projeto_de_lei_complementar_no_03-19.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1269/pl_complementar_no_04-19.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1303/pl_complementar_no_06-19.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1372/pl_complementar_no_07-19.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1375/pl_complementar_no_09-19.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1380/pl_complementar_no_10-19_R7eDdJW.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1403/pl_c_11-19.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1404/projeto_de_lei__complementar_no_12-19.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1504/projeto_de_lei_complementar_no_13-19.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1522/projeto_de_lei_complementar_no_14-19.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1621/pl_complementar_no_15-2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1165/pl_no_01-2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1173/projeto_de_lei_02_2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1174/projeto_de_lei_03_2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1201/projeto_de_lei_no_04-19.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1202/projeto_de_lei_no_05-19.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1221/projeto_de_lei_no_06.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1248/projeto_de_lei_no_07-19.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1261/projeto_de_lei_no_8.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1268/projeto_de_lei_no_09.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1285/projeto_de_lei_no_10.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1286/projeto_de_lei_no_11.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1304/pl_no_12-19.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1311/pl_no_13-19.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1327/projeto_de_lei_no_14-2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1346/projeto_de_lei_no_15-19.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1348/projeto_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1358/projeto_de_lei_no_17-19.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1378/pl_no_18-2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1398/projeto_de_lei_na_19-19.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1402/projeto_de_lei_no_20-19.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1405/pl_no_21-19.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1426/projeto_de_lei_no_22-2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1438/projeto_de_lei_23_2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1459/projeto_de_lei_24_2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1473/projeto_de_lei__no_25-19.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1491/projeto_de_lei_no_26-19.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1492/projeto_de_lei_27_2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1495/projeto_de_lei_28_2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1505/projeto_de_lei_no_29-19.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1512/projeto_de_lei_30_2019_szmGI1l.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1513/projeto_de_lei_31_2019_FbegW5B.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1546/projeto_de_lei__no_32-19.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1547/projeto_de_lei_no_33-19.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1548/projeto_de_lei_no_34-19.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1560/projeto_de_lei__no_35-19.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1568/projeto_de_lei_no_36-19.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1577/projeto_de_lei_no_37-19.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1587/projeto_de_lei_no_38-19.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1596/projeto_de_lei__no_39-19.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1604/projeto_de_lei_no_40_2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1622/pl_no_41-19.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1623/projeto_de_lei_no_42-2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1624/projeto_de_lei_no_43-19.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1625/pl_no_44-19.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1633/projeto_de_lei_no_45-19.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1639/projeto_de_lei_no_46-19.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1655/projeto_de_lei_no_47-19_tP0m0yd.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1189/redacao_final_do_pl_no_01-2019.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1207/redacao_final_do_pl_no_02-2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1208/redacao_final_do_pl_no_03-2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1209/redacao_final_do_pl_no_04-2019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1223/redacao_final_da_lei_relativa_ao_pl_no_05-19.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1240/redacao_final_do_projeto_de_resolucao_no_01-2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1243/redacao_final_do_pl_no_06-19.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1287/redacao_final_do_pl_no_08-19.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1288/redacao_final_do_pl_complementar_no_03-19.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1292/redacao_final_da_lei_relativa_ao_pl_no_09-19.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1305/redacao_final_do_pl_no_10-19.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1306/redacao_final_do_pl_11-19.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1307/redacao_final_da_lei_relativa_ao_pl_complementa_KuXpTET.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1309/redacao_final_da_lei_relativa_ao_pl_complementa_CIrdJBy.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1322/redacao_final_do_pl_no_12-19.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1323/redacao_final_do_pl_complementar_06-19.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1335/redacao_final_do_pl_no_14-19.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1357/redacao_final_do_pl_no_15-19.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1370/redacao_final_do_pl_no_16-19.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1381/redacao_final_do_pl_no_17-19.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1401/redacao_final_do_pl_no_19-19.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1408/redacao_final_do_pl_no_19-19.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1419/redacao_final_do_pl_no_21-19.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1420/redacao_final_do_pl_complemtnar_no_07-19.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1431/redacao_final_do_pl_no_20-19.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1446/redacao_final_do_pl_no_22-19.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1448/redacao_final_do_pl_complementar_no_12-19.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1452/redacao_final_pl_complementar_no_11-19.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1480/redacao_final_da_lei_relativa_ao_pl_complementa_yokSjsV.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1499/redacao_final_do_pl_no_27-19.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1503/redacao_final_do_pl_no_25-19.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1514/redacao_final_do_pl_no_26-19.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1515/redacao_final_do_pl_no_28-19.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1520/redacao_final_da_lei_relativa_ao_pl_complementa_Z45hgvw.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1530/redacao_final_pl_no_29-19.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1531/redacao_final_da_lei_relativa_ao_pl_no_30-19.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1532/redacao_final_da_lei_relativa_ao_pl_no_31-19.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1536/redacao_final_do_pl_no_18-19.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1537/redacao_final_do_pl_complementar_no_13-19.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1554/redacao_final_da_lei_relativa_ao_pl_complementa_LaJU4Hy.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1564/redacao_final_da_lei_relativa_ao_pl_no_33-19.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1565/redacao_final_da_lei_relativa_ao_pl_no_34-19.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1575/redacao_final_da_lei_relativa_ao_pl_no_32-19.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1584/redacao_final_da_lei_relativa_ao_pl_no_35-19.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1591/redacao_final_da_lei_relativa_ao_pl_no_36-2019.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1592/redacao_final_da_lei_relativa_ao_pl_no_37-19.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1603/redacao_final_da_lei_relativa_ao_pl_no_38-2019.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1613/redacao_final_da_lei_relativa_ao_pl_no_39-2019.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1630/redacao_final_da_lei_relativa_ao_pl_no_40-19.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1646/redacao_final_da_lei_relativa_ao_plcomplementar_YsNKLRz.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1647/redacao_final_da_lei_relativa_ao_pl_no_41-19.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1648/redacao_final_da_lei_relativa_ao_pl_no_42-19.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1649/redacao_final_da_lei_relativa_ao_pl_no_43-19.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1650/redacao_final_da_lei_relativa_ao_pl_no_44-19.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1651/redacao_final_da_lei_relativa_ao_pl_no_45-19.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1652/redacao_final_da_lei_relativa_ao_pl_no_46-19.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1658/redacao_final_da_lei_relativa_ao_pl_no_47-19.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1210/redacao_final_do_projeto_de_resolucao_no_01-2019.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1251/redacao_final_do_pl_no_06-19.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1190/projeto_de_resolucao_01_2019.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1164/requerimento_no_01-19.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1175/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1179/requerimento_no_04-2019.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1180/requerimento_no_05-2019.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1186/requerimento_no_06-19.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1187/requerimento_no_07-19.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1199/requerimento_no_08.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1203/requerimento_no_09-18.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1204/requerimento_no_10-19_dm0HDqQ.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1216/requerimento_no_11-19.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1220/requerimento_no_12-19.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1241/requerimento_no_13-19.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1236/requerimento_no_14-19_gICIEAt.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1237/requerimento_no_16-19.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1253/requerimento_no_17-19.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1244/requerimento_no_18-19.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1242/requerimento_no_19-19.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1271/requerimento_no_20-19.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1255/requerimento_no_22-19.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1263/requerimento_no_23-19.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1264/requerimento_no_24-19.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1275/requerimento_no_25-19.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1277/requerimento_27-19_aFpxles.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1278/requerimento_no_28-19_cMH4Cbb.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1289/requerimento_no_30-19.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1308/requerimento_no_32-19.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1310/requerimento_no_33-19.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1318/requerimento_no_35-19.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1321/requerimento_no_36-19.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1325/requerimento_no_37-19.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1326/requerimento_no_38-19.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1334/requerimento_no_39-19_Pymdu6R.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1337/requerimento_no_40-19.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1352/requerimento_no_42-19.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1353/requerimento_no_43-19.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1371/requerimento_no_45-19.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1366/requerimento_no_46-19.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1367/requerimento_no_47-19.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1386/requerimento_no_48-19.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1387/requerimento_no_49-19.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1390/requerimento_no_50-19.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1395/requerimento_no_51-19.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1396/requerimento_no_52-19.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1397/requerimento_no_53-19.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1399/requerimento_no_54-19.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1400/requerimento_no_55-19.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1414/requerimento_no_56-19.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1407/requerimento_no_57-19.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1411/requerimento_no_58-19.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1416/requerimento_no_59-19.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1415/requerimento_no_60-19.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1417/requerimento_no_61-19.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1422/requerimento_no_62-19.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1425/requerimento_no_64-19.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1434/requerimento_no_65-19.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1435/requerimento_no_66-19.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1439/requerimento_no_67-19.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1440/requerimento_no_68-19.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1445/requerimento_no_69-19.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1447/requerimento_no_70-19.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1449/requerimento_no_71-19.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1457/requerimento_no_72-19.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1458/requerimento_no_73-19.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1462/requerimento_no_74-19.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1469/requerimento_no_75-19.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1472/requerimento_no_76-19_niwW8Qw.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1476/requerimento_no_77-19.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1481/requerimento_no_78-19.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1482/requerimento_no_79-19.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1483/requerimento_no_80-19.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1485/requerimento_no_81-19.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1488/requerimento_no_82-19.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1496/requerimento_no_83-19.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1494/requerimento_no_84-19.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1497/requerimento_no_85-19.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1498/requerimento_no_86-19.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1502/requerimento_no_87-19_YejzOcP.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1506/requerimento_no_88-19.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1516/requerimento_no_89-19.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1517/requerimento_no_90-19.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1519/requerimento_no_91-19_XL2ORSa.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1523/requerimento_no_92-19.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1525/requerimento_no_93-19_zHtW3w9.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1526/requerimento_no_94-19.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1528/requerimento_no_95-19_myKJsKj.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1533/requerimento_96-19.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1534/requerimento_no_97-19.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1545/requerimento_no_98-19.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1542/requerimento_no_99-19.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1551/requerimento_no_100-19.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1550/requerimento_no_101-19.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1552/requerimento_no_102-19_NEgzgyp.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1570/requerimento_no_103-19.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1573/requerimento_no_104-19.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1574/requerimento_no_105-19.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1582/requerimento_no_106-19.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1583/requerimento_no_107-19.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1585/requerimento_no_108-19.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1589/requerimento_no_109-19.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1590/requerimento_no_110-19.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1599/indicacao_no_191-2019.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1605/requerimento_no_112-19.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1607/requerimento_no_113-19.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1608/requerimento_no_114-19_yDbnnex.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1612/requerimento_no_115-19.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1615/requerimento_no_116-19.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1618/requerimento_no_117-19.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1620/requerimento_no_118-19.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1626/requerimento_no_119-19.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1628/requerimento_no_120-19.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1629/requerimento_no_121-19.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1632/indicacao_no_202-2019.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1636/requerimento_no_123-19.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1641/requerimento_no_124-19.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1653/requerimento_no_125-19.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1642/requerimento_no_126-19.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1644/requerimento_no_127-19.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1656/requerimento_no_128-19.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1657/requerimento_no_129-19.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1388/emenda_substitutiva_1_ao_pl_10-19.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1392/emenda_substitutiva_n_2_10-19_ShTHPrS.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1436/emenda_substitutiva_n_3_10-19_Ax8aqYG.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1342/decreto_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1428/projeto_de_emenda_no_01-19_ao_pl_18-19.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1427/projeto_de_emenda_modificaiva_no_01-19_ao_pl_18-19.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1391/emenda_supressiva_1_10-19_7rast6c.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1437/emenda_supressiva_n_2_10-19.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1163/indicacao_no_01-2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1167/indicacao_no_02-2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1168/indicacao_no_03-2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1169/indicacao_no_04-2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1170/indicacao_no_05-2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1171/indicacao_no_06-2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1176/indicacao_no_07-2009.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1172/indicacao_no_08-19.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1177/indicacao_no_09-2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1178/indicacao_no_10-2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1181/indicacao_no_11-2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1182/indicacao_no_12-2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1183/indicacao_no_13-19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1184/indicacao_no_14-19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1196/indicacao_no_18.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1197/indicacao_no_19-19.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1198/indicacao_no_20_KScILxa.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1200/indicacao_no_21.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1205/indicacao_no_22.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1206/indicacao_no_23.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1211/indicacao_no_24.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1212/indicacao_no_25.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1213/indicacao_no_26.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1214/indicacao_no_27_nt3K6cj.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1215/indicacao_no_28.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1218/indicacao_no_29.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1219/indicacao_no_30.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1222/indicacao_no_31.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1225/indicacao_no_32-19.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1226/indicacao_no_33.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1227/indicacao_no_34.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1228/indicacao_no_35.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1229/indicacao_no_36.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1230/indicacao_no_37.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1231/indicacao_no_38.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1232/indicacao_no_39.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1233/indicacao_no_40.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1234/indicacao_no_41.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1235/indicacao_no_42.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1245/indicacao_no_43-19.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1246/indicacao_no_44-19.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1249/indicacao_no_45-19.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1250/indicacao_no_46-19.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1252/indicacao_no_47-19.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1254/indicacao_no_48-19.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1256/indicacao_no_49-19.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1257/indicacao_no_50-19.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1265/indicacao_no_53-19.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1266/indicacao_no_54-19.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1267/indicacao_no_55-19.docx" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1272/indicacao_no_56-19.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1273/indicacao_no_57-19.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1281/indicacaono_59-19.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1282/indicacao_no_60-19.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1283/indicacao_no_61-19.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1284/indicacao_no_62-19.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1290/indicacao_no_63-19.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1291/indicacao_no_64-19_J7xLlkr.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1293/indicacaono_65-19.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1294/indicacaono_66-19.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1295/indicacaono_67-19.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1296/indicacaono_68-19.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1297/indicacaono_69-19.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1299/indicacaono_70-19.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1300/indicacao_no_71-19.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1301/indicacao_no_72-19.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1302/indicacao_no_73-19.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1312/indicacaono_74-19.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1313/indicacaono_75-19_tDQWSRV.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1314/indicacaono_76-19.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1315/indicacaono_77-19_b0LEY8j.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1316/indicacaono_78-19.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1319/indicacao_no_79-19.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1324/indicacao_no_80-19.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1328/indicacao_no_81-19.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1329/indicacao_no_82-19.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1332/indicacao_no_84-19.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1331/indicacao_no_85-19.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1333/indicacao_no_86-19.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1336/indicacao_no_87-19.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1338/indicacao_no_88-19.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1340/indicacao_no_89-19.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1341/indicacao_no_90-19_XfLBzF0.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1344/indicacao_no_92-19.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1345/indicacao_no_93-19.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1347/indicacao_no_94-19.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1349/indicacao_no_95-19.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1351/indicacao_no_97-19.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1355/indicacao_no_98-19_tJg3C8w.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1356/indicacao_no_99-19.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1359/indicacao_no_100-19.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1360/indicacao_no_101-19_FAjDxOk.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1361/indicacao_no_102-19.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1369/indicacao_no_104-19.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1379/indicacao_no_105-19.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1377/indicacao_no_106-19.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1382/indicacao_no_107-19.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1383/indicacao_no_108-19.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1384/indicacao_no_109-19.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1385/indicacao_no_110-19.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1389/indicacao_no_111-19.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1393/indicacao_no_112-19.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1394/indicacao_no_113-19.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1409/indicacao_no_114-19.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1410/indicacao_no_115-19.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1412/indicacao_no_116-19.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1413/indicacao_no_117-19.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1418/indicacao_no_118-19.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1424/indicacao_no_119-19.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1429/indicacao_no_120-19.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1430/indicacao_no_121-19.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1432/indicacao_no_122-19.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1433/indicacao_no_123-19.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1441/indicacao_no_124-19.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1442/indicacao_no_125-19.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1443/indicacao_no_126-19.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1444/indicacao_no_127-19.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1450/indicacao_no_128-19.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1451/indicacao_no_129-19.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1453/indicacao_no_130-19.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1454/indicacao_no_131-19.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1455/indicacao_no_132-19.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1456/indicacao_no_133-19.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1460/indicacao_no_134-19_FsWJyQ7.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1461/indicacao_no_135-19.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1463/indicacao_no_136-19.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1464/indicacao_no_137-19.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1465/indicacao_no_138-19.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1466/indicacao_no_139-19_61Kcgse.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1467/indicacao_no_140-19.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1468/indicacao_no_141-19.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1470/indicacao_no_142-19.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1471/indicacao_no_143-19.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1477/indicacao_no_144-19_eJZgRLd.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1478/indicacao_no_145-19.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1479/indicacao_no_146-19.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1486/indicacao_no_148-19.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1487/indicacao_no_149-19_MrRJSYl.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1489/indicacao_no_150-19.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1490/indicacao_no_151-19.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1493/indicacao_no_152-19.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1500/indicacao_no_153-19.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1501/indicacao_no_154-19.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1507/indicacao_no_155-19.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1508/indicacao_no_156-19.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1509/indicacao_no_157-19.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1510/indicacao_no_158-19.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1511/indicacao_no_159-19.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1518/indicacao_no_160-19.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1521/indicacao_no_161-19.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1524/indicacao_162-19.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1527/indicacao_163-19_SRHC8cY.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1529/indicacao_no_164-19.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1535/indicacao_no_165-19.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1543/indicacao_no_166-19.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1544/indiccao_no_167-19.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1549/indicacao_no_168-19.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1555/indicacao_169-19_DZCLnl6.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1558/indicacao_no_170-19.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1559/indicacao_no_171-19.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1561/indicacao_no_172-19.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1562/indicacao_no_173-19.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1563/indicacao_no_174-19.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1566/indicacao_no_175-19.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1567/indicacao_no_176-19.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1569/indicacao_no_177-19.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1571/indicacao_no_178-19.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1572/indicacao_no_179-19.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1576/indicacao_no_180-19_UuLG8GA.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1578/indicacao_no_181-19.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1579/indicacao_no_182-19.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1580/indicacao_no_183-19.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1581/indicacao_no_184-19_yWX2fAX.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1586/indicacao_no_185-19.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1593/indicacao_no_186-19.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1594/indicacao_no_187-19_0043iyR.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1595/indicacao_no_188-2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1602/indicacao_no_189-2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1597/indicacao_no_190-2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1598/indicacao_no_191-2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1600/indicacao_no_192-2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1601/indicacao_no_193-2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1606/indicacao_no_194-2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1609/indicacao_no_195-2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1610/indicacao_no_196-2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1611/indicacao_no_197-2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1614/indicacao_no_198-2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1616/indicacao_no_199-2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1617/indicacao_no_200-2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1627/indicacao_no_201-2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1631/indicacao_no_202-2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1637/indicacao_no_203-2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1638/indicacao_204-2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1640/indicacao_205-2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1643/indicacao_206-2019_a04FVZv.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1645/indicacao_no_207-19.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1654/indicacao_no_208-19.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1659/indicacao_no_209-19.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1320/mocao_de_aplausos_e_congratulacoes_no_03.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1538/mocao_de_aplausos_e_congratulacoes_no_04-19.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1539/mocao_de_aplausos_e_congratulacoes_no_05-19.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1540/mocao_de_aplausos_e_congratulacoes_no_06-19.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1541/mocao_de_aplausos_e_congratulacoes_no_07-19.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1553/mocao_de_aplausos_e_congratulacoes_no_08-2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1556/mocao_de_aplausos_e_congratulacoes_no_09-19.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1557/mocao_de_aplausos_e_congratulacoes_no_10-19.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1588/mocao_de_pesar_no_11-2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1619/projeto_de_decreto_01_2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1191/projeto_de_emenda_a_lom_01_2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1224/projeto_de_lei_complementar_02_2019.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1260/projeto_de_lei_complementar_no_03-19.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1269/pl_complementar_no_04-19.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1303/pl_complementar_no_06-19.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1372/pl_complementar_no_07-19.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1375/pl_complementar_no_09-19.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1380/pl_complementar_no_10-19_R7eDdJW.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1403/pl_c_11-19.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1404/projeto_de_lei__complementar_no_12-19.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1504/projeto_de_lei_complementar_no_13-19.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1522/projeto_de_lei_complementar_no_14-19.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1621/pl_complementar_no_15-2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1165/pl_no_01-2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1173/projeto_de_lei_02_2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1174/projeto_de_lei_03_2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1201/projeto_de_lei_no_04-19.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1202/projeto_de_lei_no_05-19.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1221/projeto_de_lei_no_06.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1248/projeto_de_lei_no_07-19.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1261/projeto_de_lei_no_8.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1268/projeto_de_lei_no_09.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1285/projeto_de_lei_no_10.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1286/projeto_de_lei_no_11.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1304/pl_no_12-19.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1311/pl_no_13-19.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1327/projeto_de_lei_no_14-2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1346/projeto_de_lei_no_15-19.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1348/projeto_de_lei_16.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1358/projeto_de_lei_no_17-19.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1378/pl_no_18-2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1398/projeto_de_lei_na_19-19.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1402/projeto_de_lei_no_20-19.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1405/pl_no_21-19.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1426/projeto_de_lei_no_22-2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1438/projeto_de_lei_23_2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1459/projeto_de_lei_24_2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1473/projeto_de_lei__no_25-19.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1491/projeto_de_lei_no_26-19.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1492/projeto_de_lei_27_2019.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1495/projeto_de_lei_28_2019.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1505/projeto_de_lei_no_29-19.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1512/projeto_de_lei_30_2019_szmGI1l.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1513/projeto_de_lei_31_2019_FbegW5B.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1546/projeto_de_lei__no_32-19.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1547/projeto_de_lei_no_33-19.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1548/projeto_de_lei_no_34-19.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1560/projeto_de_lei__no_35-19.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1568/projeto_de_lei_no_36-19.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1577/projeto_de_lei_no_37-19.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1587/projeto_de_lei_no_38-19.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1596/projeto_de_lei__no_39-19.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1604/projeto_de_lei_no_40_2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1622/pl_no_41-19.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1623/projeto_de_lei_no_42-2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1624/projeto_de_lei_no_43-19.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1625/pl_no_44-19.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1633/projeto_de_lei_no_45-19.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1639/projeto_de_lei_no_46-19.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1655/projeto_de_lei_no_47-19_tP0m0yd.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1189/redacao_final_do_pl_no_01-2019.docx" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1207/redacao_final_do_pl_no_02-2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1208/redacao_final_do_pl_no_03-2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1209/redacao_final_do_pl_no_04-2019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1223/redacao_final_da_lei_relativa_ao_pl_no_05-19.docx" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1240/redacao_final_do_projeto_de_resolucao_no_01-2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1243/redacao_final_do_pl_no_06-19.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1287/redacao_final_do_pl_no_08-19.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1288/redacao_final_do_pl_complementar_no_03-19.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1292/redacao_final_da_lei_relativa_ao_pl_no_09-19.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1305/redacao_final_do_pl_no_10-19.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1306/redacao_final_do_pl_11-19.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1307/redacao_final_da_lei_relativa_ao_pl_complementa_KuXpTET.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1309/redacao_final_da_lei_relativa_ao_pl_complementa_CIrdJBy.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1322/redacao_final_do_pl_no_12-19.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1323/redacao_final_do_pl_complementar_06-19.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1335/redacao_final_do_pl_no_14-19.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1357/redacao_final_do_pl_no_15-19.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1370/redacao_final_do_pl_no_16-19.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1381/redacao_final_do_pl_no_17-19.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1401/redacao_final_do_pl_no_19-19.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1408/redacao_final_do_pl_no_19-19.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1419/redacao_final_do_pl_no_21-19.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1420/redacao_final_do_pl_complemtnar_no_07-19.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1431/redacao_final_do_pl_no_20-19.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1446/redacao_final_do_pl_no_22-19.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1448/redacao_final_do_pl_complementar_no_12-19.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1452/redacao_final_pl_complementar_no_11-19.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1480/redacao_final_da_lei_relativa_ao_pl_complementa_yokSjsV.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1499/redacao_final_do_pl_no_27-19.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1503/redacao_final_do_pl_no_25-19.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1514/redacao_final_do_pl_no_26-19.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1515/redacao_final_do_pl_no_28-19.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1520/redacao_final_da_lei_relativa_ao_pl_complementa_Z45hgvw.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1530/redacao_final_pl_no_29-19.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1531/redacao_final_da_lei_relativa_ao_pl_no_30-19.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1532/redacao_final_da_lei_relativa_ao_pl_no_31-19.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1536/redacao_final_do_pl_no_18-19.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1537/redacao_final_do_pl_complementar_no_13-19.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1554/redacao_final_da_lei_relativa_ao_pl_complementa_LaJU4Hy.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1564/redacao_final_da_lei_relativa_ao_pl_no_33-19.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1565/redacao_final_da_lei_relativa_ao_pl_no_34-19.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1575/redacao_final_da_lei_relativa_ao_pl_no_32-19.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1584/redacao_final_da_lei_relativa_ao_pl_no_35-19.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1591/redacao_final_da_lei_relativa_ao_pl_no_36-2019.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1592/redacao_final_da_lei_relativa_ao_pl_no_37-19.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1603/redacao_final_da_lei_relativa_ao_pl_no_38-2019.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1613/redacao_final_da_lei_relativa_ao_pl_no_39-2019.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1630/redacao_final_da_lei_relativa_ao_pl_no_40-19.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1646/redacao_final_da_lei_relativa_ao_plcomplementar_YsNKLRz.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1647/redacao_final_da_lei_relativa_ao_pl_no_41-19.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1648/redacao_final_da_lei_relativa_ao_pl_no_42-19.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1649/redacao_final_da_lei_relativa_ao_pl_no_43-19.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1650/redacao_final_da_lei_relativa_ao_pl_no_44-19.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1651/redacao_final_da_lei_relativa_ao_pl_no_45-19.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1652/redacao_final_da_lei_relativa_ao_pl_no_46-19.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1658/redacao_final_da_lei_relativa_ao_pl_no_47-19.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1210/redacao_final_do_projeto_de_resolucao_no_01-2019.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1251/redacao_final_do_pl_no_06-19.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1190/projeto_de_resolucao_01_2019.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1164/requerimento_no_01-19.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1175/requerimento_no_02.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1179/requerimento_no_04-2019.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1180/requerimento_no_05-2019.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1186/requerimento_no_06-19.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1187/requerimento_no_07-19.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1199/requerimento_no_08.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1203/requerimento_no_09-18.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1204/requerimento_no_10-19_dm0HDqQ.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1216/requerimento_no_11-19.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1220/requerimento_no_12-19.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1241/requerimento_no_13-19.docx" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1236/requerimento_no_14-19_gICIEAt.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1237/requerimento_no_16-19.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1253/requerimento_no_17-19.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1244/requerimento_no_18-19.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1242/requerimento_no_19-19.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1271/requerimento_no_20-19.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1255/requerimento_no_22-19.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1263/requerimento_no_23-19.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1264/requerimento_no_24-19.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1275/requerimento_no_25-19.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1277/requerimento_27-19_aFpxles.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1278/requerimento_no_28-19_cMH4Cbb.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1289/requerimento_no_30-19.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1308/requerimento_no_32-19.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1310/requerimento_no_33-19.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1318/requerimento_no_35-19.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1321/requerimento_no_36-19.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1325/requerimento_no_37-19.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1326/requerimento_no_38-19.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1334/requerimento_no_39-19_Pymdu6R.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1337/requerimento_no_40-19.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1352/requerimento_no_42-19.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1353/requerimento_no_43-19.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1371/requerimento_no_45-19.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1366/requerimento_no_46-19.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1367/requerimento_no_47-19.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1386/requerimento_no_48-19.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1387/requerimento_no_49-19.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1390/requerimento_no_50-19.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1395/requerimento_no_51-19.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1396/requerimento_no_52-19.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1397/requerimento_no_53-19.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1399/requerimento_no_54-19.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1400/requerimento_no_55-19.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1414/requerimento_no_56-19.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1407/requerimento_no_57-19.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1411/requerimento_no_58-19.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1416/requerimento_no_59-19.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1415/requerimento_no_60-19.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1417/requerimento_no_61-19.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1422/requerimento_no_62-19.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1425/requerimento_no_64-19.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1434/requerimento_no_65-19.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1435/requerimento_no_66-19.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1439/requerimento_no_67-19.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1440/requerimento_no_68-19.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1445/requerimento_no_69-19.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1447/requerimento_no_70-19.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1449/requerimento_no_71-19.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1457/requerimento_no_72-19.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1458/requerimento_no_73-19.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1462/requerimento_no_74-19.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1469/requerimento_no_75-19.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1472/requerimento_no_76-19_niwW8Qw.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1476/requerimento_no_77-19.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1481/requerimento_no_78-19.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1482/requerimento_no_79-19.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1483/requerimento_no_80-19.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1485/requerimento_no_81-19.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1488/requerimento_no_82-19.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1496/requerimento_no_83-19.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1494/requerimento_no_84-19.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1497/requerimento_no_85-19.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1498/requerimento_no_86-19.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1502/requerimento_no_87-19_YejzOcP.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1506/requerimento_no_88-19.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1516/requerimento_no_89-19.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1517/requerimento_no_90-19.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1519/requerimento_no_91-19_XL2ORSa.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1523/requerimento_no_92-19.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1525/requerimento_no_93-19_zHtW3w9.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1526/requerimento_no_94-19.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1528/requerimento_no_95-19_myKJsKj.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1533/requerimento_96-19.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1534/requerimento_no_97-19.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1545/requerimento_no_98-19.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1542/requerimento_no_99-19.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1551/requerimento_no_100-19.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1550/requerimento_no_101-19.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1552/requerimento_no_102-19_NEgzgyp.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1570/requerimento_no_103-19.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1573/requerimento_no_104-19.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1574/requerimento_no_105-19.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1582/requerimento_no_106-19.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1583/requerimento_no_107-19.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1585/requerimento_no_108-19.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1589/requerimento_no_109-19.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1590/requerimento_no_110-19.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1599/indicacao_no_191-2019.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1605/requerimento_no_112-19.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1607/requerimento_no_113-19.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1608/requerimento_no_114-19_yDbnnex.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1612/requerimento_no_115-19.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1615/requerimento_no_116-19.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1618/requerimento_no_117-19.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1620/requerimento_no_118-19.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1626/requerimento_no_119-19.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1628/requerimento_no_120-19.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1629/requerimento_no_121-19.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1632/indicacao_no_202-2019.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1636/requerimento_no_123-19.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1641/requerimento_no_124-19.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1653/requerimento_no_125-19.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1642/requerimento_no_126-19.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1644/requerimento_no_127-19.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1656/requerimento_no_128-19.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1657/requerimento_no_129-19.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1388/emenda_substitutiva_1_ao_pl_10-19.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1392/emenda_substitutiva_n_2_10-19_ShTHPrS.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2019/1436/emenda_substitutiva_n_3_10-19_Ax8aqYG.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H484"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="151.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>