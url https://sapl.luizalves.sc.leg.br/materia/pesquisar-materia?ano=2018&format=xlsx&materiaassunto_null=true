--- v0 (2026-01-19)
+++ v1 (2026-04-17)
@@ -54,5294 +54,5294 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>DL</t>
   </si>
   <si>
     <t>Decreto Legislativo</t>
   </si>
   <si>
     <t>Arlindo Gorges</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1005/decreto_01.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1005/decreto_01.pdf</t>
   </si>
   <si>
     <t>Decreta Luto Oficial</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1096/decreto_02.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1096/decreto_02.pdf</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>EADIT</t>
   </si>
   <si>
     <t>Emenda Aditiva</t>
   </si>
   <si>
     <t>Bertolino Bachmann, Acir José de Freitas, Alexandre Wilbert</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/451/projeto_de_emenda_no_01-18_ao_pl_12-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/451/projeto_de_emenda_no_01-18_ao_pl_12-18.pdf</t>
   </si>
   <si>
     <t>ADICIONA PARÁGRAFO AO ARTIGO 1º DO PROJETO DE LEI 12/2018.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>Djonei Césaro Scola</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/904/projeto_de_emenda_no_01-18_ao_pl_25-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/904/projeto_de_emenda_no_01-18_ao_pl_25-18.pdf</t>
   </si>
   <si>
     <t>PROJETO DE EMENDA ADITIVA 01/2018 AO PROJETO DE LEI 25/2018_x000D_
 _x000D_
 ADICIONA E SUBSTITUI ARTIGO AO PROJETO DE LEI 25/2018._x000D_
 _x000D_
 O Vereador que a esta subscrevem, no uso das atribuições legais, apresenta emenda aditiva com a seguinte redação:_x000D_
 _x000D_
 Art. 1º Fica alterada a redação do art. 11 do Projeto de Lei 25/2018 para:_x000D_
 _x000D_
  Art. 11. Ficam revogadas as Leis Municipais nº 831/1996 e 907/1999._x000D_
 _x000D_
 Art. 2º Fica alterada a numeração do art. 11 do Projeto de Lei 25/2018 para art. 12, com a mesma redação do projeto original._x000D_
 _x000D_
 Art. 3º Esta Lei entra em vigor na data de sua publicação._x000D_
 _x000D_
 	Luiz Alves/SC, 29 de agosto de 2018._x000D_
 _x000D_
 _x000D_
 _x000D_
 _x000D_
 Djonei Césaro Scola_x000D_
 Vereador</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1160/emenda_aditiva_ao_pl_42_2018.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1160/emenda_aditiva_ao_pl_42_2018.pdf</t>
   </si>
   <si>
     <t>ADICIONA ARTIGOS AO PROJETO DE LEI 42/2018.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
     <t>EMOD</t>
   </si>
   <si>
     <t>Emenda Modificativa</t>
   </si>
   <si>
     <t>Laerte Schveitzer</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1095/emenda_laerte.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1095/emenda_laerte.pdf</t>
   </si>
   <si>
     <t>Altera os anexos do Projeto de Lei nº 35/2018, que estima a receita e fixa a despesa do Município de Luiz Alves para o Exercício de 2019.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1161/emenda_modificativa_ao_pl_42_2018.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1161/emenda_modificativa_ao_pl_42_2018.pdf</t>
   </si>
   <si>
     <t>MODIFICA REDAÇÃO DA EMENTA E ARTIGOS DO PROJETO DE LEI 42/2018.</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
     <t>ESUPR</t>
   </si>
   <si>
     <t>Emenda Supressiva</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1162/emenda_supressiva_ao_pl_42_2018.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1162/emenda_supressiva_ao_pl_42_2018.pdf</t>
   </si>
   <si>
     <t>SUPRIME ARTIGOS DO PROJETO DE LEI 42/2018.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Acir José de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/</t>
   </si>
   <si>
     <t>Limpeza de vegetação às margens de via pública.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/176/indica-o-n-2.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/176/indica-o-n-2.pdf</t>
   </si>
   <si>
     <t>Construção de uma boca de lobo em via pública  em Ribeirão do Bugre  frente à Igreja  Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/177/indica-o-n-3.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/177/indica-o-n-3.pdf</t>
   </si>
   <si>
     <t>Instalação de uma academia de ginástica ao ar livre nas localidades de Baixo Máximo, Braço Elza e Braço Miguel.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Melhorias nas  bocas -de- lobo ( grelha de sarjeta) bueiros que ficam no início da Rua Marx Fritzke, na Vila do Salto,  como instalação de tampa, bem como limpeza de árvores e mato próximo as sarjetas.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/184/indica-o-n-05.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/184/indica-o-n-05.pdf</t>
   </si>
   <si>
     <t>Tubulação nas Ruas Romilda Goedert, 5 de Novembro e 8 de Dezembro, Vila do Salto.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/187/indica-o-n-06.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/187/indica-o-n-06.pdf</t>
   </si>
   <si>
     <t>Drenagem da quadra de areia na praça Afonso Vidal Reitz no centro.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/188/indica-o-n-07.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/188/indica-o-n-07.pdf</t>
   </si>
   <si>
     <t>Avaliação de estado de uso da ponte na entrada de Ribeirão do Bugre.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/189/indica-o-n-08-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/189/indica-o-n-08-18.pdf</t>
   </si>
   <si>
     <t>Limpeza e troca de tubos na Rua Braço Costa.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/197/indica-o-n-09.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/197/indica-o-n-09.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria competente para que proceda devidos reparos na pista asfáltica de Ribeirão Máximo, que possui infiltração de água.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/198/indica-o-n-10.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/198/indica-o-n-10.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria competente para que proceda a troca das lâmpadas queimadas das Rua Álida Bressanini e extensão da Rua Leopoldo Schöepping.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/199/indica-o-11.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/199/indica-o-11.pdf</t>
   </si>
   <si>
     <t>Seja desobstruído um bueiro localizado ao lado do asfalto na Rua Alida Bressanini, no Baixo Canoas, que fica a aproximadamente 3,5Km do Mercado Nilo Goedert.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Acir José de Freitas, Eunilton Fontanive</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/200/indica-o-n-12.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/200/indica-o-n-12.pdf</t>
   </si>
   <si>
     <t>Pinturas de Faixas na Estrada Geral de Braço Serafim.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/201/indica-o-n-13.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/201/indica-o-n-13.pdf</t>
   </si>
   <si>
     <t>Melhorias na Ponte em Braço Dauer</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/203/indica-o-14-2018.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/203/indica-o-14-2018.pdf</t>
   </si>
   <si>
     <t>Seja instalada de uma Creche (Centro de Educação Infantil) na comunidade do Rio do Peixe.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/206/indica-o-n-15.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/206/indica-o-n-15.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a limpeza de uma sarjeta onde está sendo construída a creche em Braço Elza.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Felipe Brás Luciani</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/207/indica-o-n-16-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/207/indica-o-n-16-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a macadamização e patrolamento da Rua José Bressanini, Vila Nova, às margens da Rua Valentim Bressanini, próximo à Borracharia de Gildo Lopes, bem como a limpeza das sarjetas, com o curso correto das águas pluviais.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/208/indica-o-n-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/208/indica-o-n-18.pdf</t>
   </si>
   <si>
     <t>Abertura de valas na Rua Nelson Muller.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/213/indica-o-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/213/indica-o-18.pdf</t>
   </si>
   <si>
     <t>Seja instalada uma Creche( Centro de Educação Infantil) na comunidade do Rio do Peixe.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a abertura de valas na Rua Nelson Muller , entre os bairros de Rio Novo e Rio do Peixe.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Acir José de Freitas, Alexandre Wilbert, Arlindo Gorges, Bertolino Bachmann, Djonei Césaro Scola, Eunilton Fontanive, Felipe Brás Luciani, Laerte Schveitzer, Saulo Brás Will</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/214/indica-o-n-20.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/214/indica-o-n-20.pdf</t>
   </si>
   <si>
     <t>Seja disponibilizado um motorista para acompanhar os fiscais de obras, tributos e saúde em todas as diligências externas do paço municipal.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/217/indica-o-n-21-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/217/indica-o-n-21-18.pdf</t>
   </si>
   <si>
     <t>Determinar as Secretarias de Esportes e Cultura juntamente com a Secretaria de Turismo e Desenvolvimento Econômico a promoção de eventos ciclísticos em nosso município.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/218/indica-o-22.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/218/indica-o-22.pdf</t>
   </si>
   <si>
     <t>Determinar ao órgão competente que realize patrolamento, macadamização e limpeza das margens da Rua Braço Aderbal em Rio Canoas.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/219/indica-o-23.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/219/indica-o-23.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria de Obras que realize a construção de um abrigo de ponto de ônibus nas proximidades da Rua Antônio Altino, às margens da Rua Prefeito Willibaldo Van Den Bylaardt, em Braço Serafim.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/220/indica-o-24.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/220/indica-o-24.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda um real e breve estudo junto às Secretarias de Saúde e Educação sobre a contratação de vigilantes noturnos, principalmente para dar maior segurança aos Postos de Saúde e Escolas e Creches Municipais, tais como: Escola do Serafim e Posto de Saúde, Escola de Alto Máximo e Posto de Saúde, Escola de Ribeirão do Padre e suas creches, Escola do Alto Canos e Posto de Saúde.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Eunilton Fontanive</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/221/indica-o-25.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/221/indica-o-25.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda o patrolamento nas ruas da região das casas populares do Braço Serafim.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/222/indica-o-26.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/222/indica-o-26.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda a finalização e acabamento da Rua Braço Paula Ramos, como colocação de paver, bueiros etc, principalmente em frente à escola e ao posto de saúde.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/235/indica-o-n-27.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/235/indica-o-n-27.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria de Obras para que realize a troca dos tubos atuais para outros de maior diâmetro na localidade Garuva, nas proximidades do campo de futebol.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/237/indica-o-n-28.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/237/indica-o-n-28.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda o patrolamento e macadamização_x000D_
 no trecho da Estrada do Morro do Lagarto que não possui asfalto.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/236/indica-o-n-29.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/236/indica-o-n-29.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria de Obras para que realize roçada nas margens de toda extensão da Rua Vitória Hess.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/241/indica-o-n-30-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/241/indica-o-n-30-18.pdf</t>
   </si>
   <si>
     <t>Colocação de tubos à margem esquerda da Rua Marx Fritzke, Vila do Salto, mais conhecida como rua da caixa d'água.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/242/indica-o-n-31-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/242/indica-o-n-31-18.pdf</t>
   </si>
   <si>
     <t>Possibilidade de instalação de guard rail em Rio do Peixe, sentido a Rio Novo.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/250/indica-o-n-32-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/250/indica-o-n-32-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que elabore um cronograma de atendimento, com um mês de prazo para realizar os atendimentos de melhorias nas vias públicas que dão acesso às festas tradicionais de Igrejas no município.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/251/indica-o-n-33-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/251/indica-o-n-33-18.pdf</t>
   </si>
   <si>
     <t>Determinar a contratação de pessoas para prestar serviço de limpeza e manutenção de sarjetas, bueiros e outros.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/252/indica-o-n-34-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/252/indica-o-n-34-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a remoção de uma barreira em Santana, Braço Serafim.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Alexandre Wilbert</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/249/indica-o-n-35_Mx3lYRu.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/249/indica-o-n-35_Mx3lYRu.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda a instalação de um abrigo de ponto de ônibus na entrada da Rua João Pauli</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/253/indica-o-n-36.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/253/indica-o-n-36.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria de Obras ou faixa elevada na Rua Álida Bressanini, Baixo Canoas, a aproximadamente 1km da empresa Agro Corupá.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Bertolino Bachmann</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/257/indica-o-n-37.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/257/indica-o-n-37.pdf</t>
   </si>
   <si>
     <t>Determinar a 	Secretaria de Obras para que proceda a macadamização e ao patrolamento da estrada de Rio Novo, que faz a ligação de Rio do Peixe a Rio Canoas e demais ruas daquela localidade.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Bertolino Bachmann, Eunilton Fontanive</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a pintura das faixas da pavimentação asfáltica em Ribeirão Máximo e Braço Paula Ramos.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/254/indica-o-n-39.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/254/indica-o-n-39.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda o patrolamento da Rua Faustino Martini, Rio do Peixe.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/259/indica-o-n-40-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/259/indica-o-n-40-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a limpeza e macadamização de toda a extensão da via que dá acesso a Alto Braço Miguel, assim como a Rua Genésio Machado.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/273/indica-o-n-41-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/273/indica-o-n-41-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a limpeza e desobstrução de um bueiro na Rua Prefeito Wilibaldo Van Den Bylaardt, próximo à propriedade de Adilson Reichert.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/260/indica-o-n-42-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/260/indica-o-n-42-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a macadamização e patrolamento da via pública que dá acesso à Gruta Nossa Senhora Aparecida, em Braço Francês, próximo às propriedades da família Benito da Silva e Juarez Luciani.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/262/indica-o-n-43-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/262/indica-o-n-43-18.pdf</t>
   </si>
   <si>
     <t>Determinar a secretaria competente para que proceda a instalação de lixeiras ao longo da Rua Professor Simão Hess, e junto aos pontos de ônibus da SC-414 e Rua Maria Marangoni.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/269/indica-o-n-44-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/269/indica-o-n-44-18.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a instalação de lombada na via que dá acesso ao conjunto habitacional de casas populares de Rio do Peixe, rua que faz ligação com a Rua José Martini.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/270/indica-o-n-45-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/270/indica-o-n-45-18.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a colocação de macadame nas paradas de ponto de ônibus da Rua Prefeito Wilibaldo Van Den Bylaardt, Braço Serafim , em toda a sua extensão.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/271/indica-o-n-46-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/271/indica-o-n-46-18.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda as devidas melhorias no parque municipal do centro, tais como melhorias no escorregador, balanços e outros.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/275/indica-o-n-47.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/275/indica-o-n-47.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de obras para que proceda os devidos reparos na pista asfáltica da Rua Álida Bressanini, Baixo Canoas.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Arlindo Gorges, Felipe Brás Luciani</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/278/indica-o-n-48.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/278/indica-o-n-48.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda os devidos reparos no telhado da sede do Centro de Convivência Egídio José Kohler (Gio), na Vila do Salto.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/285/indica-o-n-49.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/285/indica-o-n-49.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a  construção de quatro bocas de lobo, na localidade do Braço Serafim às margens da Rua Prefeito Wilibaldo Van Den Bylaardt, próximo às residências dos Senhores Antônio Altini, Bernardo Rincus, Mauro Juarez Goedert e Nair Goedert.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/286/indica-o-n-50-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/286/indica-o-n-50-18.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que seja utilizado de forma utilitária a construção do Portal do Município localizado na Vila do Salto, na entrada da Avenida José Augusto Köehler.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/283/indica-o-n-51.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/283/indica-o-n-51.pdf</t>
   </si>
   <si>
     <t>Seja instalada uma passarela para pedestres e ciclistas junto à ponte da Avenida Maria Marangoni, próximo a empresa têxtil Rovitex.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/284/indica-o-n-52_wFvrNRP.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/284/indica-o-n-52_wFvrNRP.pdf</t>
   </si>
   <si>
     <t>Através da Secretaria de Obras, sejam realizados reparos e melhorias nos calçamentos das ruas Julio Grothe, Valentim Hess, Nicolau Schmitz e Vereador Crisóstomo Gesser, na Vila do Salto.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/290/indica-o-n-53-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/290/indica-o-n-53-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que procedesse a colocação de macadame em Braço Francês até à via pavimentada em Ribeirão Máximo.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/291/indica-o-n-54-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/291/indica-o-n-54-18.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a instalação de câmeras de monitoramento no Cemitério Público Municipal.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/292/indica-o-n-55-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/292/indica-o-n-55-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda ao patrolamento e macadamização na rua conhecida por Rua das Abelhas em Rio do Peixe.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/294/indica-o-n-56.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/294/indica-o-n-56.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda melhorias em toda a extensão da Rua Gabriel Antônio Muller, principalmente no trecho que compreende do término do asfalto até o término do perímetro urbano, nas proximidades a Latoaria, solicitando que o Secretário responsável entre em contato com os moradores da região para viabilizar o alargamento da via, que é muito estreita. Requer também, caso necessário, a colocação de tubos, bem como bocas de lobos.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/300/indica-o-n-57_IdQrtXz.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/300/indica-o-n-57_IdQrtXz.pdf</t>
   </si>
   <si>
     <t>Instalação de iluminação na quadra de areia e demais melhorias na iluminação pública da praça junto ao lotemanto Rech.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/301/indica-o-n-58-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/301/indica-o-n-58-18.pdf</t>
   </si>
   <si>
     <t>Pintura de faixas de sinalização na pavimentação asfáltica da Rua Álida Bressanini.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/302/indica-o-n-59_ARt5egy.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/302/indica-o-n-59_ARt5egy.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a substituição da tubulação existente por uma maior, próximo a Cachaça Rossi.</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/303/indica-o-n-60.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/303/indica-o-n-60.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a macadamização na Estrada Geral do morro da Garuva.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao prolongamento da rede de iluminação pública desde a Rua Prefeito Wilibaldo Van Den Bylaardt até a empresa de farinha Roders.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/310/indica-o-n-62-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/310/indica-o-n-62-18.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda a conclusão da pavimentação do pátio da Prefeitura, nos trechos que ainda faltam, bem como proceder as devidas melhorias nas rampas de acesso ao prédio principal.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/309/indica-o-n-63.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/309/indica-o-n-63.pdf</t>
   </si>
   <si>
     <t>Sejam tomadas providências com relação a segurança da Escola Básica Municipal Prof. Rafael Rech, uma vez que os portões ficam abertos durante o período de aula.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/307/indica-o-n-64.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/307/indica-o-n-64.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a desobstrução da tubulação existente às margens da Rua José Martini, na Rua do Conjunto Habitacional do Rio do Peixe, bem como a continuação da tubulação, para evitar transtornos aos moradores.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/308/indica-o-n-65.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/308/indica-o-n-65.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de obras para que proceda os devidos reparos no telhado da Casa da Cultura, Vila do Salto.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/313/indica-o-n-66-18_tej4OVR.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/313/indica-o-n-66-18_tej4OVR.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda aos devidos reparos na pista asfáltica da Rua Vereador Crisóstomo Gesser, Ribeirão Miguel, onde se abriu um buraco próximo a ponte.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/315/indica-o-n-67-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/315/indica-o-n-67-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a limpeza e troca de tubulação em dois bueiros na estrada geral de Braço Joaquim,próximo à residência nº 350 e próximo ao galpão localizado naquela comunidade.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/316/indica-o-n-67-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/316/indica-o-n-67-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que efetue a abertura de vários bueiros na rua da Romilda Goedert, próximo à residência do Senhor Osni Dallabona e vizinhos, bem como manutenção das várias ruas transversais, Vila do Salto.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/337/indica-o-n-70-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/337/indica-o-n-70-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a construção de uma lombada no trecho de pavimentação asfáltica localizado na Rua Vereador Crisóstomo Gesser, próximo à propriedade da família Haskel.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/334/indica-o-n-71.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/334/indica-o-n-71.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda o alargamento da Estrada Geral do Braço Belga, bem como a elevação da via, e posteriormente, a macadamização da mesma.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/335/indica-o-n-72.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/335/indica-o-n-72.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda o alargamento da Estrada Geral do Braço Arataca, bem como  a macadamização da via.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/339/indica-o-n-73-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/339/indica-o-n-73-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a construção de uma lombada na pavimentação asfáltica de Rio Canoas, próximo ao Alambique Schöepping.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/343/indica-o-n-74-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/343/indica-o-n-74-18.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda ao estabelecimento de data base para reposição geral anual dos Servidores Públicos Municipais do Poder Executivo do Município de Luiz Alves, sugerindo o mês de maio de cada ano para que se proceda à reposição.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/345/indica-o-n-75-18_RtPAe0u.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/345/indica-o-n-75-18_RtPAe0u.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria de Obras que proceda a colocação de tubos no local onde desemboca a rede de esgoto da Escola Municipal Celeste Scola no Bairro Ribeirão do Padre.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/346/indica-o-n-76-18_FtEuVLf.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/346/indica-o-n-76-18_FtEuVLf.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria de Obras para que proceda as melhorias necessárias e cabíveis nas cabeceiras da ponte , especialmente na lateral direita da ponte com a colocação de pedras de maior tamanho, para evitar a perca de material nas enxurradas , bem como a recolocação do macadame, na Rua Francisco Altini, no Bairro Serafim.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/348/indica-o-n-77-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/348/indica-o-n-77-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a macadamização e patrolamento da Estrada Geral Ribeirão do Bugre, bem como de seus principais acessos como a via que dá acesso à propriedade de família Rossi, a Rua Beira Rio, e a via que dá acesso à propriedade da família Soares.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/349/indica-o-n-78-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/349/indica-o-n-78-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e a Secretaria de Defesa do Cidadão para que procedam ao término da pavimentação da Avenida José Augusto Köehler, com a reconstrução da ponte e melhorias na iluminação pública daquela avenida.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/351/indica-o-n-79-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/351/indica-o-n-79-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a pintura de faixas em frente ao ponto de ônibus da Rua Vereador Crisóstomo Gesser, próximo ao acesso de Braço Cumprido.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/353/indica-o-n-80.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/353/indica-o-n-80.pdf</t>
   </si>
   <si>
     <t>Nomear diretor do DETRANLU (Departamento de Trânsito de Luiz Alves) afim de ter um responsável direto à solucionar as inúmeras necessidades a serem corrigidas no trânsito do município.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/352/indica-o-n-81-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/352/indica-o-n-81-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a limpeza da pista e colocação de tubos na Rua Prefeito Wilibaldo Van Den Bylaardt, próximo à propriedade do Senhor Ênio Luciani.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/357/indica-o-n-82.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/357/indica-o-n-82.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a macadamização, patrolamento e demais atividades necessárias para manutenção da Rua Aldo Lenoir na localidade Ribeirão do Padre.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/441/indicacao_no_83.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/441/indicacao_no_83.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras que proceda a abertura (alargamento de via) da Rua Leontina Schöepping, entre Alto Canoas e Braço Gavião, especialmente em_x000D_
 locais sinuoso.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/445/indicacao_no_84.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/445/indicacao_no_84.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda a construção de um abrigo de ponto de ônibus na Rua Álida Bressanini, próximo a Madeireira Kremer.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/452/indicacao_no_85-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/452/indicacao_no_85-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a macadamização e o patrolamento da estrada geral Ribeirão Máximo até a divisa com o município de Ilhota.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Arlindo Gorges, Djonei Césaro Scola</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e Planejamento do Município a macadamização e patrolamento da Rua Catarina Schmitz na Vila do Salto.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/457/indicacao_no_87-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/457/indicacao_no_87-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a construção de uma nova base para depositar o lixo, no local onde hoje existe uma casinha de recolha,  na estrada geral de Laranjeiras, próximo ao Mercado  Borderes.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/519/indicacao_no_88.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/519/indicacao_no_88.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e Planejamento a substituição das atuais lâmpadas de iluminação pública na Avenida José Augusto Koehler por outras  de LED.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/520/indicacao_no_89-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/520/indicacao_no_89-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda ao alargamento de uma curva em Braço Francês, trecho próximo à propriedade da família Luciani.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/523/indicacao_90-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/523/indicacao_90-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a macadamização e o patrolamento da Rua Roberto Rech, Baixo Canoas.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/553/indicacao_no_91-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/553/indicacao_no_91-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a macadamização e ao patrolamento da estrada conhecida por “ Morro dos Macacos” ,  via que dá acesso à saída em Alto Máximo.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/554/indicacao_no_92-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/554/indicacao_no_92-18.pdf</t>
   </si>
   <si>
     <t>Determinar a secretaria responsável para que proceda a construção de uma lombada e faixa elevada de pedestres e com acessibilidade para Portadores de Necessidades Especiais, em frente ao Mercado GJK na Rua Dom Bosco, Bairro Dom Bosco.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/555/indicacao_no_93-18_BSTLDrW.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/555/indicacao_no_93-18_BSTLDrW.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a verificação e  troca de tubos ou mesmo por galeria em bueiro localizado nas proximidades da Rua Francisco Altini, Braço Serafim.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Arlindo Gorges, Eunilton Fontanive</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/556/indicacao_no_94.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/556/indicacao_no_94.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a abertura (alargamento de via) da rua que dá acesso à família Volpi, na localidade de Alto Serafim.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/573/indicacao_no_95.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/573/indicacao_no_95.pdf</t>
   </si>
   <si>
     <t>Determinar ao Coordenador da Defesa Civil do Município para que viabilize uma forma de conseguir recursos junto à Secretaria de Turismo Estadual e ao Ministério de Turismo para ampliação asfáltica da Rua Paula Ramos.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/575/indicacao_no_96.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/575/indicacao_no_96.pdf</t>
   </si>
   <si>
     <t>Determinar à Secretaria de Obras para que providencie um “bolsão” na Rua Willibaldo Van Den Bylaardt, próximo as residências das Famílias Monn (João, Maurício, Adenir, Ademir).</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/585/indicacao_no_97-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/585/indicacao_no_97-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a desobstrução de um bueiro localizado na entrada do acesso a Rua Braço Costa.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/586/indicacao_no_98.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/586/indicacao_no_98.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda  a macadamização e patrolamento da Rua Pedro de Freitas em Ribeirão do Bugre.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/587/indicacao_no_99-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/587/indicacao_no_99-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria competente para que  proceda a pintura das faixas de sinalização em toda a extensão da rua Vereador Crisóstomo Gesser até o final da Rua Francisco Schmitz.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/589/indicacao_no_100.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/589/indicacao_no_100.pdf</t>
   </si>
   <si>
     <t>Determinar ao DETRANLU para que proceda um estudo para construção de uma lombada na Rua Elizeu Schmitz, Vila do Salto.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/590/indicacao_no_101.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/590/indicacao_no_101.pdf</t>
   </si>
   <si>
     <t>Determinar ao DETRANLU para que proceda a construção de uma lombada na Rua Gabriel Antônio Muller, próximo ao antigo Engenho.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/591/indicacao_no_102.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/591/indicacao_no_102.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda aos devidos reparos do término da pavimentação da Rua Gabriel Antônio Muller, em toda sua extensão, até o último morador.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/594/indicacao_no_103_3XKNHnx.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/594/indicacao_no_103_3XKNHnx.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a colocação de mais um carreiro de tubos de mesmo diâmetro na Rua Fidélis Pasquali, na localidade de Laranjeiras, onde faz entroncamento com outra rua.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/595/indicacao_no_104.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/595/indicacao_no_104.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda melhorias na Rua Carlos Erbs, Ribeirão do Padre. Dentre as melhorias cabíveis cita-se a colocação de macadame em parte da via, especialmente no trecho que possui duas pedras fixas, que fazem com que os carros tenham que desviar, e também solicita-se o alargamento da via, que em alguns locais é muita estreita.</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/623/indicacao_no_105-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/623/indicacao_no_105-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a recuperação dos trechos asfálticos danificados e a verificação de iluminação pública na via pavimentada de Ribeirão Máximo até à via de acesso ao Braço Belga.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/725/indicacao_no_106-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/725/indicacao_no_106-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras que proceda ao patrolamento da Rua Catarina Schmitz, Vila do Salto.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/636/indicacao_no_107-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/636/indicacao_no_107-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria competente para que proceda para que seja feita a desobstrução de um Bueiro, localizado na rua 18 de Julho, bairro centro,  em frente à residência de n.1016.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/625/indicacao_no_108-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/625/indicacao_no_108-18.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que realize melhorias na iluminação pública de Braço Costa.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/626/indicacao_no_109-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/626/indicacao_no_109-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e Planejamento para que realize um estudo de viabilidade de construção de uma pista de skate na praça pública do Loteamento Rech, Vila do Salto.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/628/indicacao_no_110.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/628/indicacao_no_110.pdf</t>
   </si>
   <si>
     <t>Indicar que o município de Luiz Alves faça a adesão ao Programa Bem Mais Simples Brasil, adaptado e regulamentado em Santa Catarina pela Lei 17.071/2017.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/630/indicacao_no_111-18_J9S4OA1.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/630/indicacao_no_111-18_J9S4OA1.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda aos devidos reparos na pista asfáltica da Rua Prefeito Wilibaldo Van Den Bylaardt, Braço Serafim, próximo à entrada de Braço Dauer e próximo à divisa do município com Gaspar.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/631/indicacao_no_112.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/631/indicacao_no_112.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda à instalação de braços de iluminação pública em toda a extensão da Rua Braço Comprido.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/633/indicacao_no_113-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/633/indicacao_no_113-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda ao patrolamento à rua em Alto Miguel, via que dá acesso à propriedade da família Tino Postinga.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/634/indicacao_no_114-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/634/indicacao_no_114-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda ao patrolamento da via de acesso ao Rio Novo até o seu término.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/635/indicacao_no_115.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/635/indicacao_no_115.pdf</t>
   </si>
   <si>
     <t>Determinar ao Departamento de Trânsito do Município de Luiz Alves (DETRANLU) a instalação de placas de proibido estacionar, e pintura adequada no meio-fio na Rua Orlanda Marangoni, próximo à Rovitex, no bairro Dom Bosco.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/639/indicacao_no_116-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/639/indicacao_no_116-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a manutenção de iluminação pública nas proximidades da empresa Aval Têxtil e a instalação de iluminação pública na ponte sobre o Ribeirão Miguel, inclusive no Portal do Município.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/675/indicacao_no_117-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/675/indicacao_no_117-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda aos devidos reparos e melhorias na via que dá acesso ao pátio da Igreja Matriz, no local onde encontra-se a subida da ladeira com o entroncamento com a Rua 18 de Julho.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/676/indicacao_no_118.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/676/indicacao_no_118.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a construção de uma via para pedestres e ciclistas, desde a Rodovia SC- 414 até a Escola Tenente Anselmo José Hess, Vila do Salto, tendo uma extensão de aproximadamente 200m, e ao seu lado esquerdo da rua principal.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/683/indicacao_no_119-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/683/indicacao_no_119-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda aos devidos reparos em boca-de-lobo, localizada próximo à antiga Cooperativa de Braço Serafim, onde hoje é a sede da Associação dos Moradores.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/687/indicacao_no_120-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/687/indicacao_no_120-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a pintura das faixas sinalizadoras, tanto a central, como as laterais, da pavimentação asfáltica da Rua Prefeito Wilibaldo Van Den Bylaardt, Braço Serafim.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/688/indicacao_no_121-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/688/indicacao_no_121-18.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a extensão da rede de iluminação pública, com início da Rua Beira Rio e término à Rua Ambrósio Gaya.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/686/indicacao_no_122-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/686/indicacao_no_122-18.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda o patrolamento e a macadamização da Estrada Geral Braço Cunha.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/689/indicacao_no_123.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/689/indicacao_no_123.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a construção de uma lombada na Rua Francisco Schmitz, próximo a Igreja, na localidade de Braço Elza.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/690/indicacao_no_124.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/690/indicacao_no_124.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a macadamização e o patrolamento na Estrada Geral de Rio Novo.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>Saulo Brás Will</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/691/indicacao_125.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/691/indicacao_125.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a macadamização e o patrolamento da estrada geral Serrinha em toda sua extensão.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/692/indicacao_no_126.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/692/indicacao_no_126.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda as devidas melhorias, tais como, macadamização e patrolamento, na Estrada Geral de Santana até a divisa com o município vizinho.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/715/indicacao_no_127-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/715/indicacao_no_127-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras em conjunto com a Secretaria de Esportes para que proceda a construção de uma área de lazer e prática de esportes no conjunto habitacional de Braço Serafim.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/716/indicacao_128-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/716/indicacao_128-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a elaboração de um cronograma para atender os bananicultores  melhorando o acesso aos galpões dos bananicultores.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/717/indicacao_no_129-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/717/indicacao_no_129-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda às devidas melhorias na via de acesso ao Ribeirão do Bugre, em frente à propriedade do Senhor Eliziário Rocha.</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/718/indicacao_no_130-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/718/indicacao_no_130-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda as devidas melhorias na via de acesso a Santana, Braço Serafim.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>Alexandre Wilbert, Bertolino Bachmann</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/728/indicacao_no_131-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/728/indicacao_no_131-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a instalação de guard rail na pavimentação asfáltica de Ribeirão Máximo, próximo à residência do Senhor Adolfo Martendal.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/727/indicacao_no_132_yjgLrVW.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/727/indicacao_no_132_yjgLrVW.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que providencie a construção de uma lombada na Rua André Leonardo Schmitz.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/767/indicacao_133-18.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/767/indicacao_133-18.docx</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a pintura de faixas de passagem de pedestre na Rua Prefeito Wilibaldo Van Den Bylaardt, Braço Serafim, em frente à Cachaçaria Monn.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/791/indicacao_no_134-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/791/indicacao_no_134-18.pdf</t>
   </si>
   <si>
     <t>Determinar ao Poder Executivo para que proceda a construção de uma área de lazer e prática de esportes no conjunto habitacional do Rio do Peixe.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/794/indicacao_no_135.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/794/indicacao_no_135.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que providencie a troca de tubulação por uma de maior diâmetro na Rua Amélia Schveitzer, no Rio Braço Cunha.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/795/indicacao_no_136.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/795/indicacao_no_136.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda as devidas melhorias na tubulação da ponte, próximo a residência do Sr. Arlindo Monn, na Rua Leopoldo Schoepping,</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/796/indicacao_no_137_l5BVl3n.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/796/indicacao_no_137_l5BVl3n.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que providencie a troca de tubulação por uma na Rua Antônio Leonardo Pauli, Alto Freimann, próximo ao galpão de banana do Sr. Evilázio Pauli.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/797/indicacao_no_138.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/797/indicacao_no_138.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que realizem um estudo de construção de bolsões nas vias da área urbana.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a elaboração de projeto para futura instalação de ciclovia ao longo da Rua Prefeito Wilibaldo Van Den Bylaardt.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/802/indicacao_no_140-18_CeOs9md.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/802/indicacao_no_140-18_CeOs9md.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria competente para que proceda a instalação de placas de sinalização e redução de velocidade em frente à entrada de Braço Dauer.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/803/indicacao_no_141-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/803/indicacao_no_141-18.pdf</t>
   </si>
   <si>
     <t>Determinar determinar a Secretaria de Obras para que proceda à macadamização e ao patrolamento da via de acesso ao Paula Ramos.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/833/indicacao_no_142.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/833/indicacao_no_142.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda aos devidos reparos, tais como, patrolamento e macadamização, na Estrada Geral do Braço Francês, bem como em suas transversais.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/844/indicacao_143-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/844/indicacao_143-18.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a construção de uma lombada na localidade de Ribeirão Máximo, na pavimentação nova, próximo à empresa de costura do Senhor Ivo Brok e Madeireira Balsanelli.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/846/indicacao_no_144-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/846/indicacao_no_144-18.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a utilização das placas de sinalização das ruas, bem como das vias transversais, a fim de utilizá-las também no verso para a denominação da via.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/848/indicacao_no_145-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/848/indicacao_no_145-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a substituição da tubulação por uma de maior diâmetro, ou instale galerias no início da via que dá acesso a localidade de Boa Vista.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/849/indicacao_no_146_hM9mioW.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/849/indicacao_no_146_hM9mioW.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a desobstrução e limpeza de um bueiro no início da Rua Gabriel Antonio Muller, bem como a limpeza da galeria que cruza a SC414 e desemboca na referida rua.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/853/indicacao_no_147_36uBooX.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/853/indicacao_no_147_36uBooX.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda as devidas melhorias, tais como macadamização, patrolamento, limpeza de sarjetas e reparos em bueiro, na Rua Carlos Erbs em toda sua extensão.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/854/indicacao_no_148.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/854/indicacao_no_148.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda a construção de três lombadas na Rua Álida Bressanini, em Baixo Canoas. O Vereador sugere que as lombadas sejam instaladas nas seguintes localidades:_x000D_
 1- Próximo a Madeireira Kremer;_x000D_
 2- Próximo a residência da família Kohns;_x000D_
 3- Próximo a residência do Sr. André Rech.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/855/indicacao_no_149-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/855/indicacao_no_149-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a construção de lombada na Rua Prefeito Wilibaldo Van Den Bylaardt, próximo à entrada de Braço da Onça.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/859/indicacao_no_150.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/859/indicacao_no_150.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda a pintura de faixas de pedestres e de lombadas, bem como a colocação de placas de sinalização em Alto Canoas, próximo ao Clube Faixa Azul.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/863/indicacao_no_151-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/863/indicacao_no_151-18.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a instalação de dois “braços” de iluminação pública, nas proximidades das residências dos senhores Neri Gaya e Valdecir Micheluzzi no bairro Boa Vista.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/864/indicacao_no_152_2hOrwsI.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/864/indicacao_no_152_2hOrwsI.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a instalação de nove “braços” de iluminação pública ao longo de todo o Braço Belgo nos postes que hoje não possuem.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/865/indicacao_no_153.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/865/indicacao_no_153.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a construção de uma escadaria, bem como executar melhorias na via de acesso ao cemitério municipal junto a área dos novos túmulos.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/867/indicacao_no_154.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/867/indicacao_no_154.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda a construção de lombadas na Rua Zita Marangoni.</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/869/indicacao_no_155.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/869/indicacao_no_155.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que instale braços de iluminação pública na Rua Leopoldo Schoepping, desde o seu entroncamento com a Rua Crisóstomo Gesser (Braço Elza) até a Rua Álida Bressanini (Alto Canoas).</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/871/indicacao_no_156.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/871/indicacao_no_156.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que construa uma lombada em Baixo Máximo, próximo ao Lenoir Bebidas.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/876/indicacao_no_157-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/876/indicacao_no_157-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que  proceda a macadamização do final da Rua André Leonardo Schmitz , localizada na Vila do Salto, trecho não pavimentado ao término da referida rua.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/877/indicacao_no_158.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/877/indicacao_no_158.pdf</t>
   </si>
   <si>
     <t>Determinar ao Poder Executivo, através da Secretaria competente, para que proceda a macadamização, patrolamento, limpeza e demais atos de manutenção em toda a extensão da Rua 1º de Maio, na localidade de Baixo Máximo.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/878/indicacao_no_159.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/878/indicacao_no_159.pdf</t>
   </si>
   <si>
     <t>Determinar ao Poder Executivo, através da Secretaria competente, para que proceda a macadamização, patrolamento, limpeza e demais atos de manutenção em toda a extensão da Rua Sérgio Luiz Schmitz, na localidade de Baixo Máximo.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/889/indicacao_no_160_af5Iy3i.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/889/indicacao_no_160_af5Iy3i.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que seja feita a macadamização e patrolamento na Rua Genésio Machado, em Braço Miguel.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/893/indicacao_no_161-18_5WHDsSS.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/893/indicacao_no_161-18_5WHDsSS.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda as melhorias cabíveis (macadamização, pratolamento etc) na Rua Max Fritzke no trecho que compreende o término da pavimentação.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/895/indicacao_no_162.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/895/indicacao_no_162.pdf</t>
   </si>
   <si>
     <t>Determinar ao Poder Executivo para que elabore um projeto de pavimentação asfáltica para a Rua Roberto Rech, até cerca de 200m do entroncamento da Rua Álida Bressanini.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/896/indicacao_no_163.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/896/indicacao_no_163.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda a construção de um parque infantil no Colégio Rafael Rech, em Alto Canoas.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>Valmir dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/915/indicacao_no_164.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/915/indicacao_no_164.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a limpeza de terreno no Conjunto Habitacional, situado na Rua Próspero Martini, na localidade de Rio do Peixe. Solicita também a implantação de um parque infantil no referido local.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/916/indicacao_no_165.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/916/indicacao_no_165.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda as devidas melhorias (macadamização, alargamento da via e iluminação pública), na Rua Antônio Luçoli.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/917/indicacao_no_166_AzcQ46u.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/917/indicacao_no_166_AzcQ46u.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que faça as devidas melhorias, tais como, revisão em bocas-de-lobo, melhoramento em pavimentação asfáltica, bem como estudo para a drenagem da água em dias chuvosos, no trecho pavimentado da Rua Faustino Martini, do entroncamento com a via que dá acesso à Laranjeiras até a Rodovia SC-414.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/919/indicacao_no_167.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/919/indicacao_no_167.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que implante lombada no início da pavimentação da Rua Faustino Martini, na localidade do Rio do Peixe.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/922/indicacao_no_168.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/922/indicacao_no_168.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que implante lombadas no trecho pavimentado da Rua José Martini, na localidade do Rio do Peixe.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/926/indicacao_no_169.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/926/indicacao_no_169.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria competente para que proceda a colocação de faixas refletivas, nos corrimãos da ponte da Rua Vereador Crisóstomo Gesser, bem como execute a construção de uma passagem de pedestres nas laterais da ponte, em continuidade da passagem já existente na via.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>Gilberto Scola</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/934/indicacao_no_170.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/934/indicacao_no_170.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e Planejamento para que proceda o alargamento da Rua Antônio Schmitz, Vila Nova, via que dá acesso à SC414.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/937/indicacao_no_171.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/937/indicacao_no_171.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que verifique a possibilidade do caminhão de lixo fazer a coleta duas vezes por semana no Braço Cunha.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/938/indicacao_no_172.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/938/indicacao_no_172.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a macadamização e o patrolamento  da via pública que dá acesso à Gruta Nossa Senhora Imaculada Conceição, em Braço da Onça.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/939/indicacao_no_173.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/939/indicacao_no_173.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda as devidas melhorias, patrolamento e macadamização, na Estrada Geral de Braço Dauer.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/942/indicacao_no_174.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/942/indicacao_no_174.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Esportes para que proceda a troca de rede de proteção do Ginásio de Esportes Waldemar Volles de Braço Serafim.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/940/indicacao_no_175.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/940/indicacao_no_175.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a macadamização e troca de tubos da Rua Pedro de Freitas , Braço do Bugre.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/954/indicacao_no_176.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/954/indicacao_no_176.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a troca de tubulação na Estrada Geral de Braço Francês, próximo a residência do Sr. Antônio Luciani.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/986/indicacao_no_177-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/986/indicacao_no_177-18.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a instalação de três braços de iluminação pública no Morro do Serafim, próximo à residência número 9.205.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/988/indicacao_no_178-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/988/indicacao_no_178-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a colocação de guard rail ou cerca de proteção na estrada que dá acesso ao Braço Joaquim, logo na entrada da via, onde há uma curva acentuada.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/989/indicacao_no_179.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/989/indicacao_no_179.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que faça a manutenção nas áreas danificadas da pavimentação asfáltica, desde o início da Rua José Lino Schmitz até a Igreja Luterana de Ribeirão Máximo, com a prioridade de manutenção em três curvas acentuadas no morro do Máximo. Solicita ainda no referido local, pintura de faixas e de lombadas.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/990/indicacao_no_180-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/990/indicacao_no_180-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a troca de tubulação por uma de maior diâmetro na Rua dos Volpi, última via à direita sentido Gaspar. Solicita ainda, a construção de um novo bueiro na referida via pública.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/992/indicacao_no_181-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/992/indicacao_no_181-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a construção de uma rampa de acesso à Escola Henrique Keunecke, onde ficará a urna das próximas eleições.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/998/indicacao_no_182.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/998/indicacao_no_182.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a substituição do material de macadame na Rua Gabriel Antônio Muller, em Ribeirão do Padre.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/999/indicacao_no_183.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/999/indicacao_no_183.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a troca da tubulação nas proximidades da Igreja Luterana, em Alto Máximo, em frente a casa da Sra. Norma Espig, bem como faça a emenda dos bueiros existentes.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1000/indicacao_no_184-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1000/indicacao_no_184-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda as devidas melhorias na via de acesso ao Ribeirão do Bugre, próximo à propriedade do Senhor Sávio Gaya, no saltinho.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1001/indicacao_no_185-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1001/indicacao_no_185-18.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que proceda à colocação de braço de iluminação pública na localidade de Paula Ramos, lado esquerdo, em frente à residência de Arídio Caglioni.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1009/indicacao_no_186.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1009/indicacao_no_186.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que instale uma lombada na Estrada Geral de Braço da Onça, próximo a residência do Senhor Aníbal Vigarani.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1024/indicacao_no_187.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1024/indicacao_no_187.pdf</t>
   </si>
   <si>
     <t>Determinar ao DETRANLU para que realize uma emenda na lombada que foi instalada na Rua Gabriel Antônio Muller, aumentado assim a sua extensão. Solicita ainda, que seja efetuada a substituição do local das placas indicativas de lombada, colocando-as mais próximas da referida.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1053/indicacao_no_188-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1053/indicacao_no_188-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a limpeza de uma vala de esgoto e conclusão de colocação dos tubos no trecho final da Rua Próspero Martini.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1054/indicacao_no_189-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1054/indicacao_no_189-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a melhorias com a colocação de macadame e patrolamento na Rua Vital Bressanini, Braço Joaquim.</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>Determinar o Departamento de Trânsito de Luiz Alves (Detranlu) para que proceda nova pintura em todas nas lombadas no município, em especial as novas que foram aperfeiçoadas.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1059/indicacao_no_191-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1059/indicacao_no_191-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a pintura das faixas na pavimentação asfáltica da Rua 18 de julho, em toda a sua extensão, bem como troca das lâmpadas de iluminação pública que estão queimadas e limpeza de quantidade de plásticos às margens da pista asfáltica acima do salto.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1060/indicacao_no_192-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1060/indicacao_no_192-18.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a instalação de um parque infantil na localidade de Braço Santana, próximo à Capela Santana.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1061/indicacao_no_193.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1061/indicacao_no_193.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda os devidos reparos na boca-de-lobo localizada na Rua Professor Simão Hess, próximo a entrada da Rua Nicolau Schmitz, em Vila do Salto.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1064/indicacao_no_194-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1064/indicacao_no_194-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda as seguintes melhorias na Rua Carlos Erbs:_x000D_
 * construção de uma barreira de contenção com pedras na Rua Carlos Erbs, nas proximidades da propriedade da Senhora Teresinha Winter e de João Winter;_x000D_
 * alargamento da via desde a propriedade do Senhor Valdinho Schell , início da curva até aproximadamente a propriedade do Senhor Valdo Ramos e outro trecho na antiga cava de macadame que também necessita de alargamento. _x000D_
 * troca de tubos no bueiro próximo à propriedade do Senhor Zezinho Soares, por outros de maior diâmetro e ampliação a fim de dar maior vazão das águas.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1062/indicacao_no_195_WZ4FIa8.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1062/indicacao_no_195_WZ4FIa8.pdf</t>
   </si>
   <si>
     <t>Determinar ao DETRANLU para que proceda a instalação de uma lombada com passagem elevada para pedestres, em frente a Escola de Educação Básica Irineu Bornhausen, em Rio do Peixe.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1065/indicacao_no_196-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1065/indicacao_no_196-18.pdf</t>
   </si>
   <si>
     <t>Determinar o setor competente para que proceda a recuperação asfáltica da Avenida José Augusto Köehler, bem como a continuidade da pavimentação até à ponte da Rua Nair Reuter.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1063/indicacao_no_197_067jFld.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1063/indicacao_no_197_067jFld.pdf</t>
   </si>
   <si>
     <t>Determinar ao DETRANLU para que proceda a instalação de uma lombada na entrada da empresa Benetex, bem como instale outra próxima a Serraria de Sílvio Ranguetti, ambas na localidade de Baixo Máximo.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1066/indicacao_no_198-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1066/indicacao_no_198-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a colocação de braços de iluminação pública em Ribeirão do Bugre.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1070/indicacao_no_199_KnodAyj.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1070/indicacao_no_199_KnodAyj.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para estude a viabilidade de implantação de uma travessia de pedestres e ciclistas, em local que considerar mais adequado e que dê acesso a Avenida José Augusto Koehler, em Vila do Salto.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1071/indicacao_no_200.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1071/indicacao_no_200.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que estude a viabilidade de oferecer aos ônibus que irão circular pela Avenida José Augusto Koehler, quando ocorrer a inauguração da escola, sentido obrigatório para a Rua Nair Melchioretto Reuter, para que posteriormente siga para a SC-414.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1072/indicacao_no_201-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1072/indicacao_no_201-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a pintura das faixas da pavimentação asfáltica de Rua Prefeito Wilibaldo Van Den Bylaardt, bem como na localidade de Santana alguns reparos no asfalto das cabeceiras da ponte.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1074/indicacao_no_202-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1074/indicacao_no_202-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a colocação de macadame próximo ao Pesque-Pague Irmãos Martina até à divisa com Massaranduba, em Paula Ramos, bem como a limpeza de tubulação de bueiro próximo à propriedade do Senhor João Batista Ruon</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1077/indicacao_no_203.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1077/indicacao_no_203.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda as melhorias cabíveis, como macadamização e patrolamento, na Rua Roberto Rech, Baixo Canoas.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
     <t>Patrolamento de trecho, desobstrução de bueiros e bocas-de-lobo de Braço da Onça.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1080/indicacao_no_205.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1080/indicacao_no_205.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e Planejamento a realização de limpeza e desobstrução (quando necessário) da rede coletora pluvial da área urbana do Município de Luiz Alves.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1081/indicacao_no_206.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1081/indicacao_no_206.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e Planejamento a realização do patrolamento e macadamização do trecho não pavimentado da Rua José Martini (Rio do Peixe) e Estrada Geral Boa Vista, bem como suas estradas secundárias.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1082/indicacao_no_207-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1082/indicacao_no_207-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda as devidas melhorias com macadamização e limpeza de valas na Estrada Geral Ribeirão do Bugre</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1089/indicacao_no_208_ExLOHuG.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1089/indicacao_no_208_ExLOHuG.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras e Planejamento para que proceda as devidas melhorias na pavimentação da Rua Professor Simão Hess, em frente ao Auto Posto Martendal. Estas melhorias, de imediato, podem ser paliativas devida a urgência, mas precisam de uma solução definitiva, isso porque o referido trecho apresenta frequentes problemas.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1102/indicacao_no_209-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1102/indicacao_no_209-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda as devidas melhorias em Braço Costa, à margem esquerda.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1100/indicacao_no_210.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1100/indicacao_no_210.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda os devidos reparos em ponte localizada na saída de Braço Bugre.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1101/indicacao_no_211-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1101/indicacao_no_211-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Esportes para que no próximo ano, no campeonato de bocha, seja incluída dupla feminina em cada grupo participante.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1150/indicacao_no_212.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1150/indicacao_no_212.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda a abertura e macadamização de toda a extensão da Rua Braço Arataca, que vai desde o campo do Clube Faixa Azul, até na rua próximo à residência do Sr. Guido Schappo.</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1151/indicacao_no_213-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1151/indicacao_no_213-18.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda aos devidos reparos na via pública localizada no centro do município, Rua Otília Schmidt.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1159/indicacao_no_214.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1159/indicacao_no_214.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Obras para que proceda as devidas melhorias no acesso da rua próxima ao Conjunto Habitacional de Braço Serafim, Rua Antônio Altini,  que dá saída à Rua Prefeito Wilibaldo Van Den Bylaardt.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/449/mocao_no_01-2018.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/449/mocao_no_01-2018.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À DESTILARIA RECH,  localizada em Baixo Canoas,  pelos 80 anos de atividades na produção da cachaça  em nosso município.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/840/mocao_de_apelo_no_02-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/840/mocao_de_apelo_no_02-18.pdf</t>
   </si>
   <si>
     <t>Para que sejam liberadas as emendas parlamentares impositivas da lei orçamentária anual de 2018.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/887/mocao_de_aplausos_no_03-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/887/mocao_de_aplausos_no_03-18.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À FUNDAÇÃO MÉDICA E ASSISTENCIAL AO TRABALHADOR RURAL DE LUIZ ALVES PELOS 50 ANOS DE ATIVIDADES NESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1097/mocao_de_aplausos_no_04-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1097/mocao_de_aplausos_no_04-18.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO CORPO DE BOMBEIROS MILITAR DO MUNICÍPIO DE LUIZ ALVES/SC.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
     <t>Arlindo Gorges, Acir José de Freitas, Alexandre Wilbert, Bertolino Bachmann, Djonei Césaro Scola, Eunilton Fontanive, Felipe Brás Luciani, Laerte Schveitzer, Saulo Brás Will</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1028/mocao_de_congratulacoes_05.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1028/mocao_de_congratulacoes_05.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS AO PROFESSOR E MESTRE JOAQUIM MELCHIORETTO</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1098/mocao_de_aplausos_no_06.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1098/mocao_de_aplausos_no_06.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS E CONGRATULAÇÕES AOS ESTUDANTES FINALISTAS MUNICIPAIS DAS MELHORES OBRAS DO “ CONCURSO DE DESENHOS FORTALECIMENTO DA COOPERAÇÃO E RESILIÊNCIA”</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1099/mocao_de_aplausos_no_07.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1099/mocao_de_aplausos_no_07.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES E APLAUSOS À DEFESA CIVIL DO MUNICÍPIO E A TODA POPULAÇÃO LUIZALVENSE PELA RECONSTRUÇÃO E RESISTÊNCIA À TRAGÉDIA NATURAL OCORRIDA EM 2008, COMPLETANDO PORTANTO, DEZ ANOS EM 2018.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>PREL</t>
   </si>
   <si>
     <t>Parecer Relator Comissão</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/907/parecer_transportes_-_pavimentacao.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/907/parecer_transportes_-_pavimentacao.pdf</t>
   </si>
   <si>
     <t>COMISSÃO DE TRANSPORTES, COMUNICAÇÕES, OBRAS PÚBLICAS E URBANISMO_x000D_
 _x000D_
 	Conforme art. 74, V e art. 79 do Regimento Interno a presente comissão irá analisar o PROJETO DE LEI Nº 25/2018, de autoria do Poder Executivo, que dispõe institui o Programa de Pavimentação Colaborativa de vias e calçadas e dá outras providências.._x000D_
 	Cabe a esta Comissão manifestar-se quanto a projetos de transportes, comunicações, obras públicas e urbanismo. Após análise, estudos e considerações, a Comissão de Transportes, Comunicações, Obras Públicas e Urbanismo faz os referidos apontamentos:_x000D_
 	O Presidente Alexandre Wilbert apresentou requerimento com pedido de vistas ao Projeto de Lei nº 25/2018, e, não sendo aprovado referido pedido, desde já apresenta parecer contrário e manifestou-se contra a tramitação do projeto, tendo em vista que a Lei Complementar Municipal 10/2018, que alterou a Lei Complementar Municipal 01/1998, aumentou o IPTU. Na oportunidade da votação da referida meu voto foi contrário ao aumento do IPTU. A referida lei restou aprovada, sancionada e publicada e tinha como justificativa o aumento de receita para promoção de melhorias. Assim, entendo não ser cabível o Projeto de Lei nº 25/2018, uma vez que o aumento da arrecadação deveria suprir as necessidades do Município, não sendo necessária a instituição de programa de pavimentação colaborativa de vias e calçadas, ante a presunção de que o Município teria recursos suficientes para promover melhorias com recursos próprios._x000D_
 	O Relator da Comissão apresentou parecer favorável a tramitação do Projeto de Lei.	_x000D_
 	O Membro da Comissão, Vereador Felipe Brás Luciani absteve-se de manifestação com relação ao projeto._x000D_
 	Assim, conforme o disposto no art. 84, III do Regimento Interno, não sendo o parecer do Relator adotado pela maioria da comissão, deve o parecer do Relator seguir para votação em Plenário.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora- MD</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1158/projeto_de_decreto_no_01-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1158/projeto_de_decreto_no_01-18.pdf</t>
   </si>
   <si>
     <t>Aprova as Contas da Prefeitura Municipal de Luiz Alves referente ao exercício financeiro de 2017.</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Poder Executivo - EXE</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/212/pl-complementar-01-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/212/pl-complementar-01-18.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 001/2013.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/245/projeto-de-lei-complementar-02.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/245/projeto-de-lei-complementar-02.pdf</t>
   </si>
   <si>
     <t>Institui o vencimento base a ser concedido aos servidores públicos do Município de Luiz Alves.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/289/projeto-de-lei-complementar-n-03.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/289/projeto-de-lei-complementar-n-03.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal do Meio Ambiente e dá outras providências.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/296/projeto-de-lei-complementar-n-04.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/296/projeto-de-lei-complementar-n-04.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 001/1998.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/332/projeto-de-lei-complementar-05-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/332/projeto-de-lei-complementar-05-18.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 002/07.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/340/projeto_de_lei_complementar_no_06_0rNRb56.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/340/projeto_de_lei_complementar_no_06_0rNRb56.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE DESCONTO NO PAGAMENTO DE IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) AOS APOSENTADOS, IDOSOS, PENSIONISTAS E BENEFICIÁRIOS DO BPC NO MUNICÍPIO DE LUIZ ALVES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/341/projeto-de-lei-complementar-07.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/341/projeto-de-lei-complementar-07.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DO IMPOSTO PREDIAL E TERRITORIAL URBANO (IPTU) AOS PORTADORES DE DOENÇAS GRAVES NO MUNICÍPIO DE LUIZ ALVES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/455/projeto_de_lei_complementar_no_08-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/455/projeto_de_lei_complementar_no_08-18.pdf</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DO QUADRO DE PESSOAL, INSTITUI O PLANO DE CLASSIFICAÇÃO DE CARGOS E CRIA ESTRUTURA ADMINISTRATIVA DE QUADRO DE PESSOAL DO PODER LEGISLATIVO DO MUNICÍPIO DE LUIZ ALVES – SC, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/726/projeto_de_lei_complementar_no_10.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/726/projeto_de_lei_complementar_no_10.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 001/2007.</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/886/projeto_de_lei_complementar_no_11.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/886/projeto_de_lei_complementar_no_11.pdf</t>
   </si>
   <si>
     <t>Institui a Taxa Municipal de Prestação de Serviços Ambientais e dá outras providências.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1106/projeto_de_lei_complementar_12_2018.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1106/projeto_de_lei_complementar_12_2018.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal n.º 577/1989.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1105/projeto_de_lei_complementar_13_2018.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1105/projeto_de_lei_complementar_13_2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal n.º 001/1998, Código Tributário do Município de Luiz Alves – SC.</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/165/projeto-de-lei-altera-ppa-2018.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/165/projeto-de-lei-altera-ppa-2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração dos anexos da Lei Municipal n.º 1.684/2017, que dispõe sobre o Plano Plurianual para o quadriênio 2018 a 2021, da Lei Municipal n.º 1.696/2017, que dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do Município de Luiz Alves para o Exercício de 2018 e autorização ao Chefe do Poder Executivo Municipal para abrir crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/173/projeto-de-lei-02.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/173/projeto-de-lei-02.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização de alienação, por meio de leilão público, de bens móveis inservíveis, pertencentes ao Poder Executivo Municipal.</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/174/projeto-de-lei-03.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/174/projeto-de-lei-03.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal nº 1.695/2017.</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/181/projeto-de-lei-n-04.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/181/projeto-de-lei-n-04.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal nº 577/1989.</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/182/projeto-de-lei-n-05.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/182/projeto-de-lei-n-05.pdf</t>
   </si>
   <si>
     <t>Autoriza o ingresso do Município de Luiz Alves no Consórcio Intermunicipal de Saúde do Médio Vale do Itajaí- CISAMVI</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/185/projeto-de-lei-n-06.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/185/projeto-de-lei-n-06.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação do incentivo financeiro do Programa Nacional de Melhoria do Acesso e da Qualidade da Atenção Básica – PMAQ-AB, denominada Componente de Qualidade do Piso de Atenção Básica Variável, transferido ao Fundo Municipal de Saúde por adesão do Município de Luiz Alves ao PMAQ-AB e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/186/projeto-de-lei-n-07.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/186/projeto-de-lei-n-07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a readequação da carga horária e do vencimento de Servidores Públicos Municipais ocupantes de cargos de provimento efetivo no Município de Luiz Alves e dá outras providências.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/244/projeto-de-lei-n-08.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/244/projeto-de-lei-n-08.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para doação de bens móveis à Fundação Médica Assistencial ao Trabalhador Rural de Luiz Alves.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/266/projeto-de-lei-n-09.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/266/projeto-de-lei-n-09.pdf</t>
   </si>
   <si>
     <t>CONCEDE REVISÃO GERAL ANUAL DE VENCIMENTOS AOS SERVIDORES ATIVOS, INATIVOS E PENSIONISTAS DA CÂMARA MUNICIPAL DE LUIZ ALVES/SC</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/288/projeto-de-lei-n-10.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/288/projeto-de-lei-n-10.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal n.º 1.688/2017.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/336/projeto-medalhas-servidor.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/336/projeto-medalhas-servidor.docx</t>
   </si>
   <si>
     <t>INSTITUI E DISPÕE SOBRE A CRIAÇÃO DE CONCESSÃO DE HONRARIA POR TEMPO DE SERVIÇO NO PODER PÚBLICO MUNICIPAL DE LUIZ ALVES/SC</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/359/pl-n-12-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/359/pl-n-12-18.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito com o Banco do Brasil S.A. e dá outras providências.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/454/projeto_de_lei_no_13-18_1wTYw9L.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/454/projeto_de_lei_no_13-18_1wTYw9L.pdf</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/527/projeto_de_lei_no_14.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/527/projeto_de_lei_no_14.pdf</t>
   </si>
   <si>
     <t>Ratifica as alterações no Protocolo de Intenções e no Estatuto do Consórcio Intermunicipal do Médio Vale do Itajaí – CIMVI e dá outras providências.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/576/pl_no_15.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/576/pl_no_15.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a abrir crédito adicional suplementar e dá outras providências</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/593/projeto_de_lei_no_16_KqEFPJP.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/593/projeto_de_lei_no_16_KqEFPJP.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a reconhecer e efetuar pagamento de despesa de competência anterior e dá outras providências</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/632/projeto_de_lei_no_17.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/632/projeto_de_lei_no_17.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal n.º 1.726/2018.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/682/projeto_de_lei_no_18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/682/projeto_de_lei_no_18.pdf</t>
   </si>
   <si>
     <t>Autoriza o repasse de recursos financeiros ao Centro de Tradições Gaúchas Laço Luisalvense – CTG Laço Luisalvense, mediante a celebração de termo de fomento entre a entidade e o Município de Luiz Alves.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/685/projeto_de_lei_no_19_pdf.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/685/projeto_de_lei_no_19_pdf.pdf</t>
   </si>
   <si>
     <t>Adia data de feriado municipal para o exercício de 2018.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/714/projeto_de_lei_no_20-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/714/projeto_de_lei_no_20-18.pdf</t>
   </si>
   <si>
     <t>Altera Lei Municipal nº 698/1991</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/788/projeto_de_lei_no_21.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/788/projeto_de_lei_no_21.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a reconhecer e efetuar pagamento de despesa de competência anterior e dá outras providências.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/837/pl_no_22-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/837/pl_no_22-18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/866/projeto_de_lei_no_23.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/866/projeto_de_lei_no_23.pdf</t>
   </si>
   <si>
     <t>CRIA A BANDA MUNICIPAL DE MÚSICA DENOMINADA DE “BANDA MUNICIPAL DE LUIZ ALVES” E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/883/projeto_de_lei_no_24.doc</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/883/projeto_de_lei_no_24.doc</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de transferência de recursos financeiros, mediante a celebração de Termo de Fomento, entre o Município de Luiz Alves e a Associação dos Bananicultores do Município de Luiz Alves - ABLA.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/884/projeto_de_lei_no_25.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/884/projeto_de_lei_no_25.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Pavimentação Colaborativa de vias e calçadas e dá outras providências.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/885/projeto_de_lei_no_26.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/885/projeto_de_lei_no_26.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a aderir ao Programa BADESC Cidades e tomar empréstimo junto à Agencia de Fomento do Estado de Santa Catarina S.A. – BADESC e dá outras providências.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/894/projeto_de_lei_no_27-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/894/projeto_de_lei_no_27-18.pdf</t>
   </si>
   <si>
     <t>Institui a data-base para fins de revisão geral anual do vencimento e subsídio dos servidores e agentes políticos do Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/920/projeto_de_lei_no_28.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/920/projeto_de_lei_no_28.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS SUBSÍDIOS DOS VEREADORES PARA A LEGISLATURA 2021/2024.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/929/projeto_de_lei_no_29.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/929/projeto_de_lei_no_29.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre desafetação e cessão de uso de imóvel público para o Corpo de Bombeiros Militar de Santa Catarina e dá outras providências.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/943/projeto_de_lei_no_30-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/943/projeto_de_lei_no_30-18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária do Município de Luiz Alves para o exercício de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/945/projeto_de_lei_no_31-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/945/projeto_de_lei_no_31-18.pdf</t>
   </si>
   <si>
     <t>CRIA A PREMIAÇÃO "ALUNO NOTA DEZ" PARA ESTUDANTES DA REDE DE ENSINO PUBLICANO MUNICÍPIO DE LUIZ ALVES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/993/projeto_de_lei_no_32.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/993/projeto_de_lei_no_32.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para doação de bens móveis à Associação de Pais e Professores – APP de Educação Básica Governador Irineu Bornhausen.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1057/projeto_de_lei_no_33.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1057/projeto_de_lei_no_33.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1068/projeto_de_lei_no_34.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1068/projeto_de_lei_no_34.pdf</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1073/projeto_de_lei_no_35.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1073/projeto_de_lei_no_35.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Luiz Alves para o exercício de 2019.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1090/projeto_de_lei_36_2018.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1090/projeto_de_lei_36_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de transferência de recursos financeiros, mediante a celebração de Termo de Fomento, entre o Município de Luiz Alves e a Associação Esportiva Cultural Luiz Alves - AECLA.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1091/projeto_de_lei_37_2018.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1091/projeto_de_lei_37_2018.pdf</t>
   </si>
   <si>
     <t>Cria a Junta Administrativa de Recursos de infrações – JARI e dá outras providências.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1092/projeto_de_lei_38_2018.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1092/projeto_de_lei_38_2018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a contratar operação de crédito junto à Caixa Econômica Federal no âmbito do Programa Avançar Cidades – Mobilidade Urbana e dá outras providências.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1093/projeto_de_lei_39_2018.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1093/projeto_de_lei_39_2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.506/2012.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1094/projeto_de_lei_40_2018.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1094/projeto_de_lei_40_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de transferência de recursos financeiros, mediante a celebração de Termo de Fomento, entre o Município de Luiz Alves/Fundo Municipal de Saúde e a Fundação Médica Assistencial ao Trabalhador Rural de Luiz Alves, com verbas oriundas do Ministério da Saúde.</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1108/projeto_de_lei_41_2018.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1108/projeto_de_lei_41_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de Crédito Adicional Suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1103/projeto_de_lei_no_42-18_aOeAIvL.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1103/projeto_de_lei_no_42-18_aOeAIvL.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DAS ESCOLAS PÚBLICAS E PRIVADAS DO MUNICÍPIO, HABILITAREM SEUS SERVIDORES OU FUNCIONÁRIOS A REALIZAR CURSOS DE PRIMEIROS SOCORROS.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1104/projeto_de_lei_43_2018.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1104/projeto_de_lei_43_2018.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA COMERCIALIZAÇÃO E DE USO DE CEROL OU QUALQUER MATERIAL CORTANTE EM LINHAS OU FIOS USADOS PARA EMPINAR PIPAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1107/projeto_de_lei_44_2018.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1107/projeto_de_lei_44_2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n.º 1.061/2002.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>PRED</t>
   </si>
   <si>
     <t>Projeto de Redação Final</t>
   </si>
   <si>
     <t>CR - Comissão de Redação</t>
   </si>
   <si>
     <t>REDAÇÃO FINAL DA LEI RELATIVA AO PROJETO DE LEI Nº 01/2018</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>Redação final da Lei relativa ao Projeto de Lei nº 02/2018</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/231/reda-o-final-da-lei-relativa-ao-projeto-de-lei-05-2018.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/231/reda-o-final-da-lei-relativa-ao-projeto-de-lei-05-2018.pdf</t>
   </si>
   <si>
     <t>Redação final da Lei relativa ao Projeto de Lei nº 05/2018</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/238/reda-o-final-da-lei-relativa-ao-projeto-de-lei-03-2018.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/238/reda-o-final-da-lei-relativa-ao-projeto-de-lei-03-2018.pdf</t>
   </si>
   <si>
     <t>Redação Final da Lei relativa ao PL nº 03/2018.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
     <t>Redação Final da Lei relativa ao PL nº 06/2018.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>Redação Final da Lei relativa ao PL nº 07/2018</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>Redação Final da Lei relativa ao PL nº 04/2018.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/274/reda-o-final-pl-complementar-01.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/274/reda-o-final-pl-complementar-01.pdf</t>
   </si>
   <si>
     <t>Redação Final da Lei relativa ao PL Complementar 01/2018.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/276/reda-o-final-pl-08-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/276/reda-o-final-pl-08-18.pdf</t>
   </si>
   <si>
     <t>Redação Final da Lei relativa ao PL nº 08/2018.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/297/reda-o-final-pl-complementar-02.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/297/reda-o-final-pl-complementar-02.pdf</t>
   </si>
   <si>
     <t>Redação Final da Lei relativa ao PL Complementar 02/2018.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/314/reda-o-final-pl-09.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/314/reda-o-final-pl-09.pdf</t>
   </si>
   <si>
     <t>Redação Final da Lei relativa ao PL nº 09/2018</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/319/reda-o-final-pl-10.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/319/reda-o-final-pl-10.pdf</t>
   </si>
   <si>
     <t>Redação Final da Lei relativa ao PL nº 10/2018</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/350/reda-o-final-pl-complementar-n-04-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/350/reda-o-final-pl-complementar-n-04-18.pdf</t>
   </si>
   <si>
     <t>Redação Final da Lei Complementar relativa ao PL Complementar nº 04/2018</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/364/redacao_final_da_lei_relativa_ao_pl_no_11-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/364/redacao_final_da_lei_relativa_ao_pl_no_11-18.pdf</t>
   </si>
   <si>
     <t>Redação Final da Lei relativa ao PL nº 11/2018.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/446/redacao_final__pl_complementar__no_05-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/446/redacao_final__pl_complementar__no_05-18.pdf</t>
   </si>
   <si>
     <t>Redação Final da Lei relativa ao PL Complementar nº 05/2018</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/460/redacao_final_pl_no_12.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/460/redacao_final_pl_no_12.pdf</t>
   </si>
   <si>
     <t>Redação Final da Lei relativa ao PL nº 12/2018</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/570/redacao_final_do_pl_no_13-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/570/redacao_final_do_pl_no_13-18.pdf</t>
   </si>
   <si>
     <t>Redação Final da Lei relativa ao Projeto de Lei nº 13/2018</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/598/redacao_final_pl_14_ahLirsH.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/598/redacao_final_pl_14_ahLirsH.pdf</t>
   </si>
   <si>
     <t>Redação Final da Lei relativa ao PL nº 14/2018</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/599/redacao_final_pl_15.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/599/redacao_final_pl_15.pdf</t>
   </si>
   <si>
     <t>Redação Final da Lei relativa ao PL nº 15/2018</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/600/redacao_final_pl_complementar_no_08-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/600/redacao_final_pl_complementar_no_08-18.pdf</t>
   </si>
   <si>
     <t>Redação Final da Lei relativa ao PL Complementar nº 08/2018</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/627/redacao_final_pl_16-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/627/redacao_final_pl_16-18.pdf</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/684/redacao_final_do_pl_no_17-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/684/redacao_final_do_pl_no_17-18.pdf</t>
   </si>
   <si>
     <t>Redação Final da Lei relativa ao PL nº 17/2018</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/722/redacao_final_pl_no_18-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/722/redacao_final_pl_no_18-18.pdf</t>
   </si>
   <si>
     <t>Redação Final da Lei relativa ao PL nº 18/2018.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>Redação Final da Lei relativa ao PL nº 19/2018</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/798/redacao_final_pl_no_20-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/798/redacao_final_pl_no_20-18.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 698/1991.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/805/redacao_final_pl_no_21-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/805/redacao_final_pl_no_21-18.pdf</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/836/redacao_final__da_lei_complementar_no_10-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/836/redacao_final__da_lei_complementar_no_10-18.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar Municipal nº 001/2007.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/838/redacao_final_da_lei_complementar_no_09-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/838/redacao_final_da_lei_complementar_no_09-18.pdf</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/861/redacao_final_da_lei_relativa_ao_pl_no_22-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/861/redacao_final_da_lei_relativa_ao_pl_no_22-18.pdf</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/897/redacao_final_pl_no_24-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/897/redacao_final_pl_no_24-18.pdf</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/898/redacao_final_do_pl_no_25_vrMk0Kf.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/898/redacao_final_do_pl_no_25_vrMk0Kf.pdf</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/899/redacao_final_do_pl_no_26.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/899/redacao_final_do_pl_no_26.pdf</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/900/redacao_final_do_pl_complementar_11-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/900/redacao_final_do_pl_complementar_11-18.pdf</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/901/redacao_final_do_pl_no_27-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/901/redacao_final_do_pl_no_27-18.pdf</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/935/redacao_final_pl_no_23.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/935/redacao_final_pl_no_23.pdf</t>
   </si>
   <si>
     <t>Cria a Banda Municipal de música denominada de "Banda Municipal de Luiz Alves" e dá outras providências.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/944/redacao_final_do_pl_29-18_gclcFFZ.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/944/redacao_final_do_pl_29-18_gclcFFZ.pdf</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1002/redacao_final_do_pl_no_31-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1002/redacao_final_do_pl_no_31-18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a premiação "Aluno Nota Dez" para estudantes da rede de ensino pública no município de Luiz Alves e dá outras providências.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1004/redacao_final_do_pl_30-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1004/redacao_final_do_pl_30-18.pdf</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1008/redacao_final_do_pl_no_32-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1008/redacao_final_do_pl_no_32-18.pdf</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1075/redacao_final_da_lei_relativa_ao_pl_no_33-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1075/redacao_final_da_lei_relativa_ao_pl_no_33-18.pdf</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1085/redacao_final_do_pl_no_34-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1085/redacao_final_do_pl_no_34-18.pdf</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1112/redacao_final_da_lei_relativa_ao_pl_no_35-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1112/redacao_final_da_lei_relativa_ao_pl_no_35-18.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a despesa para o exercício financeiro de 2019.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1146/redacao_final_do_pl_no_36-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1146/redacao_final_do_pl_no_36-18.pdf</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1147/redacao_final_do_pl_no_38-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1147/redacao_final_do_pl_no_38-18.pdf</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1148/redacao_final_do_pl_no_39-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1148/redacao_final_do_pl_no_39-18.pdf</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1149/redacao_final_do_pl_no_40-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1149/redacao_final_do_pl_no_40-18.pdf</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1152/redaca_final_da_lei_relativa_ao_pl_no_41-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1152/redaca_final_da_lei_relativa_ao_pl_no_41-18.pdf</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1153/redacao_final_da_lei_relativa_ao_pl_no_43-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1153/redacao_final_da_lei_relativa_ao_pl_no_43-18.pdf</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1154/redacao_final_da_lei_relativa_ao_pl_no_42-18_qfehElP.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1154/redacao_final_da_lei_relativa_ao_pl_no_42-18_qfehElP.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DOS ESTABELECIMENTOS DE ENSINO PÚBLICO E PRIVADO DA EDUCAÇÃO INFANTIL E BÁSICA DO MUNICÍPIO HABILITAREM SEUS PROFESSORES OU FUNCIONÁRIOS A REALIZAREM CURSO DE PRIMEIROS SOCORROS.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1155/redacao_final_da_lei_relativa_ao_pl_no_44-18_9PUhWk5.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1155/redacao_final_da_lei_relativa_ao_pl_no_44-18_9PUhWk5.pdf</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1156/redacao_final_da_lei_relativa_ao_pl_complementa_tjDzejn.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1156/redacao_final_da_lei_relativa_ao_pl_complementa_tjDzejn.pdf</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1157/redacao_final_da_lei_relativa_ao_pl_complementa_micv2tp.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1157/redacao_final_da_lei_relativa_ao_pl_complementa_micv2tp.pdf</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/224/projeto-resolu-o-01-2018-1-.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/224/projeto-resolu-o-01-2018-1-.pdf</t>
   </si>
   <si>
     <t>Institui a Tribuna Livre na Câmara Municipal de Luiz Alves/SC</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/225/projeto-resolu-o-02-2018_lj1hiOV.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/225/projeto-resolu-o-02-2018_lj1hiOV.pdf</t>
   </si>
   <si>
     <t>Institui as Sessões Itinerantes na Câmara Municipal de Luiz Alves/SC</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/226/projeto-resolu-o-03-2018.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/226/projeto-resolu-o-03-2018.pdf</t>
   </si>
   <si>
     <t>Institui o Diário Oficial dos Municípios como órgão de publicação legal da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/166/requerimento-01.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/166/requerimento-01.pdf</t>
   </si>
   <si>
     <t>Seja concedido regime de urgência simples ao Projeto de Lei nº 01/2018, de autoria do Poder Executivo, nos termos do art. 52, §1º, b e art. 125, VII do Regimento Interno.</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de redação final o Projeto de Lei nº 01/2018, de autoria do Poder Executivo, nos termos do art. 121 do Regimento Interno.</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento-03-2018.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento-03-2018.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe quantos e quais são os cargos comissionados existentes do quadro de pessoal do Poder Executivo, quantas e quais são as funções gratificada; quais estão ocupados (cargos comissionados e funções gratificadas), qual a remuneração, nome e ato normativo relacionado a cada nomeação e atribuição de função. Requer, além disso, seja informado qual é o percentual por mês, das despesas com pessoal, do pagamento de remuneração aos cargos comissionados e funções gratificadas.</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento-4-2018.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento-4-2018.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a CASAN para que preste esclarecimentos sobre a constante falta de água relatada por moradores da Rua Marx Fritzke e imediações.</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/183/requerimento-n-05-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/183/requerimento-n-05-18.pdf</t>
   </si>
   <si>
     <t>Limpeza e manutenção das margens da Rodovia SC/414.</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento-n-06-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento-n-06-18.pdf</t>
   </si>
   <si>
     <t>Ofício ao Banco do Brasil para manutenção da antiga sede</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/191/requerimento-n-07-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/191/requerimento-n-07-18.pdf</t>
   </si>
   <si>
     <t>Ofício à Casan</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/192/requerimento-n-08-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/192/requerimento-n-08-18.pdf</t>
   </si>
   <si>
     <t>Pedido de Vistas aos PLs nº 02/18 e 03/18</t>
   </si>
   <si>
     <t>Acir José de Freitas, Alexandre Wilbert, Bertolino Bachmann, Felipe Brás Luciani</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/193/requerimento-n-09-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/193/requerimento-n-09-18.pdf</t>
   </si>
   <si>
     <t>Ofício ao Prefeito solicitando informações sobre o impacto financeiro referente ao PL nº 03/18 e laudo de avaliação dos bens inservíveis que irão ao leilão.</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/194/requerimento-n-10-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/194/requerimento-n-10-18.pdf</t>
   </si>
   <si>
     <t>Solicitação de informações sobre a pista asfáltica de Braço Miguel</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/195/requerimento-n-11-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/195/requerimento-n-11-18.pdf</t>
   </si>
   <si>
     <t>Pedido de informação sobre o número de alunos ,matriculados na educação infantil, ensino fundamental no município de Luiz Alves</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/196/requerimento-n-12.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/196/requerimento-n-12.pdf</t>
   </si>
   <si>
     <t>Seja oficiada à CELESC, para que proceda a poda de galhos de árvores localizadas na Rua Roberto Rech, Baixo Canoas.</t>
   </si>
   <si>
     <t>Seja oficiado o DEINFRA a instalação de lombadas com passagem elevada de pedestre ou rotatória na rodovia SC 414 na proximidade do Banco do Brasil e Viacredi, no cruzamento com a Rua Professor Simão Hess, Vila do Salto.</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/209/requerimento-n-14.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/209/requerimento-n-14.pdf</t>
   </si>
   <si>
     <t>Estudo de viabilidade para pavimentação da Rua José Bressanini</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/210/requerimento-n-15.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/210/requerimento-n-15.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que informe a situação e prazo de término dos projetos de pavimentação asfáltica das seguintes ruas:	_x000D_
 _x000D_
 •	Rua Roberto Rech, cerca de 150 metros de pavimentação, partindo da Rua Àlida Bressanini;_x000D_
 •	Braço Gavião – Partindo do término do asfalto, cerca de 1000 metros;_x000D_
 •	Rua Leopoldo Schöepping . Trecho do término da Rua Álida Bressanini sentido bairro Serrinha, cerca de 900 metros;_x000D_
 •	Rua Leopoldo Schöepping – Do centro de Alto Canoas até a entrada de Braço Aderbal – Cerca de 900 metros.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/216/requerimento-n-16.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/216/requerimento-n-16.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que informe quantos e quais são os consórcios vigentes em nosso Município, quais são os custos mensais/anuais de cada consórcio e quais são os benefícios auferidos com cada um.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/228/requerimento-n-17.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/228/requerimento-n-17.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que, através da Secretaria de Saúde, encaminhe a esta_x000D_
 Casa Legislativa a lista completa dos agentes comunitários de saúde no município, bem como_x000D_
 a sua distribuição (locais onde são responsáveis).</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/227/requerimento-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/227/requerimento-18.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de redação final os Projetos de Lei nº 03/2018, 06/2018 e 07/2018, de autoria do Poder Executivo, nos termos do art. 121 do Regimento Interno.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que informe sobre a viabilidade de elaborar projeto de lei para instituição de plano de cargos e salários para os servidores públicos ou justifique a impossibilidade de fazê-lo.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/233/requerimento-n-20.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/233/requerimento-n-20.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o destacamento da Polícia Militar de Luiz Alves/SC para que informe sobre a possibilidade de aumento do efetivo de policiais em nosso município.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/234/requerimento-n-21.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/234/requerimento-n-21.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Secretaria de Agricultura para que envie para Câmara relatório informando todos os pedidos e serviços que foram realizados somente com a retroescavadeira no ano de 2017 e cópia dos pedidos e nome dos agricultores proprietários do local onde os serviços foram realizados. Requer ainda que no referido relatório conste a quantidade de horas trabalhadas por serviço e o valor arrecadado com cada serviço.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/243/requerimento-n-22-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/243/requerimento-n-22-18.pdf</t>
   </si>
   <si>
     <t>Requerendo a listagem completa dos Servidores aposentados da Prefeitura Municipal e os aposentados que ainda estão na ativa.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/246/requerimento-n-23-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/246/requerimento-n-23-18.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o PL nº 04/18.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/247/requerimento-n-24-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/247/requerimento-n-24-18.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o PL nº 08/18.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>Seja oficiado o DEINFRA para que proceda a instalação de braços de iluminação pública ao_x000D_
 longo da Rodovia SC414 desde o supermercado Nilo Goedert, na Vila Nova, até à divisa do município_x000D_
 com Navegantes/SC.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/255/requerimento-n-26.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/255/requerimento-n-26.pdf</t>
   </si>
   <si>
     <t>Determinar a Secretaria de Educação para que informe, com relação ao pregão 21/2017 (uniformes escolares) se já e quando foi emitida a autorização de fornecimento das camisetas e bermudas. Caso não tenha sido emitida, requer seja justificada a não emissão à Câmara. E também qual o cronograma para entrega dos demais itens que compõem o uniforme escolar.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/261/requerimento-27-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/261/requerimento-27-18.pdf</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe quais as ações programadas para o cumprimento da Lei Municipal nº 1691/2017.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/268/requerimento-n-29-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/268/requerimento-n-29-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se o canal de ouvidoria do Poder Executivo já foi implantado. Caso ainda não, qual o prazo para sua implantação.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/263/requerimento-n-30-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/263/requerimento-n-30-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a CELESC para que envie à Câmara Municipal o mapa ou planta de iluminação pública do Município de Luiz Alves/SC.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/264/requerimento-n-31-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/264/requerimento-n-31-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe, detalhadamente, o resultado do Leilão nº 01/2018.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/265/requerimento-n-32-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/265/requerimento-n-32-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo e a Caixa Econômica Federal para que informem sobre a viabilidade de instalação de caixa eletrônico da CEF em Luiz Alves/SC. Caso não haja viabilidade, requer que informem sobre a possibilidade de saques e impressão de extratos detalhados.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento-n-33-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento-n-33-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que informe à Câmara de Vereadores, com documentos comprobatórios, sobre o porquê da paralisação da obra de construção da escola na Vila do Salto e por que a empreiteira primeira colocada fora dispensada. Caso a empreiteira responsável tenha o seu contrato rescindido, se a segunda colocada no processo de licitação,  fora chamada, por que a obra não teve continuidade.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/279/requerimento-34-2018.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/279/requerimento-34-2018.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o DEINFRA para que informe quais são as ações planejadas de manutenção e conservação para a SC 414; se há projeto e qual o prazo para instalação de acostamento, passeio público, iluminação pública e ciclovia; e se há planos de privatização da rodovia SC 414.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/280/requerimento-35-2018.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/280/requerimento-35-2018.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe quais são as ações planejadas de manutenção e conservação para a SC 414; se há viabilidade do Município assumir o gerenciamento e a manutenção da rodovia (Decreto 759/2011, art. 10); e se há projeto para instalação de acostamento, passeio público, iluminação pública e ciclovia.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/287/requerimento-n-36-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/287/requerimento-n-36-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que determine o Coordenador da Defesa Civil, Senhor Álisson Pasquali para que compareça à Câmara de Vereadores, a fim de informar sobre o andamento da referida coordenação na Defesa Civil, quanto ao planejamento para o ano de 2018, quais os recursos disponíveis para manutenção de serviços de prevenção, quanto à especialização dos agentes da Defesa Civil local, quais os melhoramentos até o presente, quais as melhorias no alojamento dos agentes.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/281/requerimento-37-2018.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/281/requerimento-37-2018.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a CELESC e o Poder Executivo para que designe reunião, em conjunto com os Vereadores e munícipes, para que seja discutida a questão da ligação de energia elétrica em nosso Município.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
     <t>Laerte Schveitzer, Arlindo Gorges, Djonei Césaro Scola, Eunilton Fontanive, Saulo Brás Will</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/282/requerimento-38-2018.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/282/requerimento-38-2018.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe qual a situação do projeto de construção da capela mortuária municipal.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/295/requerimento-n-39.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/295/requerimento-n-39.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o DEINFRA para que forneça explicações sobre as recentes modificações no KM24 da SC-414 em frente ao Loteamento Rech.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/304/requerimento-n-40-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/304/requerimento-n-40-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que informe à Câmara de Vereadores se fora contratado o Professor de música para trabalhar com as atividades da Banda Municipal e da fanfarra da Escola Municipal Rafael Rech. Bem como, enviar informações caso não tenha sido contratado, expondo os motivos e qual a previsão de renovação de contrato.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/312/requerimento-n-41-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/312/requerimento-n-41-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que estude a viabilidade de readequar a antiga escola Arlindo Benevenuto Zimmermann para que seja utilizada como creche da comunidade.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/311/requerimento-n-42-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/311/requerimento-n-42-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Deinfra para que proceda a construção de uma faixa exclusiva de conversão na Rodovia SC 414, conversão para a esquerda e para a direita, no trecho da via em frente ao prédio da Prefeitura Municipal, a fim de melhorar o acesso ao paço municipal.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/305/requerimento-n-43.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/305/requerimento-n-43.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a Celesc para que seja oferecido os serviços de expediente ao público em horário comercial, ou seja das 08:00 às 12:00 e das 13:00 às 17:00.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/317/requerimento-n-44-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/317/requerimento-n-44-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que encaminhe à Câmara de Vereadores informações de como anda o projeto de execução de passeio público da Rua Valentim Bressanini, em Vila Nova, se há previsão de início das obras, e informações sobre quais os entraves que estão ocorrendo para o atraso na construção do passeio público.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/318/requerimento-n-45-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/318/requerimento-n-45-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que estude a viabilidade de conseguir recursos para aquisição de maquinários para as Secretarias de Obras e Agricultura do município.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/320/requerimento-n-46_dV7WXya.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/320/requerimento-n-46_dV7WXya.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo quais são os documentos necessários para concessão de alvará de construção e qual o procedimento adotado quando não há matrícula atualizada do imóvel. Requer ainda, seja designada uma reunião com o Poder Executivo, Poder Legislativo, oficiado o Registro de Imóveis da comarca e representante do Ministério Público competente para que sejam discutidas as questões relativas a regularização da matrícula dos imóveis, procedimentos que podem ser adotados para facilitar a referida regularização.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/321/requerimento-n-47.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/321/requerimento-n-47.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe qual o procedimento e quais as exigências para que seja procedida a nomeação de vias pertencentes ao Sistema Viário do município de Luiz Alves, especialmente no tocante ao previsto no art. 44, parágrafo único da Lei Complementar Municipal 01/2007.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/322/requerimento-n-48-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/322/requerimento-n-48-18.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o chefe do poder executivo municipal para que encaminhe a este subscritor, por meio do setor competente, copias de todo e qualquer documento relacionado ao projeto do “loteamento Rech”, inclusive o projeto final aprovado pela prefeitura municipal, com todos anexos em qualquer tipo de mídia.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/338/requerimento-n-49-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/338/requerimento-n-49-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Corporação de Bombeiros Militar do Estado de Santa Catarina para que informe quantas vagas foram preenchidas com o Concurso nº 01/2017, desta instituição, qual o número de candidatos aptos para o ingresso no curso de formação de Soldados, qual o número de candidatos em cadastro de reserva, qual o número de soldados que exercem a função de Bombeiros Militar no Estado, se há necessidade de contratação de  mais Bombeiros Militares e se houver, o porquê da não convocação dos candidatos aptos e aprovados no Concurso Público realizado em 2017.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/342/requerimento-n-50-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/342/requerimento-n-50-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo Municipal, por meio da Secretaria Municipal de Educação, para que encaminhe à Câmara de Vereadores, os contratos e todos os demais documentos relacionado a contratação de “ Vans, Kombi” de transporte público de estudantes, bem como esclareça se há conhecimento da referida secretaria, sobre algumas falhas na prestação de serviços terceirizados contratados.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/344/requerimento-n-51-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/344/requerimento-n-51-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe o que significa a expressão "Func. Pref." da Tabela P - Patrimônio da Lei Complementar Municipal n. 01/1998.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/347/requerimento_no_52.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/347/requerimento_no_52.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que elabore projeto para as melhorias e reformas necessárias do Ginásio Municipal “Ricardo Bressanini”. Caso já tenha sido elaborado o projeto, para que envie cópia do referido à Câmara e que informe qual a situação dos encaminhamentos necessários - andamento da proposta, cronograma, prazo para início e finalização da obra. Caso negativo, para que informe os motivos pelos quais ainda não houve elaboração do projeto.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/355/requerimento-n-53.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/355/requerimento-n-53.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que envie a esta Casa Legislativa a listagem de servidores aposentados (pelo INSS, estatutários etc) que ocupam cargos no Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/356/requerimento-n-54.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/356/requerimento-n-54.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a CELESC para que proceda a colocação de iluminação pública em toda extensão da Estrada Geral Boa Vista na localidade Boa Vista.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/358/requerimento-n-55.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/358/requerimento-n-55.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe qual o valor venal médio dos imóveis do perímetro urbano do Município de Luiz Alves.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/360/requerimento_no_56.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/360/requerimento_no_56.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Diretor Presidente da Casan para que promova ou justifique a impossibilidade de fazer a implantação de rede de água ao longo da rodovia SC 414 com início próximo a Rua Laudelino Schappo e término na Rua Vitória Hess (ao lado da serraria do Sr. Oracides Soares) e também o aumento da vazão de água para o conjunto habitacional do Rio do Peixe no município de Luiz Alves</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/361/requerimento_no_57_BRGyhsX.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/361/requerimento_no_57_BRGyhsX.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Diretor Presidente da CELESC para que amplie o horário de atendimento do posto de atendimento do município ou justifique a impossibilidade de fazê-lo</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/363/requerimento_no_58_RTY7Nu8.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/363/requerimento_no_58_RTY7Nu8.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Agência dos Correios para que estude a viabilidade de oferecer serviços de expediente ao público  ao meio-dia.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>Eunilton Fontanive, Acir José de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/362/requerimento_no_59-18_1N6BjVH.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/362/requerimento_no_59-18_1N6BjVH.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Secretaria de Obras para que proceda a instalação de iluminação pública no Morro do Serafim até a divisa do município com Gaspar.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/442/requerimento_no_60.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/442/requerimento_no_60.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que  remeta à Câmara de Vereadores relatório atualizado da situação da pavimentação e drenagem a serem realizados nas ruas José Braz Hess Meurer e Paulo Abrão Schmitz, no bairro Dom Bosco, bom como a justificativa pelo atraso na realização destas obras.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>Alexandre Wilbert, Acir José de Freitas, Bertolino Bachmann</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/443/requerimento_no_61_nR8XLnj.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/443/requerimento_no_61_nR8XLnj.pdf</t>
   </si>
   <si>
     <t>Seja oficiada o Poder Executivo para que informe qual a finalidade e o que será adquirido, detalhadamente, com a operação de crédito junto ao Banco do Brasil no valor de até R$ 1.000.000,00 (um milhão de reais).</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/444/requerimento_no_62.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/444/requerimento_no_62.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que remeta no menor tempo possível a estes signatários, relatório contendo as seguintes informações: número total de contribuinte pessoa física e jurídica; Nome do Contribuinte; Valor total do imposto lançado por contribuinte, nos anos de 2017 e 2018, relacionados ao IPTU – imposto territorial predial urbano.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/447/requerimento_no_63-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/447/requerimento_no_63-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que encaminhe à Câmara de Vereadores, informações se existe projeto de pavimentação asfáltica das ruas transversais do Bairro Dom Bosco.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/448/requerimento_no_64-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/448/requerimento_no_64-18.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado à Câmara de Vereadores informações detalhadas sobre o pagamento de diárias ao Chefe do Poder Executivo Municipal,  do período inicial de janeiro e meses subseqüentes até o término de dezembro de 2017, onde deverá constar dias, meses e ano e seus períodos e os locais visitados como também os valores gastos com cada viagem, e o montante gasto pelo Executivo no ano de 2017 com as respectivas diárias.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/450/requerimento_no_65_uAqoqrU.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/450/requerimento_no_65_uAqoqrU.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que agende uma reunião com o Coordenador de Turismo, os Vereadores e os membros da comunidade do Braço da Onça para que seja desenvolvido um plano de turismo para a Gruta Nossa Senhora Imaculada Conceição, localizada no Braço da Onça.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/453/requerimento_no_66-18.docx</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/453/requerimento_no_66-18.docx</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que encaminhe à Câmara de Vereadores documentos e informações sobre o objeto da Lei Municipal nº 1556/13.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/458/requerimento_no_67.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/458/requerimento_no_67.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o chefe do poder executivo municipal para que complemente as informações que faltantes na resposta do ofício 26/2018, bem como explique os comentários entre servidores público, que o atraso dos uniformes era por culpa de “denúncias” do subscritor e do vereador Bertolino Bachmann.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>Acir José de Freitas, Alexandre Wilbert, Bertolino Bachmann</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/459/requerimento_no_68.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/459/requerimento_no_68.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o chefe do poder executivo municipal para que informe se há expectativa de envio a esta casa de projeto de lei, alterando o plano diretor do município, caso haja algum procedimento em andamento, explicar em que fase se encontra, caso não tenha ainda iniciado se há previsão de quando.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/522/requerimento_no_69-18_FBw4MsI.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/522/requerimento_no_69-18_FBw4MsI.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que encaminhe a esta Casa informações sobre os veículos à disposição da Secretaria da Saúde, em 01 de janeiro de 2016 a 31 de dezembro de 2016,  como a situação de licenciamento dos mesmos ( emplacamento) dos veículos naquele período.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/524/requerimento_no_70.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/524/requerimento_no_70.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe a esta Casa Legislativa, explicações sobre a resposta ao Requerimento nº 90/2017 (Ofício nº 310/2017- GP), quanto à desativação do Projeto Beija-Flor, uma vez que atendia expressivo número de alunos, e também quanto à utilização da sala, que está sendo usada para outras finalidades daquelas descritas na referida resposta ao Requerimento. Portanto, o Vereador vem por meio deste requerer ainda, após várias afirmações dos munícipes da relevância do Projeto Beija-Flor para os alunos da Educação Especial, para o CRAS e comunidade em geral, se há possibilidade de reativação do Projeto.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/525/requerimento_no_71.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/525/requerimento_no_71.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Secretaria de Segurança Pública, para que encaminhe a esta Casa Legislativa, se há algum projeto de ampliação do Programa "Bem-Te-Vi" de videomonitoramento urbano do município de Luiz Alves.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/526/requerimento_no_72.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/526/requerimento_no_72.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se o município já foi oficiado sobre a liberação do valor de um milhão de reais originado da Secretaria Nacional de Defesa Civil (processo nº 59204.001693/2017-61), que diz respeito a transferência obrigatória de recursos em atendimento ao disposto no art. 6 da portaria nº 624 de 23 de outubro de 2017, para obra de construção em área de risco. Requer também sejam detalhadas quais ações e obras serão realizadas com o referido recurso, e qual o prazo para abertura dos processos licitatórios competentes.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/557/requerimento_no_73-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/557/requerimento_no_73-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que apresente estudo de viabilidade de readequar a antiga escola Arlindo Benvenuto Zimmermann para que seja utilizada como creche da comunidade. E, na impossibilidade de apresentar, informe qual o prazo para realização do estudo. Requer ainda, seja enviado o referido estudo à Câmara Municipal.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que realize e apresente à esta Casa estudo de viabilidade e projeto de asfaltamento da Rua Braço Francês, na localidade Braço Serafim.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/577/requerimento_no_75_uf1LmXI.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/577/requerimento_no_75_uf1LmXI.pdf</t>
   </si>
   <si>
     <t>Seja  oficiada a Secretária de Saúde para que compareça à Sessão da Câmara de Vereadores, para que preste esclarecimentos a respeito do trabalho que vem sendo realizado a frente da Secretaria, como planejamento e execução da política de saúde, captação e destinação de recursos financeiros, e os impasses que vem ocorrendo.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/588/requerimento_no_76.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/588/requerimento_no_76.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que se manifeste sobre a intenção e prazo pretendido para a instalação de placas com o nome  das ruas do município, em especial da região central de Luiz Alves.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/592/requerimento_no_77.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/592/requerimento_no_77.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Secretaria de Obras para que proceda um estudo de viabilidade de ampliação da rede de iluminação pública em Rio do Peixe, sentido a Rio Novo, próximo à propriedade da família Muller,  a dois quilômetros e meio da rodovia.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/597/requerimento_no_78-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/597/requerimento_no_78-18.pdf</t>
   </si>
   <si>
     <t>Dispensa de interstício de Redação Final do PL Complementar  nº  08/18.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/601/requerimento_no_80-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/601/requerimento_no_80-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que, através do setor jurídico, informe a Câmara de Vereadores se existe algum estudo ou projeto referente a pavimentação asfáltica promovendo uma parceria entre o poder público e os moradores .</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/602/requerimento_no_81_wGjVJIe.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/602/requerimento_no_81_wGjVJIe.pdf</t>
   </si>
   <si>
     <t>Para que seja feita a realização de sessão solene em prol dos 50 anos da fundação do HOSCOLA (Hospital dos Colonos de Luiz Alves)</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/624/requerimento_no_82.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/624/requerimento_no_82.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Deinfra para que envie a esta Casa Legislativa, informações sobre qual a situação do terreno do antigo DER do município de Luiz Alves/SC, que era localizado às margens da Rodovia SC-414, em Rio do Peixe.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/629/requerimento_no_83.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/629/requerimento_no_83.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo Municipal do interesse em instituir no município de Luiz Alves o Conselho Municipal do Bem-estar Animal.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/637/requerimento_no_84.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/637/requerimento_no_84.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo Municipal, ante as informações prestadas em resposta ao Requerimento 34/2017, para que informe e envie à Câmara Municipal os documentos relativos ao projeto de construção da ponte em Braço Aderbal.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/638/requerimento_no_85.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/638/requerimento_no_85.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo Municipal para que envie cópia do contrato e do processo licitatório com a empresa Auto Viação Rainha.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/674/requerimento_no_86-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/674/requerimento_no_86-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que encaminhe à Câmara de Vereadores,  informações detalhadas quanto à expectativa de despesa com a Festa Nacional da Cachaça, bem como a expectativa de arrecadação, informando ainda, se haverá algum patrocínio ou verbas estaduais ou federais para a realização da festa. Solicita-se que as despesas venham discriminadas por setor, por exemplo, o valor de cada contrato firmado com shows, tendas, alimentação, exposições, bebidas, divulgação da festa, ingressos, entre outros.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/677/requerimento_no_87.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/677/requerimento_no_87.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Secretaria de Obras e Planejamento, para que informe a esta Casa Legislativa se já foram utilizados os Convênios firmados e assinados na Administração anterior a esta, no final do ano de 2016, principalmente os que tratam de aquisição de macadames e melhorias nas estradas vicinais do nosso município. Caso ainda hajam recursos dos convênios, requer que o mesmo seja aplicado num programa de melhorias aos acessos dos galpões de bananicultores do município.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/678/requerimento_no_88.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/678/requerimento_no_88.pdf</t>
   </si>
   <si>
     <t>Seja oficiado as Secretarias de Educação e de Saúde do município juntamente com o Poder Executivo, para que se firme uma parceria com a Secretaria de Segurança Pública, com a finalidade de que seja providenciada a instalação de um serviço de videomonitoramento nas margens da Rua Prefeito Wyllibaldo Van Den Bylaardt, na localidade de acesso à Rua Paula Ramos.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/679/requerimento_no_89.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/679/requerimento_no_89.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo Municipal para que encaminhe informações a esta Casa Legislativa se há a pretensão e o prazo pretendido para a elaboração de um projeto de passeio e ciclovia/ciclofaixa ao longo da Rua Dom Bosco, no Bairro Dom Bosco.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/680/requerimento_no_90.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/680/requerimento_no_90.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o chefe do Poder Executivo Municipal para que, encaminhe a estes subscritores, copia integral dos processos licitatórios nº 06,07,10 todos do ano de 2014, de modalidade tomada de preços para obra de engenharia.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/681/requerimento_no_91.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/681/requerimento_no_91.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o chefe do Poder Executivo Municipal para que, encaminhe a estes subscritores, cópia de toda a documentação que envolve a autorização dada pelo legislativo por meio da edição da Lei ordinária 1621/2015, onde o Poder Executivo Municipal aderiu ao Programa BADESC Cidades, tomando empréstimo junto ao BADESC – agência de fomento do estado de Santa Catarina S/A, igualmente a documentação originada da autorização legislativa oriunda da Lei 1618/2015, onde o Poder Executivo foi autorizado a aderir ao Programa BADESC CIDADES - SISTEMA VIÁRIO, no montante de R$ 2.000.000,00(DOIS MILHÕES DE REAIS.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/693/requerimento_no_92-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/693/requerimento_no_92-18.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o PL nº 19/18.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/719/requerimento_no_93-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/719/requerimento_no_93-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe sobre em quais locais foram e serão instaladas as academias ao ar livre, de acordo com o Convênio 2016TR1229.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
     <t>Bertolino Bachmann, Alexandre Wilbert</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/720/requerimento_no_94.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/720/requerimento_no_94.pdf</t>
   </si>
   <si>
     <t>Que seja oficiado o chefe do Poder Executivo Municipal para que, preste informações a estes subscritores, a todos os Edis, se há em andamento ou finalizado algum processo de tombamento de imóveis no município de Luiz Alves.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/724/requerimento_no_95_n0VvIlj.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/724/requerimento_no_95_n0VvIlj.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a empresa de telefonia móvel Oi para que disponibilize sinal de sua rede móvel (celular) na área urbana/central do município de Luiz Alves.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/768/requerimento_no_96-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/768/requerimento_no_96-18.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado ofício ao Executivo solicitando que seja informado à Câmara de Vereadores a que situação se encontra o projeto de instalação de abrigos de ponto de ônibus em todo o município.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/789/requerimento_no_97.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/789/requerimento_no_97.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o chefe do poder executivo municipal para que remeta no menor tempo possível a estes signatários, relatório contendo as seguintes informações: número total de contribuinte pessoa física e jurídica; Nome do Contribuinte; que já efetuaram a quitação da cota única do IPTU – imposto territorial predial urbano, e taxa de lixo.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/790/requerimento_no_98_sEe0v65.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/790/requerimento_no_98_sEe0v65.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o chefe do Poder Executivo Municipal para que, preste informações complementares a estes subscritores, sobre o assunto tratado no requerimento nº 62/2018, já respondido, entretanto ficou informações vagas, de modo que, se faz necessária, a complementação.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/792/requerimento_no_99.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/792/requerimento_no_99.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o chefe do Poder Executivo Municipal para que informe se o Município tem alguma receita proveniente de infrações de trânsito. Se tiver, qual o órgão responsável pela arrecadação da referida receita e quais os valores obtidos no ano de 2017 e no ano de 2018, até a presente data, bem como se referidos recursos tiveram destinação específica.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/793/requerimento_no_100.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/793/requerimento_no_100.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o chefe do Poder Executivo Municipal para que informe qual o valor arrecadado de ISS em 2016, 2017 e até a presente data de 2018 com relação aos serviços prestados pelas administradoras de cartão de crédito ou débito.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/799/requerimento_no_101.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/799/requerimento_no_101.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o chefe do Poder Executivo Municipal para que, preste informações a estes subscritores, e a todos os Edis desta casa, apontando se há projetos concluídos de pontes no município de Luiz Alves, seja no perímetro urbano ou rural.</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/801/requerimento_no_102.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/801/requerimento_no_102.pdf</t>
   </si>
   <si>
     <t>Seja encaminhada correspondência ao Grupo Lunelli, empresa têxtil, saudando-o pelo início das atividades da empresa no Município de Luiz Alves.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/804/requerimento_no_103.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/804/requerimento_no_103.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se já houve a contratação da operação de crédito relativa à Lei Municipal n.º 1.726/2018. Em sendo positiva a resposta, requer informações sobre o valor da operação de crédito e se já há e quais são os processos licitatórios correspondentes. Em sendo negativa a resposta, informar as razões da não contratação até o presente momento.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/824/requerimento_no_104.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/824/requerimento_no_104.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo Municipal a encaminhar para esta Casa Legislativa os resultados (receita menos despesa)das quatro últimas edições da Festa Nacional da Cachaça e Festa da Banana, bem como a prestação de contas detalhada das festas realizadas neste ano de 2018.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/834/requerimento_no_105.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/834/requerimento_no_105.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que  encaminhe a esta Casa informações sobre a obra de pavimentação de Braço da Onça, a qual já deu início, no entanto encontra-se paralisada.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/835/requerimento_no_106-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/835/requerimento_no_106-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Empresa Oi de Telecomunicações para que proceda aos devidos reparos nos telefones públicos de todo o município de Luiz Alves.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/839/requerimento_no_107-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/839/requerimento_no_107-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que determine a elaboração de projeto de lei que crie o Fundo Municipal de Cultura e que tal projeto seja encaminhado à apreciação da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/842/requerimento_no_108.docx.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/842/requerimento_no_108.docx.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que elabore e, após elaboração, envie para esta casa projeto para pavimentação asfáltica da Rua Boa Vista na localidade de Boa Vista em nosso Município.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/843/requerimento_no_109_HcpvaCW.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/843/requerimento_no_109_HcpvaCW.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Deinfra para que proceda a pintura de faixas elevadas e lombadas, bem como manutenção das placas de sinalização das referidas, em toda a extensão da SC 414 no município de Luiz Alves, especialmente nas localidades de Vila do Salto e Ribeirão do Padre.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/845/requerimento_no_110-18_nrsdaKz.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/845/requerimento_no_110-18_nrsdaKz.pdf</t>
   </si>
   <si>
     <t>Seja elaborado estudo de melhorias na Rua Vitória Hess, tais melhorias compreendem a construção de um passeio público e ciclovia em toda a sua extensão e com uma ramificação até a ponte de Baixo Máximo ao lado da Acearia Frederico Missner S/A.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/847/requerimento_no_111.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/847/requerimento_no_111.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o chefe do Poder Executivo Municipal para que, providencie a realização de passeio púbico, na Rua José Lino Schmitt, na altura do acesso a empresa Acearia Frederico Missner, até o entroncamento com a Rua Vitória Hess, bem como verifique, a viabilidade de orçamento e execução do passeio da esquina da Rua Vitória Hess/José Lino Schmitt, até a ligação com a rodovia SC 414 (altura do km23).</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/850/requerimento_no_112-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/850/requerimento_no_112-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que informe à Câmara de Vereadores sobre o número de Servidores Municipais e o custo com a folha de pagamento desses Servidores.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/851/requerimento_no_113-18_vzXEO3o.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/851/requerimento_no_113-18_vzXEO3o.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que encaminhe à Câmara de Vereadores cópia do projeto de ampliação de unidade de saúde central, mencionada no PL nº 22/18, o qual encontra-se em tramitação nesta Casa.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/852/requerimento_no_114.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/852/requerimento_no_114.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que através da Secretaria Municipal de Educação manifeste sua pretensão e expectativas para a contratação dos profissionais destinados a ministrar aulas de idiomas italiano e alemão aprovados no Processo Seletivo 01/2018.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/856/requerimento_no_115-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/856/requerimento_no_115-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado e Executivo para que faça um estudo de viabilidade a fim de conceder um aumento real de salário aos agentes da Defesa Civil à disposição do Corpo de Bombeiros Militar do Município de Luiz Alves.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/857/requerimento_no_116_3rXWYOc.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/857/requerimento_no_116_3rXWYOc.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que determine ao Gestor de Convênios, Valmir Felisbino, e o Diretor de Obras, Robson José Xavier da Silva, que compareçam em sessão na Câmara de Vereadores, para realizarem uma explanação sobre a situação dos convênios firmados pelo Município nos anos de 2013 a 2016 que encontravam-se paralisados até o início de 2017.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/858/requerimento_no_117.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/858/requerimento_no_117.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Secretaria de Obras e Planejamento para que realize e apresente a esta Casa Legislativa, um estudo de viabilidade de ampliação da rede de iluminação pública para Estrada Geral de Boa Vista.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/860/requerimento_no_118_VdKTRza.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/860/requerimento_no_118_VdKTRza.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a CELESC para que proceda a remoção de dois postes e colocação em local mais adequado na Rua Vereador  João Crisóstomo Kraisch, na localidade de Braço Miguel, próximo à Facção Gesser.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/862/requerimento_no_119-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/862/requerimento_no_119-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que encaminhe solicitação à Empresa Celesc, para que proceda a imediata substituição de três a quatro postes  de madeira da rede de energia elétrica no bairro Boa Vista, tendo em vista o estado precário das estruturas.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/868/requerimento_no_120_8lXTL7u.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/868/requerimento_no_120_8lXTL7u.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Empresa CELESC para que providencie a substituição dos postes de madeira da rede de energia elétrica, na Estrada Geral de Alto Braço Miguel.</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/870/requerimento_no_121.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/870/requerimento_no_121.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a CASAN (Companhia Catarinense de Águas e Saneamento) estadual e agência do muncípio, bem como o Executivo Municipal, a fim que apresente uma solução para que a água entregue nas residencias abastecidas pelo sistema, tenha melhor qualidade, em especialmente na sua coloração.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/872/requerimento_no_122-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/872/requerimento_no_122-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que determine o setor competente a fim de realizar um estudo de construção de lombada na localidade de Baixo Máximo, próximo à propriedade do Senhor Pedro Cordeiro.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que informe qual o valor arrecadado em 2017 e até agosto de 2018 através do Programa Municipal de Incentivo aos Produtores Rurais, Cooperativas, Sociedades Esportivas e Culturais, Entidades sem fins Lucrativos, Associações e Clubes De Serviço (Lei Municipal nº 1548/2013) e com o Programa Municipal de Desenvolvimento da Cadeia Produtiva da Aquicultura Familiar e na promoção de ações de apoio e incentivo à atividade (Lei Municipal nº 1518/2013). E informe qual a destinação dos valores arrecadados com cada programa mencionado.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que informe se há a viabilidade de criação do Fundo Municipal dos Direitos dos Idosos como instrumento de captação, repasse e aplicação de recursos destinados a propiciar suporte financeiro para a implantação, manutenção e desenvolvimento de planos, programas, projetos e ações voltadas aos idosos de nosso Município. Não havendo viabilidade, requer seja remetida à Câmara Municipal a justificativa.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/881/requerimento_no_125.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/881/requerimento_no_125.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que informe se há a viabilidade de distribuição gratuita em domicilio de medicamentos de uso contínuo às pessoas com deficiência motora, multideficiência profunda com dificuldade de locomoção e idosos. Existindo viabilidade, requer seja informado prazo para início das atividades. Não havendo viabilidade, requer seja remetida à Câmara Municipal a justificativa.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo a fim de_x000D_
 manifestar preocupação do Legislativo referente as condições do prédio que abrigam a Câmara Municipal e o Corpo de Bombeiros do município além da Casa da Cidadania.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>Djonei Césaro Scola, Acir José de Freitas, Alexandre Wilbert, Arlindo Gorges, Bertolino Bachmann, Eunilton Fontanive, Felipe Brás Luciani, Laerte Schveitzer, Saulo Brás Will</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/888/requerimento_no_127.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/888/requerimento_no_127.pdf</t>
   </si>
   <si>
     <t>Seja encaminhado ofício de agradecimento a todos que presidiram, desde a sua criação, a Fundação Médica e Assistencial do Trabalhador Rural de Luiz Aves,ou no caso do mesmo ser falecido, seja destinado ao seu familiar.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/905/requerimento_no_128.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/905/requerimento_no_128.pdf</t>
   </si>
   <si>
     <t>Nos termos do art. 146 do Regimento Interno, requer vistas ao Projeto de Lei nº 25/2018 pelo prazo de 48 (quarenta e oito) horas.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/906/requerimento_no_129.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/906/requerimento_no_129.pdf</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/892/requerimento_no_130.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/892/requerimento_no_130.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que elabore um projeto de instalação de galerias para a Estrada Geral Braço Belga.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/891/requerimento_no_131.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/891/requerimento_no_131.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que realize e apresente um estudo de viabilidade de pavimentação asfáltica para a Estrada Geral Braço Belga, em toda a sua extensão.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/890/requerimento_no_132-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/890/requerimento_no_132-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que determine a Secretaria de Obras a fim de realizar  um estudo de viabilidade de alargamento e aterramento da Estrada Geral Braço Belga, em toda a sua extensão.</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/908/requerimento_no_133.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/908/requerimento_no_133.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se há algum projeto sobre iluminação pública para as áreas do Município ainda não contempladas e se há, especialmente, na Rua Wilibaldo Van Den Bylaardt até a divisa do município com Gaspar.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/909/requerimento_no_134-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/909/requerimento_no_134-18.pdf</t>
   </si>
   <si>
     <t>Seja feito uma moção em nome de todos os Vereadores, bem como confeccionado uma placa de homenagem pelos 15 anos do Corpo de Bombeiros no Município de Luiz Alves.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/910/requerimento_no_135_z65xvIN.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/910/requerimento_no_135_z65xvIN.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe qual era planta genérica de valores para cálculo do IPTU utilizada até a entrada em vigência da Lei Complementar Municipal 07/2017, que alterou a Lei Complementar Municipal 01/1998.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/911/requerimento_no_136.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/911/requerimento_no_136.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que preste informações sobre a creche na comunidade de Alto Máximo (readequação da antiga escola Arlindo Benvenuto Zimmermann), detalhando qual a data final para os estudos e levantamentos necessários, qual o setor e servidor público responsável por tais análises e quais são os resultados obtidos até a presente data.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/912/requerimento_no_137.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/912/requerimento_no_137.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se há projeto para construção de creche na localidade do Rio do Peixe em nosso Município. E, se não houver, requer a elaboração de estudo para a referida obras.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/913/requerimento_no_138_CwdzsnJ.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/913/requerimento_no_138_CwdzsnJ.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se há projeto para o término da pavimentação asfáltica da Rua Faustino Martini, na localidade do Rio do Peixe em nosso Município. E, se não houver, requer a elaboração de estudo para a referida obra. Além disso, requer seja analisada a possibilidade de criação de novo acesso à SC414, bem como a construção de lombada no trecho pavimentado.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/914/requerimento_no_139_oGaqQT2.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/914/requerimento_no_139_oGaqQT2.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a CASAN para que proceda as melhorias cabíveis na canalização na Rua Max Fritzke no Município de Luiz Alves/SC.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/925/requerimento_no_140.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/925/requerimento_no_140.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe como será o funcionamento do Programa de Pavimentação Colaborativa de vias e calçadas, quais serão os gastos aproximados dos munícipes (valor médio do m² etc), se haverá diferença de valores entre ruas e a partir de quando os munícipes poderão aderir ao Programa.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/918/requerimento_no_141.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/918/requerimento_no_141.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que crie um fundo municipal específico, com o objetivo de que os valores de saldo financeiro devolvidos pelo Poder Legislativo ao Poder Executivo ao final de cada exercício sejam destinados, exclusivamente, à "Fundação Médica Assistencial e Hospitalar ao Trabalhador de Luís Alves".</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/923/requerimento_no_142-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/923/requerimento_no_142-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que determine a Secretaria de Obras para que encaminhe à Câmara de Vereadores informações sobre os serviços prestados pela máquina PC, após o último leilão realizado este ano, informações estas que compreendam a agenda de serviços prestados no município pela  PC e qual o valor gasto até o presente momento.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/921/requerimento_no_143.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/921/requerimento_no_143.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se há projeto para a pavimentação asfáltica da 8 de Dezembro, na Vila do Salto em nosso Município, na continuação da Rua Arlindo Gesser. E, se não houver, requer a elaboração de estudo para a referida obra.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/924/requerimento_no_144.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/924/requerimento_no_144.pdf</t>
   </si>
   <si>
     <t>Determinar ao setor competente para que faça um estudo de viabilidade para alargamento, com a colocação de mais uma viga na ponte do Braço Cunha. Requer ainda, seja vista a possibilidade de alinhamento da ponte com a rua.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/928/requerimento_no_145.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/928/requerimento_no_145.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o chefe do Poder Executivo Municipal para que, preste informações a estes subscritores, a todos os Edis, encaminhando cópia integral do processo licitatório na modalidade Pregão N.º 10/2018.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/927/requerimento_no_146.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/927/requerimento_no_146.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o chefe do Poder Executivo Municipal para que, preste informações a estes subscritores, a todos os Edis, encaminhando cópia integral do processo licitatório na modalidade tomada de preço para obras de engenharia nº 01/2016.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/930/requerimento_no_147_DZUj4wk.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/930/requerimento_no_147_DZUj4wk.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o chefe do Poder Executivo Municipal para que informe se há projeto para pavimentação, drenagem e construção de calçada na Rua Antonio Schmitz em nosso Município, e, caso não exista, para que seja elaborado referido projeto. Bem como, seja feito um estudo de viabilidade de transformar a via em mão única, considerando certos trechos em que a pista de rolagem chega a medir 3,5 metros.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/931/requerimento_no_148.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/931/requerimento_no_148.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que elabore um projeto para construção de passeio público na Rua Álida Bressanini, Baixo Canoas.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/932/requerimento_no_149.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/932/requerimento_no_149.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe se a Prefeitura possui algum terreno no Braço Cunha, e caso houver, requer seja construída uma área recreativa.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/933/requerimento_no_150.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/933/requerimento_no_150.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Deinfra para que proceda a construção de uma faixa elevada no Km 60 da SC 414 do município de Luiz Alves/SC, nas proximidades da Casa dos Colchões.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/936/requerimento_no_151.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/936/requerimento_no_151.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que informe qual o prazo para início e finalização da obra de pavimentação asfáltica para a Estrada Geral de Braço Cunha, e envie cópia do projeto à Câmara.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/941/requerimento_no_152-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/941/requerimento_no_152-18.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final o PL nº 29/18, de autoria do Executivo, que dispõe sobre a desafetação e cessão de uso de imóvel para o Corpo de Bombeiros Militar de Santa Catarina e dá outras providências.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>Seja oficiada a Viação Nossa Senhora dos Navegantes Ltda para que informe o motivo pelo qual o ônibus intermunicipal não está mais fazendo a linha Navegantes - Luiz Alves, bem como para que remeta à Casa Legislativa a cópia do contrato e aditivos de concessão/permissão de transporte rodoviário intermunicipal firmado com o Poder Público.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>Acir José de Freitas, Alexandre Wilbert, Arlindo Gorges, Bertolino Bachmann, Eunilton Fontanive, Felipe Brás Luciani, Gilberto Scola, Saulo Brás Will, Valmir dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/947/requerimento_no_154_4Z4eBMC.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/947/requerimento_no_154_4Z4eBMC.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que elabore um projeto de Lei que contemple as seguintes benfeitorias:_x000D_
 •	Pavimentação asfáltica para a via que dá acesso ao município de São João do Itaperiú, na localidade de Alto Canoas._x000D_
 •	Pavimentação asfáltica para a estrada Geral de Braço Miguel, via que dá acesso ao município de Massaranduba._x000D_
 •	Pavimentação asfáltica para a via pública de Laranjeiras, trecho que dá acesso ao município de Ilhota._x000D_
 •	Pavimentação asfáltica da via de  acesso à Massaranduba, pela  Rua 18 de Julho._x000D_
 •	Pavimentação asfáltica da via que dá acesso a Barra Velha, pelo Rio Novo.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/948/requerimento_no_155-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/948/requerimento_no_155-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que determine o setor competente a elaborar Projeto de Lei Complementar que dispõe sobre concessão de desconto no pagamento de Imposto Predial e Territorial Urbano (IPTU) aos aposentados, idosos, pensionistas e beneficiários do BPC no município de Luiz Alves e dá outras providências, conforme minuta em anexo.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/987/requerimento_no_158-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/987/requerimento_no_158-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que informe à Câmara de Vereadores se há projeto para construção de uma Capela Mortuária próximo à Igreja de Santa paulina, Vila do Salto.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/991/requerimento_no_159_t7kYP4D.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/991/requerimento_no_159_t7kYP4D.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que proceda um estudo de viabilidade de ampliação da rede de iluminação pública nas margens da Rodovia SC 414, no trecho compreendido entre a Associação dos Bananicultores de Luiz Alves (ABLA) e o Ferro Velho Pulga.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/994/requerimento_no_160_Lja8uii.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/994/requerimento_no_160_Lja8uii.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o  Poder Executivo para que elabore um projeto de pavimentação asfáltica para a Rua Roberto Rech, até cerca de 200m do entroncamento da Rua Álida Bressanini.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/995/requerimento_no_161-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/995/requerimento_no_161-18.pdf</t>
   </si>
   <si>
     <t>Seja feito um estudo de viabilidade a fim de reservar um dia da semana, o pavilhão da Fenaca para feira de produtores luizalvenses de hortaliças, frutas, verduras e demais produtos artesanais e realizado reuniões envolvendo a Epagri, Secretaria de Agricultura e produtores familiares e artesanais, para saber do interesse de participar da feira.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/997/requerimento_no_162_7QY2emO.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/997/requerimento_no_162_7QY2emO.pdf</t>
   </si>
   <si>
     <t>Seja feito uma moção em nome de todos os Vereadores, bem como confeccionado uma placa de homenagem ao professor Joaquim Melchioretto, em razão de sua exemplar atuação no magistério luizalvense.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1003/requerimento_no_163-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1003/requerimento_no_163-18.pdf</t>
   </si>
   <si>
     <t>Seja dispensado do interstício de Redação Final a Redação Final da Lei relativa ao PL nº 30/18.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1006/requerimento_no_164.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1006/requerimento_no_164.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o DETRANLU para que realize um estudo de viabilidade para eleger apenas um dos lados da pista da Rua Angelo Paolin para estacionamento de veículos, assim como outras vias do município que já receberam esta definição.</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1007/requerimento_no_165-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1007/requerimento_no_165-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que informe à Câmara de Vereadores se no projeto de pavimentação de Ribeirão do Bugre e Paula Ramos, se no projeto original estava contemplado o passeio público em ambos os lados e a rede de água e de esgoto.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1055/requerimento_no_166-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1055/requerimento_no_166-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que informe à Câmara de Vereadores se existe fila de espera para vagas nas três creches municipais, caso houver, encaminhar para a Câmara o número de pessoas que estão nesta fila de cada uma das creches.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1056/requerimento_no_167-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1056/requerimento_no_167-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para determine ao responsável pelo setor de arrecadação de IPTU que compareça à Câmara Municipal para que preste esclarecimentos sobre as alterações no valor do IPTU, decorrentes da Lei Complementar nº 07/2017 que alterou o Código Tributário Municipal, bem como sobre a taxa de coleta de lixo.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1027/requerimento_no_168-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1027/requerimento_no_168-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para informe se há algum procedimento instaurado pelo Ministério Público com relação ao saneamento básico em nosso Município. Se houver, requer seja informado o número do procedimento e quais as ações do Município para dar início a implantação do saneamento básico. Para que informe quem compõe o Conselho Municipal do Saneamento Básico e quando são realizadas as reuniões do referido Conselho. Além disso, para que informe quando será implantada a Política Municipal de Saneamento Básico em nosso Município (Lei Municipal nº 1506/2012).</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>Alexandre Wilbert, Bertolino Bachmann, Felipe Brás Luciani</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1069/requerimento_no_169.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1069/requerimento_no_169.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo, que considerando a Resposta ao Requerimento nº 137/2018, envie para a Câmara Municipal o projeto de construção do centro de educação infantil na comunidade de Rio do Peixe, bem como informe quais são os custos estimados para construção, quais e quantos profissionais necessários, e qual o custo para manutenção do centro de educação infantil.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1026/requerimento_no_170.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1026/requerimento_no_170.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para informe quem está coordenando a Defesa Civil em nosso Município, quais as atividades e ações planejadas para o ano de 2018, quais foram executadas e quais ainda serão; quais as atividades e ações estão planejadas para o ano de 2019. Caso não haja responsável designado, requer informações sobre a possibilidade de nomeação de Bombeiro Militar para a função, conforme Decreto Estadual nº 2.638/2009.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1067/requerimento_no_171-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1067/requerimento_no_171-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiada a Empresa Oi de Telefonia para que proceda a melhorias na rede telefônica da localidade de Braço Serafim, abrangendo as localidades de Braço Francês, Santana, Paula Ramos e outras ruas daquela localidade.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1078/requerimento_no_172-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1078/requerimento_no_172-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo Municipal, a agência do Correios em Luiz Alves e a Diretoria Regional dos Correios , para proposição de uma reunião a fim de discutir em conjunto com os legisladores desta Casa, um possível convênio entre o Município de Luiz Alves e a Empresa Brasileira de Correios e Telégrafos para prestação dos serviços postais básicos, por meio das chamadas "Agências Comunitárias".</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>Djonei Césaro Scola, Eunilton Fontanive</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1079/requerimento_no_173.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1079/requerimento_no_173.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o gerente regional da CELESC Blumenau, Sr. João Marcos,  para se fazer presente na Câmara Municipal de Luiz Alves  para prestar esclarecimentos sobre os andamentos dos serviços prestados pela CELESC no município de Luiz Alves.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1083/requerimento_no_174-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1083/requerimento_no_174-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que determine as Secretarias de Obras, Agricultura e Planejamento para que comecem  a organizar uma patrulha mecanizada para atender em especial aos agricultores do município, a fim de melhorar os acessos às suas propriedades e produções.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1084/requerimento_no_175-18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1084/requerimento_no_175-18.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Executivo para que determine a Secretaria de Educação para que proceda ao levantamento do número de estudantes que se utilizam do transporte da Autoviação Rainha no período noturno, para a cidade de Blumenau, e contacte a empresa para que o local de partida seja do ponto em frente ao Supermercado SNG .</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
     <t>Felipe Brás Luciani, Acir José de Freitas</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1088/requerimento_no_176_HZd1PQF.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1088/requerimento_no_176_HZd1PQF.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Deinfra para que estude a possibilidade de pintura de faixas de pedestres e implantação de um redutor de velocidade na Rodovia SC 414, nas proximidades do Km 20, e ponto de referência Frigorífico Luizalvense.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1086/requerimento_no_177.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1086/requerimento_no_177.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a secretaria municipal de educação para que esclareça se no presente momento, há transporte escolar para as crianças das creches do município, bem como se há possiblidade de colocar monitores nos veículos que transportam os alunos da educação infantil da rede municipal de ensino.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1087/requerimento_no_178.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1087/requerimento_no_178.pdf</t>
   </si>
   <si>
     <t>Seja oficiado a secretaria de agricultura e meio ambiente, para que remeta a estes subscritores, cópia da lista de controle de uso da máquina de espalhar calcário, além do cronograma de atendimento desses usuários, enviando com cópia dos comprovantes dos serviços prestados pela referida máquina.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1109/requerimento_no_179.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1109/requerimento_no_179.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe a estes subscritores, cópia do processo licitatório tomada de preço 02/2018, bem como de toda a documentação relacionada e esta contratação.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1110/requerimento_no_180.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1110/requerimento_no_180.pdf</t>
   </si>
   <si>
     <t>Seja oficiado o Poder Executivo para que encaminhe a estes subscritores, complementação a documentação solicitada no requerimento 145/2018.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1111/requerimento_no_181_2018.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1111/requerimento_no_181_2018.pdf</t>
   </si>
   <si>
     <t>eja oficiado o Poder Executivo para que determine o setor competente a elaborar Projeto de Lei Complementar que dispõe sobre concessão de isenção no pagamento de Imposto Predial e Territorial Urbano (IPTU) aos portadores de doenças graves no município de Luiz Alves, conforme minuta em anexo e Projeto de Lei Complementar nº 07/2018 que foi apresentado pelo Vereador que a este subscreve.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5648,67 +5648,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1005/decreto_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1096/decreto_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/451/projeto_de_emenda_no_01-18_ao_pl_12-18.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/904/projeto_de_emenda_no_01-18_ao_pl_25-18.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1160/emenda_aditiva_ao_pl_42_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1095/emenda_laerte.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1161/emenda_modificativa_ao_pl_42_2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1162/emenda_supressiva_ao_pl_42_2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/176/indica-o-n-2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/177/indica-o-n-3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/184/indica-o-n-05.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/187/indica-o-n-06.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/188/indica-o-n-07.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/189/indica-o-n-08-18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/197/indica-o-n-09.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/198/indica-o-n-10.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/199/indica-o-11.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/200/indica-o-n-12.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/201/indica-o-n-13.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/203/indica-o-14-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/206/indica-o-n-15.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/207/indica-o-n-16-18.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/208/indica-o-n-18.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/213/indica-o-18.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/214/indica-o-n-20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/217/indica-o-n-21-18.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/218/indica-o-22.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/219/indica-o-23.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/220/indica-o-24.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/221/indica-o-25.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/222/indica-o-26.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/235/indica-o-n-27.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/237/indica-o-n-28.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/236/indica-o-n-29.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/241/indica-o-n-30-18.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/242/indica-o-n-31-18.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/250/indica-o-n-32-18.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/251/indica-o-n-33-18.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/252/indica-o-n-34-18.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/249/indica-o-n-35_Mx3lYRu.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/253/indica-o-n-36.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/257/indica-o-n-37.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/254/indica-o-n-39.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/259/indica-o-n-40-18.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/273/indica-o-n-41-18.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/260/indica-o-n-42-18.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/262/indica-o-n-43-18.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/269/indica-o-n-44-18.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/270/indica-o-n-45-18.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/271/indica-o-n-46-18.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/275/indica-o-n-47.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/278/indica-o-n-48.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/285/indica-o-n-49.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/286/indica-o-n-50-18.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/283/indica-o-n-51.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/284/indica-o-n-52_wFvrNRP.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/290/indica-o-n-53-18.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/291/indica-o-n-54-18.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/292/indica-o-n-55-18.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/294/indica-o-n-56.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/300/indica-o-n-57_IdQrtXz.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/301/indica-o-n-58-18.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/302/indica-o-n-59_ARt5egy.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/303/indica-o-n-60.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/310/indica-o-n-62-18.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/309/indica-o-n-63.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/307/indica-o-n-64.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/308/indica-o-n-65.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/313/indica-o-n-66-18_tej4OVR.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/315/indica-o-n-67-18.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/316/indica-o-n-67-18.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/337/indica-o-n-70-18.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/334/indica-o-n-71.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/335/indica-o-n-72.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/339/indica-o-n-73-18.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/343/indica-o-n-74-18.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/345/indica-o-n-75-18_RtPAe0u.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/346/indica-o-n-76-18_FtEuVLf.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/348/indica-o-n-77-18.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/349/indica-o-n-78-18.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/351/indica-o-n-79-18.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/353/indica-o-n-80.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/352/indica-o-n-81-18.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/357/indica-o-n-82.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/441/indicacao_no_83.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/445/indicacao_no_84.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/452/indicacao_no_85-18.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/457/indicacao_no_87-18.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/519/indicacao_no_88.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/520/indicacao_no_89-18.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/523/indicacao_90-18.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/553/indicacao_no_91-18.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/554/indicacao_no_92-18.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/555/indicacao_no_93-18_BSTLDrW.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/556/indicacao_no_94.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/573/indicacao_no_95.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/575/indicacao_no_96.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/585/indicacao_no_97-18.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/586/indicacao_no_98.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/587/indicacao_no_99-18.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/589/indicacao_no_100.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/590/indicacao_no_101.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/591/indicacao_no_102.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/594/indicacao_no_103_3XKNHnx.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/595/indicacao_no_104.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/623/indicacao_no_105-18.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/725/indicacao_no_106-18.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/636/indicacao_no_107-18.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/625/indicacao_no_108-18.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/626/indicacao_no_109-18.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/628/indicacao_no_110.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/630/indicacao_no_111-18_J9S4OA1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/631/indicacao_no_112.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/633/indicacao_no_113-18.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/634/indicacao_no_114-18.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/635/indicacao_no_115.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/639/indicacao_no_116-18.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/675/indicacao_no_117-18.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/676/indicacao_no_118.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/683/indicacao_no_119-18.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/687/indicacao_no_120-18.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/688/indicacao_no_121-18.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/686/indicacao_no_122-18.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/689/indicacao_no_123.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/690/indicacao_no_124.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/691/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/692/indicacao_no_126.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/715/indicacao_no_127-18.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/716/indicacao_128-18.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/717/indicacao_no_129-18.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/718/indicacao_no_130-18.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/728/indicacao_no_131-18.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/727/indicacao_no_132_yjgLrVW.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/767/indicacao_133-18.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/791/indicacao_no_134-18.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/794/indicacao_no_135.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/795/indicacao_no_136.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/796/indicacao_no_137_l5BVl3n.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/797/indicacao_no_138.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/802/indicacao_no_140-18_CeOs9md.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/803/indicacao_no_141-18.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/833/indicacao_no_142.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/844/indicacao_143-18.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/846/indicacao_no_144-18.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/848/indicacao_no_145-18.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/849/indicacao_no_146_hM9mioW.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/853/indicacao_no_147_36uBooX.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/854/indicacao_no_148.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/855/indicacao_no_149-18.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/859/indicacao_no_150.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/863/indicacao_no_151-18.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/864/indicacao_no_152_2hOrwsI.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/865/indicacao_no_153.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/867/indicacao_no_154.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/869/indicacao_no_155.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/871/indicacao_no_156.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/876/indicacao_no_157-18.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/877/indicacao_no_158.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/878/indicacao_no_159.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/889/indicacao_no_160_af5Iy3i.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/893/indicacao_no_161-18_5WHDsSS.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/895/indicacao_no_162.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/896/indicacao_no_163.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/915/indicacao_no_164.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/916/indicacao_no_165.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/917/indicacao_no_166_AzcQ46u.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/919/indicacao_no_167.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/922/indicacao_no_168.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/926/indicacao_no_169.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/934/indicacao_no_170.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/937/indicacao_no_171.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/938/indicacao_no_172.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/939/indicacao_no_173.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/942/indicacao_no_174.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/940/indicacao_no_175.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/954/indicacao_no_176.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/986/indicacao_no_177-18.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/988/indicacao_no_178-18.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/989/indicacao_no_179.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/990/indicacao_no_180-18.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/992/indicacao_no_181-18.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/998/indicacao_no_182.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/999/indicacao_no_183.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1000/indicacao_no_184-18.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1001/indicacao_no_185-18.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1009/indicacao_no_186.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1024/indicacao_no_187.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1053/indicacao_no_188-18.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1054/indicacao_no_189-18.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1059/indicacao_no_191-18.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1060/indicacao_no_192-18.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1061/indicacao_no_193.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1064/indicacao_no_194-18.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1062/indicacao_no_195_WZ4FIa8.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1065/indicacao_no_196-18.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1063/indicacao_no_197_067jFld.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1066/indicacao_no_198-18.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1070/indicacao_no_199_KnodAyj.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1071/indicacao_no_200.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1072/indicacao_no_201-18.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1074/indicacao_no_202-18.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1077/indicacao_no_203.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1080/indicacao_no_205.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1081/indicacao_no_206.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1082/indicacao_no_207-18.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1089/indicacao_no_208_ExLOHuG.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1102/indicacao_no_209-18.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1100/indicacao_no_210.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1101/indicacao_no_211-18.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1150/indicacao_no_212.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1151/indicacao_no_213-18.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1159/indicacao_no_214.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/449/mocao_no_01-2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/840/mocao_de_apelo_no_02-18.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/887/mocao_de_aplausos_no_03-18.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1097/mocao_de_aplausos_no_04-18.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1028/mocao_de_congratulacoes_05.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1098/mocao_de_aplausos_no_06.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1099/mocao_de_aplausos_no_07.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/907/parecer_transportes_-_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1158/projeto_de_decreto_no_01-18.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/212/pl-complementar-01-18.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/245/projeto-de-lei-complementar-02.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/289/projeto-de-lei-complementar-n-03.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/296/projeto-de-lei-complementar-n-04.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/332/projeto-de-lei-complementar-05-18.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/340/projeto_de_lei_complementar_no_06_0rNRb56.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/341/projeto-de-lei-complementar-07.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/455/projeto_de_lei_complementar_no_08-18.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/726/projeto_de_lei_complementar_no_10.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/886/projeto_de_lei_complementar_no_11.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1106/projeto_de_lei_complementar_12_2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1105/projeto_de_lei_complementar_13_2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/165/projeto-de-lei-altera-ppa-2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/173/projeto-de-lei-02.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/174/projeto-de-lei-03.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/181/projeto-de-lei-n-04.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/182/projeto-de-lei-n-05.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/185/projeto-de-lei-n-06.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/186/projeto-de-lei-n-07.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/244/projeto-de-lei-n-08.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/266/projeto-de-lei-n-09.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/288/projeto-de-lei-n-10.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/336/projeto-medalhas-servidor.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/359/pl-n-12-18.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/454/projeto_de_lei_no_13-18_1wTYw9L.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/527/projeto_de_lei_no_14.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/576/pl_no_15.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/593/projeto_de_lei_no_16_KqEFPJP.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/632/projeto_de_lei_no_17.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/682/projeto_de_lei_no_18.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/685/projeto_de_lei_no_19_pdf.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/714/projeto_de_lei_no_20-18.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/788/projeto_de_lei_no_21.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/837/pl_no_22-18.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/866/projeto_de_lei_no_23.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/883/projeto_de_lei_no_24.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/884/projeto_de_lei_no_25.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/885/projeto_de_lei_no_26.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/894/projeto_de_lei_no_27-18.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/920/projeto_de_lei_no_28.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/929/projeto_de_lei_no_29.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/943/projeto_de_lei_no_30-18.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/945/projeto_de_lei_no_31-18.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/993/projeto_de_lei_no_32.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1057/projeto_de_lei_no_33.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1068/projeto_de_lei_no_34.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1073/projeto_de_lei_no_35.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1090/projeto_de_lei_36_2018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1091/projeto_de_lei_37_2018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1092/projeto_de_lei_38_2018.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1093/projeto_de_lei_39_2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1094/projeto_de_lei_40_2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1108/projeto_de_lei_41_2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1103/projeto_de_lei_no_42-18_aOeAIvL.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1104/projeto_de_lei_43_2018.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1107/projeto_de_lei_44_2018.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/231/reda-o-final-da-lei-relativa-ao-projeto-de-lei-05-2018.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/238/reda-o-final-da-lei-relativa-ao-projeto-de-lei-03-2018.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/274/reda-o-final-pl-complementar-01.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/276/reda-o-final-pl-08-18.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/297/reda-o-final-pl-complementar-02.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/314/reda-o-final-pl-09.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/319/reda-o-final-pl-10.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/350/reda-o-final-pl-complementar-n-04-18.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/364/redacao_final_da_lei_relativa_ao_pl_no_11-18.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/446/redacao_final__pl_complementar__no_05-18.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/460/redacao_final_pl_no_12.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/570/redacao_final_do_pl_no_13-18.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/598/redacao_final_pl_14_ahLirsH.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/599/redacao_final_pl_15.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/600/redacao_final_pl_complementar_no_08-18.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/627/redacao_final_pl_16-18.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/684/redacao_final_do_pl_no_17-18.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/722/redacao_final_pl_no_18-18.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/798/redacao_final_pl_no_20-18.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/805/redacao_final_pl_no_21-18.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/836/redacao_final__da_lei_complementar_no_10-18.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/838/redacao_final_da_lei_complementar_no_09-18.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/861/redacao_final_da_lei_relativa_ao_pl_no_22-18.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/897/redacao_final_pl_no_24-18.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/898/redacao_final_do_pl_no_25_vrMk0Kf.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/899/redacao_final_do_pl_no_26.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/900/redacao_final_do_pl_complementar_11-18.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/901/redacao_final_do_pl_no_27-18.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/935/redacao_final_pl_no_23.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/944/redacao_final_do_pl_29-18_gclcFFZ.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1002/redacao_final_do_pl_no_31-18.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1004/redacao_final_do_pl_30-18.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1008/redacao_final_do_pl_no_32-18.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1075/redacao_final_da_lei_relativa_ao_pl_no_33-18.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1085/redacao_final_do_pl_no_34-18.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1112/redacao_final_da_lei_relativa_ao_pl_no_35-18.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1146/redacao_final_do_pl_no_36-18.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1147/redacao_final_do_pl_no_38-18.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1148/redacao_final_do_pl_no_39-18.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1149/redacao_final_do_pl_no_40-18.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1152/redaca_final_da_lei_relativa_ao_pl_no_41-18.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1153/redacao_final_da_lei_relativa_ao_pl_no_43-18.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1154/redacao_final_da_lei_relativa_ao_pl_no_42-18_qfehElP.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1155/redacao_final_da_lei_relativa_ao_pl_no_44-18_9PUhWk5.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1156/redacao_final_da_lei_relativa_ao_pl_complementa_tjDzejn.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1157/redacao_final_da_lei_relativa_ao_pl_complementa_micv2tp.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/224/projeto-resolu-o-01-2018-1-.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/225/projeto-resolu-o-02-2018_lj1hiOV.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/226/projeto-resolu-o-03-2018.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/166/requerimento-01.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento-03-2018.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento-4-2018.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/183/requerimento-n-05-18.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento-n-06-18.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/191/requerimento-n-07-18.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/192/requerimento-n-08-18.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/193/requerimento-n-09-18.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/194/requerimento-n-10-18.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/195/requerimento-n-11-18.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/196/requerimento-n-12.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/209/requerimento-n-14.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/210/requerimento-n-15.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/216/requerimento-n-16.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/228/requerimento-n-17.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/227/requerimento-18.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/233/requerimento-n-20.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/234/requerimento-n-21.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/243/requerimento-n-22-18.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/246/requerimento-n-23-18.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/247/requerimento-n-24-18.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/255/requerimento-n-26.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/261/requerimento-27-18.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/268/requerimento-n-29-18.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/263/requerimento-n-30-18.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/264/requerimento-n-31-18.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/265/requerimento-n-32-18.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento-n-33-18.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/279/requerimento-34-2018.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/280/requerimento-35-2018.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/287/requerimento-n-36-18.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/281/requerimento-37-2018.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/282/requerimento-38-2018.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/295/requerimento-n-39.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/304/requerimento-n-40-18.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/312/requerimento-n-41-18.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/311/requerimento-n-42-18.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/305/requerimento-n-43.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/317/requerimento-n-44-18.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/318/requerimento-n-45-18.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/320/requerimento-n-46_dV7WXya.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/321/requerimento-n-47.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/322/requerimento-n-48-18.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/338/requerimento-n-49-18.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/342/requerimento-n-50-18.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/344/requerimento-n-51-18.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/347/requerimento_no_52.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/355/requerimento-n-53.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/356/requerimento-n-54.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/358/requerimento-n-55.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/360/requerimento_no_56.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/361/requerimento_no_57_BRGyhsX.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/363/requerimento_no_58_RTY7Nu8.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/362/requerimento_no_59-18_1N6BjVH.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/442/requerimento_no_60.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/443/requerimento_no_61_nR8XLnj.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/444/requerimento_no_62.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/447/requerimento_no_63-18.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/448/requerimento_no_64-18.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/450/requerimento_no_65_uAqoqrU.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/453/requerimento_no_66-18.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/458/requerimento_no_67.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/459/requerimento_no_68.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/522/requerimento_no_69-18_FBw4MsI.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/524/requerimento_no_70.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/525/requerimento_no_71.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/526/requerimento_no_72.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/557/requerimento_no_73-18.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/577/requerimento_no_75_uf1LmXI.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/588/requerimento_no_76.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/592/requerimento_no_77.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/597/requerimento_no_78-18.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/601/requerimento_no_80-18.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/602/requerimento_no_81_wGjVJIe.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/624/requerimento_no_82.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/629/requerimento_no_83.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/637/requerimento_no_84.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/638/requerimento_no_85.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/674/requerimento_no_86-18.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/677/requerimento_no_87.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/678/requerimento_no_88.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/679/requerimento_no_89.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/680/requerimento_no_90.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/681/requerimento_no_91.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/693/requerimento_no_92-18.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/719/requerimento_no_93-18.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/720/requerimento_no_94.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/724/requerimento_no_95_n0VvIlj.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/768/requerimento_no_96-18.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/789/requerimento_no_97.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/790/requerimento_no_98_sEe0v65.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/792/requerimento_no_99.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/793/requerimento_no_100.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/799/requerimento_no_101.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/801/requerimento_no_102.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/804/requerimento_no_103.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/824/requerimento_no_104.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/834/requerimento_no_105.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/835/requerimento_no_106-18.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/839/requerimento_no_107-18.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/842/requerimento_no_108.docx.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/843/requerimento_no_109_HcpvaCW.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/845/requerimento_no_110-18_nrsdaKz.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/847/requerimento_no_111.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/850/requerimento_no_112-18.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/851/requerimento_no_113-18_vzXEO3o.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/852/requerimento_no_114.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/856/requerimento_no_115-18.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/857/requerimento_no_116_3rXWYOc.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/858/requerimento_no_117.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/860/requerimento_no_118_VdKTRza.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/862/requerimento_no_119-18.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/868/requerimento_no_120_8lXTL7u.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/870/requerimento_no_121.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/872/requerimento_no_122-18.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/881/requerimento_no_125.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/888/requerimento_no_127.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/905/requerimento_no_128.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/906/requerimento_no_129.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/892/requerimento_no_130.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/891/requerimento_no_131.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/890/requerimento_no_132-18.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/908/requerimento_no_133.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/909/requerimento_no_134-18.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/910/requerimento_no_135_z65xvIN.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/911/requerimento_no_136.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/912/requerimento_no_137.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/913/requerimento_no_138_CwdzsnJ.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/914/requerimento_no_139_oGaqQT2.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/925/requerimento_no_140.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/918/requerimento_no_141.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/923/requerimento_no_142-18.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/921/requerimento_no_143.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/924/requerimento_no_144.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/928/requerimento_no_145.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/927/requerimento_no_146.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/930/requerimento_no_147_DZUj4wk.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/931/requerimento_no_148.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/932/requerimento_no_149.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/933/requerimento_no_150.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/936/requerimento_no_151.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/941/requerimento_no_152-18.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/947/requerimento_no_154_4Z4eBMC.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/948/requerimento_no_155-18.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/987/requerimento_no_158-18.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/991/requerimento_no_159_t7kYP4D.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/994/requerimento_no_160_Lja8uii.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/995/requerimento_no_161-18.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/997/requerimento_no_162_7QY2emO.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1003/requerimento_no_163-18.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1006/requerimento_no_164.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1007/requerimento_no_165-18.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1055/requerimento_no_166-18.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1056/requerimento_no_167-18.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1027/requerimento_no_168-18.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1069/requerimento_no_169.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1026/requerimento_no_170.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1067/requerimento_no_171-18.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1078/requerimento_no_172-18.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1079/requerimento_no_173.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1083/requerimento_no_174-18.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1084/requerimento_no_175-18.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1088/requerimento_no_176_HZd1PQF.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1086/requerimento_no_177.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1087/requerimento_no_178.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1109/requerimento_no_179.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1110/requerimento_no_180.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1111/requerimento_no_181_2018.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1005/decreto_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1096/decreto_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/451/projeto_de_emenda_no_01-18_ao_pl_12-18.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/904/projeto_de_emenda_no_01-18_ao_pl_25-18.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1160/emenda_aditiva_ao_pl_42_2018.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1095/emenda_laerte.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1161/emenda_modificativa_ao_pl_42_2018.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1162/emenda_supressiva_ao_pl_42_2018.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/176/indica-o-n-2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/177/indica-o-n-3.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/184/indica-o-n-05.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/187/indica-o-n-06.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/188/indica-o-n-07.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/189/indica-o-n-08-18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/197/indica-o-n-09.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/198/indica-o-n-10.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/199/indica-o-11.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/200/indica-o-n-12.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/201/indica-o-n-13.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/203/indica-o-14-2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/206/indica-o-n-15.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/207/indica-o-n-16-18.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/208/indica-o-n-18.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/213/indica-o-18.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/214/indica-o-n-20.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/217/indica-o-n-21-18.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/218/indica-o-22.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/219/indica-o-23.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/220/indica-o-24.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/221/indica-o-25.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/222/indica-o-26.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/235/indica-o-n-27.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/237/indica-o-n-28.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/236/indica-o-n-29.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/241/indica-o-n-30-18.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/242/indica-o-n-31-18.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/250/indica-o-n-32-18.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/251/indica-o-n-33-18.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/252/indica-o-n-34-18.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/249/indica-o-n-35_Mx3lYRu.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/253/indica-o-n-36.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/257/indica-o-n-37.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/254/indica-o-n-39.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/259/indica-o-n-40-18.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/273/indica-o-n-41-18.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/260/indica-o-n-42-18.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/262/indica-o-n-43-18.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/269/indica-o-n-44-18.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/270/indica-o-n-45-18.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/271/indica-o-n-46-18.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/275/indica-o-n-47.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/278/indica-o-n-48.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/285/indica-o-n-49.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/286/indica-o-n-50-18.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/283/indica-o-n-51.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/284/indica-o-n-52_wFvrNRP.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/290/indica-o-n-53-18.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/291/indica-o-n-54-18.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/292/indica-o-n-55-18.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/294/indica-o-n-56.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/300/indica-o-n-57_IdQrtXz.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/301/indica-o-n-58-18.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/302/indica-o-n-59_ARt5egy.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/303/indica-o-n-60.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/310/indica-o-n-62-18.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/309/indica-o-n-63.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/307/indica-o-n-64.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/308/indica-o-n-65.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/313/indica-o-n-66-18_tej4OVR.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/315/indica-o-n-67-18.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/316/indica-o-n-67-18.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/337/indica-o-n-70-18.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/334/indica-o-n-71.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/335/indica-o-n-72.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/339/indica-o-n-73-18.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/343/indica-o-n-74-18.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/345/indica-o-n-75-18_RtPAe0u.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/346/indica-o-n-76-18_FtEuVLf.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/348/indica-o-n-77-18.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/349/indica-o-n-78-18.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/351/indica-o-n-79-18.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/353/indica-o-n-80.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/352/indica-o-n-81-18.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/357/indica-o-n-82.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/441/indicacao_no_83.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/445/indicacao_no_84.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/452/indicacao_no_85-18.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/457/indicacao_no_87-18.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/519/indicacao_no_88.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/520/indicacao_no_89-18.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/523/indicacao_90-18.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/553/indicacao_no_91-18.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/554/indicacao_no_92-18.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/555/indicacao_no_93-18_BSTLDrW.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/556/indicacao_no_94.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/573/indicacao_no_95.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/575/indicacao_no_96.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/585/indicacao_no_97-18.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/586/indicacao_no_98.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/587/indicacao_no_99-18.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/589/indicacao_no_100.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/590/indicacao_no_101.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/591/indicacao_no_102.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/594/indicacao_no_103_3XKNHnx.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/595/indicacao_no_104.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/623/indicacao_no_105-18.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/725/indicacao_no_106-18.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/636/indicacao_no_107-18.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/625/indicacao_no_108-18.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/626/indicacao_no_109-18.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/628/indicacao_no_110.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/630/indicacao_no_111-18_J9S4OA1.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/631/indicacao_no_112.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/633/indicacao_no_113-18.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/634/indicacao_no_114-18.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/635/indicacao_no_115.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/639/indicacao_no_116-18.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/675/indicacao_no_117-18.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/676/indicacao_no_118.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/683/indicacao_no_119-18.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/687/indicacao_no_120-18.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/688/indicacao_no_121-18.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/686/indicacao_no_122-18.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/689/indicacao_no_123.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/690/indicacao_no_124.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/691/indicacao_125.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/692/indicacao_no_126.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/715/indicacao_no_127-18.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/716/indicacao_128-18.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/717/indicacao_no_129-18.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/718/indicacao_no_130-18.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/728/indicacao_no_131-18.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/727/indicacao_no_132_yjgLrVW.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/767/indicacao_133-18.docx" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/791/indicacao_no_134-18.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/794/indicacao_no_135.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/795/indicacao_no_136.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/796/indicacao_no_137_l5BVl3n.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/797/indicacao_no_138.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/802/indicacao_no_140-18_CeOs9md.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/803/indicacao_no_141-18.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/833/indicacao_no_142.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/844/indicacao_143-18.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/846/indicacao_no_144-18.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/848/indicacao_no_145-18.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/849/indicacao_no_146_hM9mioW.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/853/indicacao_no_147_36uBooX.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/854/indicacao_no_148.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/855/indicacao_no_149-18.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/859/indicacao_no_150.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/863/indicacao_no_151-18.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/864/indicacao_no_152_2hOrwsI.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/865/indicacao_no_153.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/867/indicacao_no_154.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/869/indicacao_no_155.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/871/indicacao_no_156.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/876/indicacao_no_157-18.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/877/indicacao_no_158.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/878/indicacao_no_159.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/889/indicacao_no_160_af5Iy3i.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/893/indicacao_no_161-18_5WHDsSS.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/895/indicacao_no_162.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/896/indicacao_no_163.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/915/indicacao_no_164.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/916/indicacao_no_165.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/917/indicacao_no_166_AzcQ46u.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/919/indicacao_no_167.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/922/indicacao_no_168.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/926/indicacao_no_169.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/934/indicacao_no_170.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/937/indicacao_no_171.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/938/indicacao_no_172.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/939/indicacao_no_173.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/942/indicacao_no_174.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/940/indicacao_no_175.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/954/indicacao_no_176.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/986/indicacao_no_177-18.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/988/indicacao_no_178-18.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/989/indicacao_no_179.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/990/indicacao_no_180-18.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/992/indicacao_no_181-18.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/998/indicacao_no_182.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/999/indicacao_no_183.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1000/indicacao_no_184-18.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1001/indicacao_no_185-18.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1009/indicacao_no_186.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1024/indicacao_no_187.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1053/indicacao_no_188-18.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1054/indicacao_no_189-18.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1059/indicacao_no_191-18.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1060/indicacao_no_192-18.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1061/indicacao_no_193.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1064/indicacao_no_194-18.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1062/indicacao_no_195_WZ4FIa8.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1065/indicacao_no_196-18.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1063/indicacao_no_197_067jFld.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1066/indicacao_no_198-18.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1070/indicacao_no_199_KnodAyj.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1071/indicacao_no_200.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1072/indicacao_no_201-18.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1074/indicacao_no_202-18.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1077/indicacao_no_203.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1080/indicacao_no_205.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1081/indicacao_no_206.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1082/indicacao_no_207-18.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1089/indicacao_no_208_ExLOHuG.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1102/indicacao_no_209-18.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1100/indicacao_no_210.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1101/indicacao_no_211-18.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1150/indicacao_no_212.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1151/indicacao_no_213-18.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1159/indicacao_no_214.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/449/mocao_no_01-2018.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/840/mocao_de_apelo_no_02-18.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/887/mocao_de_aplausos_no_03-18.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1097/mocao_de_aplausos_no_04-18.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1028/mocao_de_congratulacoes_05.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1098/mocao_de_aplausos_no_06.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1099/mocao_de_aplausos_no_07.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/907/parecer_transportes_-_pavimentacao.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1158/projeto_de_decreto_no_01-18.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/212/pl-complementar-01-18.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/245/projeto-de-lei-complementar-02.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/289/projeto-de-lei-complementar-n-03.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/296/projeto-de-lei-complementar-n-04.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/332/projeto-de-lei-complementar-05-18.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/340/projeto_de_lei_complementar_no_06_0rNRb56.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/341/projeto-de-lei-complementar-07.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/455/projeto_de_lei_complementar_no_08-18.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/726/projeto_de_lei_complementar_no_10.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/886/projeto_de_lei_complementar_no_11.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1106/projeto_de_lei_complementar_12_2018.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1105/projeto_de_lei_complementar_13_2018.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/165/projeto-de-lei-altera-ppa-2018.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/173/projeto-de-lei-02.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/174/projeto-de-lei-03.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/181/projeto-de-lei-n-04.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/182/projeto-de-lei-n-05.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/185/projeto-de-lei-n-06.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/186/projeto-de-lei-n-07.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/244/projeto-de-lei-n-08.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/266/projeto-de-lei-n-09.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/288/projeto-de-lei-n-10.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/336/projeto-medalhas-servidor.docx" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/359/pl-n-12-18.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/454/projeto_de_lei_no_13-18_1wTYw9L.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/527/projeto_de_lei_no_14.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/576/pl_no_15.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/593/projeto_de_lei_no_16_KqEFPJP.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/632/projeto_de_lei_no_17.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/682/projeto_de_lei_no_18.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/685/projeto_de_lei_no_19_pdf.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/714/projeto_de_lei_no_20-18.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/788/projeto_de_lei_no_21.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/837/pl_no_22-18.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/866/projeto_de_lei_no_23.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/883/projeto_de_lei_no_24.doc" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/884/projeto_de_lei_no_25.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/885/projeto_de_lei_no_26.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/894/projeto_de_lei_no_27-18.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/920/projeto_de_lei_no_28.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/929/projeto_de_lei_no_29.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/943/projeto_de_lei_no_30-18.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/945/projeto_de_lei_no_31-18.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/993/projeto_de_lei_no_32.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1057/projeto_de_lei_no_33.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1068/projeto_de_lei_no_34.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1073/projeto_de_lei_no_35.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1090/projeto_de_lei_36_2018.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1091/projeto_de_lei_37_2018.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1092/projeto_de_lei_38_2018.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1093/projeto_de_lei_39_2018.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1094/projeto_de_lei_40_2018.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1108/projeto_de_lei_41_2018.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1103/projeto_de_lei_no_42-18_aOeAIvL.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1104/projeto_de_lei_43_2018.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1107/projeto_de_lei_44_2018.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/231/reda-o-final-da-lei-relativa-ao-projeto-de-lei-05-2018.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/238/reda-o-final-da-lei-relativa-ao-projeto-de-lei-03-2018.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/274/reda-o-final-pl-complementar-01.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/276/reda-o-final-pl-08-18.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/297/reda-o-final-pl-complementar-02.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/314/reda-o-final-pl-09.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/319/reda-o-final-pl-10.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/350/reda-o-final-pl-complementar-n-04-18.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/364/redacao_final_da_lei_relativa_ao_pl_no_11-18.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/446/redacao_final__pl_complementar__no_05-18.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/460/redacao_final_pl_no_12.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/570/redacao_final_do_pl_no_13-18.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/598/redacao_final_pl_14_ahLirsH.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/599/redacao_final_pl_15.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/600/redacao_final_pl_complementar_no_08-18.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/627/redacao_final_pl_16-18.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/684/redacao_final_do_pl_no_17-18.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/722/redacao_final_pl_no_18-18.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/798/redacao_final_pl_no_20-18.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/805/redacao_final_pl_no_21-18.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/836/redacao_final__da_lei_complementar_no_10-18.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/838/redacao_final_da_lei_complementar_no_09-18.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/861/redacao_final_da_lei_relativa_ao_pl_no_22-18.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/897/redacao_final_pl_no_24-18.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/898/redacao_final_do_pl_no_25_vrMk0Kf.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/899/redacao_final_do_pl_no_26.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/900/redacao_final_do_pl_complementar_11-18.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/901/redacao_final_do_pl_no_27-18.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/935/redacao_final_pl_no_23.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/944/redacao_final_do_pl_29-18_gclcFFZ.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1002/redacao_final_do_pl_no_31-18.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1004/redacao_final_do_pl_30-18.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1008/redacao_final_do_pl_no_32-18.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1075/redacao_final_da_lei_relativa_ao_pl_no_33-18.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1085/redacao_final_do_pl_no_34-18.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1112/redacao_final_da_lei_relativa_ao_pl_no_35-18.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1146/redacao_final_do_pl_no_36-18.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1147/redacao_final_do_pl_no_38-18.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1148/redacao_final_do_pl_no_39-18.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1149/redacao_final_do_pl_no_40-18.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1152/redaca_final_da_lei_relativa_ao_pl_no_41-18.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1153/redacao_final_da_lei_relativa_ao_pl_no_43-18.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1154/redacao_final_da_lei_relativa_ao_pl_no_42-18_qfehElP.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1155/redacao_final_da_lei_relativa_ao_pl_no_44-18_9PUhWk5.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1156/redacao_final_da_lei_relativa_ao_pl_complementa_tjDzejn.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1157/redacao_final_da_lei_relativa_ao_pl_complementa_micv2tp.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/224/projeto-resolu-o-01-2018-1-.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/225/projeto-resolu-o-02-2018_lj1hiOV.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/226/projeto-resolu-o-03-2018.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/166/requerimento-01.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/178/requerimento-03-2018.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/180/requerimento-4-2018.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/183/requerimento-n-05-18.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/190/requerimento-n-06-18.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/191/requerimento-n-07-18.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/192/requerimento-n-08-18.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/193/requerimento-n-09-18.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/194/requerimento-n-10-18.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/195/requerimento-n-11-18.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/196/requerimento-n-12.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/209/requerimento-n-14.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/210/requerimento-n-15.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/216/requerimento-n-16.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/228/requerimento-n-17.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/227/requerimento-18.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/233/requerimento-n-20.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/234/requerimento-n-21.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/243/requerimento-n-22-18.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/246/requerimento-n-23-18.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/247/requerimento-n-24-18.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/255/requerimento-n-26.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/261/requerimento-27-18.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/268/requerimento-n-29-18.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/263/requerimento-n-30-18.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/264/requerimento-n-31-18.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/265/requerimento-n-32-18.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento-n-33-18.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/279/requerimento-34-2018.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/280/requerimento-35-2018.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/287/requerimento-n-36-18.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/281/requerimento-37-2018.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/282/requerimento-38-2018.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/295/requerimento-n-39.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/304/requerimento-n-40-18.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/312/requerimento-n-41-18.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/311/requerimento-n-42-18.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/305/requerimento-n-43.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/317/requerimento-n-44-18.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/318/requerimento-n-45-18.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/320/requerimento-n-46_dV7WXya.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/321/requerimento-n-47.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/322/requerimento-n-48-18.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/338/requerimento-n-49-18.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/342/requerimento-n-50-18.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/344/requerimento-n-51-18.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/347/requerimento_no_52.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/355/requerimento-n-53.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/356/requerimento-n-54.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/358/requerimento-n-55.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/360/requerimento_no_56.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/361/requerimento_no_57_BRGyhsX.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/363/requerimento_no_58_RTY7Nu8.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/362/requerimento_no_59-18_1N6BjVH.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/442/requerimento_no_60.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/443/requerimento_no_61_nR8XLnj.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/444/requerimento_no_62.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/447/requerimento_no_63-18.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/448/requerimento_no_64-18.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/450/requerimento_no_65_uAqoqrU.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/453/requerimento_no_66-18.docx" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/458/requerimento_no_67.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/459/requerimento_no_68.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/522/requerimento_no_69-18_FBw4MsI.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/524/requerimento_no_70.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/525/requerimento_no_71.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/526/requerimento_no_72.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/557/requerimento_no_73-18.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/577/requerimento_no_75_uf1LmXI.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/588/requerimento_no_76.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/592/requerimento_no_77.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/597/requerimento_no_78-18.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/601/requerimento_no_80-18.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/602/requerimento_no_81_wGjVJIe.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/624/requerimento_no_82.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/629/requerimento_no_83.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/637/requerimento_no_84.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/638/requerimento_no_85.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/674/requerimento_no_86-18.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/677/requerimento_no_87.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/678/requerimento_no_88.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/679/requerimento_no_89.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/680/requerimento_no_90.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/681/requerimento_no_91.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/693/requerimento_no_92-18.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/719/requerimento_no_93-18.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/720/requerimento_no_94.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/724/requerimento_no_95_n0VvIlj.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/768/requerimento_no_96-18.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/789/requerimento_no_97.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/790/requerimento_no_98_sEe0v65.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/792/requerimento_no_99.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/793/requerimento_no_100.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/799/requerimento_no_101.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/801/requerimento_no_102.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/804/requerimento_no_103.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/824/requerimento_no_104.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/834/requerimento_no_105.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/835/requerimento_no_106-18.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/839/requerimento_no_107-18.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/842/requerimento_no_108.docx.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/843/requerimento_no_109_HcpvaCW.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/845/requerimento_no_110-18_nrsdaKz.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/847/requerimento_no_111.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/850/requerimento_no_112-18.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/851/requerimento_no_113-18_vzXEO3o.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/852/requerimento_no_114.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/856/requerimento_no_115-18.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/857/requerimento_no_116_3rXWYOc.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/858/requerimento_no_117.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/860/requerimento_no_118_VdKTRza.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/862/requerimento_no_119-18.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/868/requerimento_no_120_8lXTL7u.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/870/requerimento_no_121.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/872/requerimento_no_122-18.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/881/requerimento_no_125.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/888/requerimento_no_127.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/905/requerimento_no_128.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/906/requerimento_no_129.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/892/requerimento_no_130.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/891/requerimento_no_131.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/890/requerimento_no_132-18.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/908/requerimento_no_133.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/909/requerimento_no_134-18.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/910/requerimento_no_135_z65xvIN.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/911/requerimento_no_136.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/912/requerimento_no_137.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/913/requerimento_no_138_CwdzsnJ.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/914/requerimento_no_139_oGaqQT2.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/925/requerimento_no_140.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/918/requerimento_no_141.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/923/requerimento_no_142-18.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/921/requerimento_no_143.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/924/requerimento_no_144.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/928/requerimento_no_145.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/927/requerimento_no_146.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/930/requerimento_no_147_DZUj4wk.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/931/requerimento_no_148.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/932/requerimento_no_149.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/933/requerimento_no_150.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/936/requerimento_no_151.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/941/requerimento_no_152-18.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/947/requerimento_no_154_4Z4eBMC.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/948/requerimento_no_155-18.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/987/requerimento_no_158-18.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/991/requerimento_no_159_t7kYP4D.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/994/requerimento_no_160_Lja8uii.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/995/requerimento_no_161-18.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/997/requerimento_no_162_7QY2emO.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1003/requerimento_no_163-18.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1006/requerimento_no_164.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1007/requerimento_no_165-18.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1055/requerimento_no_166-18.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1056/requerimento_no_167-18.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1027/requerimento_no_168-18.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1069/requerimento_no_169.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1026/requerimento_no_170.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1067/requerimento_no_171-18.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1078/requerimento_no_172-18.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1079/requerimento_no_173.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1083/requerimento_no_174-18.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1084/requerimento_no_175-18.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1088/requerimento_no_176_HZd1PQF.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1086/requerimento_no_177.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1087/requerimento_no_178.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1109/requerimento_no_179.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1110/requerimento_no_180.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/2018/1111/requerimento_no_181_2018.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H521"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="151.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="128.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>