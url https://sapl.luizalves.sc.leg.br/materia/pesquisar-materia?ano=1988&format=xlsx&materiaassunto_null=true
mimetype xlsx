--- v0 (2026-01-14)
+++ v1 (2026-04-12)
@@ -54,396 +54,396 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo - EXE</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1113/projeto_de_lei_no_01.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1113/projeto_de_lei_no_01.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o aumento salarial dos servidores públicos municipais ativos e inativos da Prefeitura Municipal de Luiz Alves, e dá outras providências.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1114/projeto_de_lei_no_02.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1114/projeto_de_lei_no_02.pdf</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1115/projeto_de_lei_no_03.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1115/projeto_de_lei_no_03.pdf</t>
   </si>
   <si>
     <t>Cria Escola Municipal na localidade de Baixo Máximo</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1116/projeto_de_lei_no_04.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1116/projeto_de_lei_no_04.pdf</t>
   </si>
   <si>
     <t>Dá denominação à ponte localizada em Baixo Máximo</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1117/projeto_de_lei_no_05.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1117/projeto_de_lei_no_05.pdf</t>
   </si>
   <si>
     <t>Autoriza a desapropriação de terras numa área de 9.859,50 m², localizada no morro do cemitério para regularização do cemitério público municipal.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1118/projeto_de_lei_no_06.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1118/projeto_de_lei_no_06.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Escola Municipal na localidade de Baixo Máximo</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1119/projeto_de_lei_no_07.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1119/projeto_de_lei_no_07.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo, a vender por meio de licitação ou coleta de preços, 01 (um) opala usado da Prefeitura e dá outras providências.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1120/projeto_de_lei_no_08.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1120/projeto_de_lei_no_08.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a vender pela melhor proposta 800 telhas chatas e 200 telhas francesas, usadas desta Prefeitura e dá outras providências.</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1121/projeto_de_lei_no_09.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1121/projeto_de_lei_no_09.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a firmar convênio com a AMFRI e dá outras providências.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1122/projeto_de_lei_no_10.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1122/projeto_de_lei_no_10.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com o Governo do Estado através da Secretaria de Educação do Estado com a interveniências da 13ª UCRE.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1123/projeto_de_lei_no_11.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1123/projeto_de_lei_no_11.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a realizar despesas na manutenção do convênio firmado com a Secretaria de Educação do Estado.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1124/projeto_de_lei_no_13.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1124/projeto_de_lei_no_13.pdf</t>
   </si>
   <si>
     <t>Majora os vencimentos dos Servidores Públicos Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1125/projeto_de_lei_no_14.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1125/projeto_de_lei_no_14.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de repasses referente convênios com a SEAC</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1126/projeto_de_lei_no_15.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1126/projeto_de_lei_no_15.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre suplementação por anulação e dá outras providências</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1127/projeto_de_lei_no_16.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1127/projeto_de_lei_no_16.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a firmar convênio com o Governo do Estado, através da Secretaria do Trabalho e do Desenvolvimento Comunitário, para construção de uma creche institucional.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1128/projeto_de_lei_no_17.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1128/projeto_de_lei_no_17.pdf</t>
   </si>
   <si>
     <t>Autoriza a repassar verba e dá outras providências</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1129/projeto_de_lei_no_18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1129/projeto_de_lei_no_18.pdf</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1130/projeto_de_lei_no_19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1130/projeto_de_lei_no_19.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre suplementação por anulação e dá outras providências.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1131/projeto_de_lei_no_20.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1131/projeto_de_lei_no_20.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a firmar convênio com o Ministério da Educação (MEC), através da Fundação Educar.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1132/projeto_de_lei_no_22.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1132/projeto_de_lei_no_22.pdf</t>
   </si>
   <si>
     <t>Majora os vencimentos dos servidores públicos municipais e dá outras providências</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1133/projeto_de_lei_no_23.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1133/projeto_de_lei_no_23.pdf</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1134/projeto_de_lei_no_25.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1134/projeto_de_lei_no_25.pdf</t>
   </si>
   <si>
     <t>Cria o cemitério público municipal e dá outras providências</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1135/projeto_de_lei_no_26.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1135/projeto_de_lei_no_26.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a vender por meio de licitação ou coleta de preços, 01 (um) fusca usado da Prefeitura e dá outras providências</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1136/projeto_de_lei_no_27.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1136/projeto_de_lei_no_27.pdf</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1137/projeto_de_lei_no_31.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1137/projeto_de_lei_no_31.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Rua localizada no perímetro urbano do município</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1138/projeto_de_lei_no_32.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1138/projeto_de_lei_no_32.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre suplementação por excesso de arrecadação e dá outras providências</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1139/projeto_de_lei_no_33.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1139/projeto_de_lei_no_33.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre homologação de decreto e dá outras providências</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1140/projeto_de_lei_no_35.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1140/projeto_de_lei_no_35.pdf</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1141/projeto_de_lei_no_36.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1141/projeto_de_lei_no_36.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a receber mediante doação, um terreno e dá outras providências</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1143/projeto_de_lei_no_40.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1143/projeto_de_lei_no_40.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo à firmar convênio com a União Federal, através da Secretaria Espacial de Ação Comunitária da Presidência da República (SEAC)</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1142/projeto_de_lei_no_41.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1142/projeto_de_lei_no_41.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -747,67 +747,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1113/projeto_de_lei_no_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1114/projeto_de_lei_no_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1115/projeto_de_lei_no_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1116/projeto_de_lei_no_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1117/projeto_de_lei_no_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1118/projeto_de_lei_no_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1119/projeto_de_lei_no_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1120/projeto_de_lei_no_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1121/projeto_de_lei_no_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1122/projeto_de_lei_no_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1123/projeto_de_lei_no_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1124/projeto_de_lei_no_13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1125/projeto_de_lei_no_14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1126/projeto_de_lei_no_15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1127/projeto_de_lei_no_16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1128/projeto_de_lei_no_17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1129/projeto_de_lei_no_18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1130/projeto_de_lei_no_19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1131/projeto_de_lei_no_20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1132/projeto_de_lei_no_22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1133/projeto_de_lei_no_23.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1134/projeto_de_lei_no_25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1135/projeto_de_lei_no_26.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1136/projeto_de_lei_no_27.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1137/projeto_de_lei_no_31.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1138/projeto_de_lei_no_32.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1139/projeto_de_lei_no_33.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1140/projeto_de_lei_no_35.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1141/projeto_de_lei_no_36.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1143/projeto_de_lei_no_40.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1142/projeto_de_lei_no_41.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1113/projeto_de_lei_no_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1114/projeto_de_lei_no_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1115/projeto_de_lei_no_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1116/projeto_de_lei_no_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1117/projeto_de_lei_no_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1118/projeto_de_lei_no_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1119/projeto_de_lei_no_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1120/projeto_de_lei_no_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1121/projeto_de_lei_no_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1122/projeto_de_lei_no_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1123/projeto_de_lei_no_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1124/projeto_de_lei_no_13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1125/projeto_de_lei_no_14.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1126/projeto_de_lei_no_15.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1127/projeto_de_lei_no_16.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1128/projeto_de_lei_no_17.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1129/projeto_de_lei_no_18.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1130/projeto_de_lei_no_19.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1131/projeto_de_lei_no_20.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1132/projeto_de_lei_no_22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1133/projeto_de_lei_no_23.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1134/projeto_de_lei_no_25.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1135/projeto_de_lei_no_26.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1136/projeto_de_lei_no_27.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1137/projeto_de_lei_no_31.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1138/projeto_de_lei_no_32.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1139/projeto_de_lei_no_33.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1140/projeto_de_lei_no_35.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1141/projeto_de_lei_no_36.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1143/projeto_de_lei_no_40.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1988/1142/projeto_de_lei_no_41.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="174.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>