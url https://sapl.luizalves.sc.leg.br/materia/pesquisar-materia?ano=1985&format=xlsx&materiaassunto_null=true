--- v0 (2026-01-14)
+++ v1 (2026-04-14)
@@ -54,444 +54,444 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo - EXE</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/950/projeto_de_lei_no_01.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/950/projeto_de_lei_no_01.pdf</t>
   </si>
   <si>
     <t>Autoriza Crédito Suplementar para pagamento de despesas não pagas até 31 de dezembro de 1984, e dá outras providências.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/951/projeto_de_lei_no_02.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/951/projeto_de_lei_no_02.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a receber por doação um terreno e dá outras providências.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/952/projeto_de_lei_no_03.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/952/projeto_de_lei_no_03.pdf</t>
   </si>
   <si>
     <t>Autoriza a criar elemento orçamentário, anular dotação e dá outras providências.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/953/projeto_de_lei_no_04.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/953/projeto_de_lei_no_04.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo suplementar por anulação e dá outras providências.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/955/projeto_de_lei_no_05.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/955/projeto_de_lei_no_05.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com o Governo do Estado de Santa Catarina, através da Secretaria dos Transportes e Obras.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/956/projeto_de_lei_no_06.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/956/projeto_de_lei_no_06.pdf</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/957/projeto_de_lei_no_07.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/957/projeto_de_lei_no_07.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com o Governo do Estado de Santa Catarina, através da Secretaria da Agricultura e do Abastecimento para obtenção de auxílio financeiro.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/958/projeto_de_lei_no_08.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/958/projeto_de_lei_no_08.pdf</t>
   </si>
   <si>
     <t>Autoriza firmar convênio com a Secretaria da Agricultura e do Abastecimento para obtenção de auxílio financeiro.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/959/projeto_de_lei_no_09_.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/959/projeto_de_lei_no_09_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com o Departamento Nacional de Obras (D.N.O.S)</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/960/projeto_de_lei_no_10.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/960/projeto_de_lei_no_10.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com o Governo do Estado de Santa Catarina, através da Secretaria da Educação.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/961/projeto_de_lei_no_11.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/961/projeto_de_lei_no_11.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com o Governo do Estado de Santa Catarina, através da Secretaria de Educação.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/962/projeto_de_lei_no_12.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/962/projeto_de_lei_no_12.pdf</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/963/projeto_de_lei_no_13.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/963/projeto_de_lei_no_13.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com o Governo do Estado de Santa Catarina, através da Secretaria da Agricultura e do Abastecimento.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/964/projeto_de_lei_no_14.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/964/projeto_de_lei_no_14.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com o Governo do Estado de Santa Catarina, através da LADESC.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/965/projeto_de_lei_no_15.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/965/projeto_de_lei_no_15.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com o Governo do estado de Santa Catarina, através da secretaria dos Transportes e Obras, S.T.O.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/966/projeto_de_lei_no_16.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/966/projeto_de_lei_no_16.pdf</t>
   </si>
   <si>
     <t>Suplementa por excesso de arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/967/projeto_de_lei_no_17.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/967/projeto_de_lei_no_17.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo, a vender por meio de licitação, ou coleta de preços, 4 (quatro) viaturas usadas da Prefeitura e dá outras providências.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/968/projeto_de_lei_no_18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/968/projeto_de_lei_no_18.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Suplementar por anulação e dá outras providências.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/969/projeto_de_lei_no_19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/969/projeto_de_lei_no_19.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a receber mediante doação, um terreno e dá outras providências.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/970/projeto_de_lei_no_20.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/970/projeto_de_lei_no_20.pdf</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/971/projeto_de_lei_no_21.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/971/projeto_de_lei_no_21.pdf</t>
   </si>
   <si>
     <t>Majora os vencimentos dos servidores municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/972/projeto_de_lei_no_22.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/972/projeto_de_lei_no_22.pdf</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/973/projeto_de_lei_no_23.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/973/projeto_de_lei_no_23.pdf</t>
   </si>
   <si>
     <t>Transfere feriado municipal.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/974/projeto_de_lei_no_24.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/974/projeto_de_lei_no_24.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a firmar convênio com a AMFRI e dá outras providências.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/975/projeto_de_lei_no_25.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/975/projeto_de_lei_no_25.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a firmar convênio com a CODISC (Companhia de Distritos Industriais de Santa Catarina), e dá outras providências.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/976/projeto_de_lei_no_26.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/976/projeto_de_lei_no_26.pdf</t>
   </si>
   <si>
     <t>Suplementa por excesso de arrecadação e dá outras providências</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/977/projeto_de_lei_no_27.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/977/projeto_de_lei_no_27.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime tributário da microempresa e dá outras providências.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/978/projeto_de_lei_no_28.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/978/projeto_de_lei_no_28.pdf</t>
   </si>
   <si>
     <t>Suplementa por anulação e por excesso de arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/979/projeto_de_lei_no_30.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/979/projeto_de_lei_no_30.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 122/67 de 20 de maio de 1967, qual passará ter a seguinte redação.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/980/projeto_de_lei_no_31.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/980/projeto_de_lei_no_31.pdf</t>
   </si>
   <si>
     <t>Prolongamento do perímetro urbano do município de Luiz Alves.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/981/projeto_de_lei_no_32.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/981/projeto_de_lei_no_32.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo suplementar por anulação e por excesso da arrecadação e dá outras providências.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/982/projeto_de_lei_no_33.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/982/projeto_de_lei_no_33.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a suplementar por excesso da arrecadação e por anulação.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/983/projeto_de_lei_no_36.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/983/projeto_de_lei_no_36.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa da Prefeitura Municipal de Luiz Alves para o exercício de 1986.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/984/projeto_de_lei_no_37.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/984/projeto_de_lei_no_37.pdf</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/985/projeto_de_lei_no_38.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/985/projeto_de_lei_no_38.pdf</t>
   </si>
   <si>
     <t>Fixa reajuste dos tributos para o ano de 1986, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -798,68 +798,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/950/projeto_de_lei_no_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/951/projeto_de_lei_no_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/952/projeto_de_lei_no_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/953/projeto_de_lei_no_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/955/projeto_de_lei_no_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/956/projeto_de_lei_no_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/957/projeto_de_lei_no_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/958/projeto_de_lei_no_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/959/projeto_de_lei_no_09_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/960/projeto_de_lei_no_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/961/projeto_de_lei_no_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/962/projeto_de_lei_no_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/963/projeto_de_lei_no_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/964/projeto_de_lei_no_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/965/projeto_de_lei_no_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/966/projeto_de_lei_no_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/967/projeto_de_lei_no_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/968/projeto_de_lei_no_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/969/projeto_de_lei_no_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/970/projeto_de_lei_no_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/971/projeto_de_lei_no_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/972/projeto_de_lei_no_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/973/projeto_de_lei_no_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/974/projeto_de_lei_no_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/975/projeto_de_lei_no_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/976/projeto_de_lei_no_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/977/projeto_de_lei_no_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/978/projeto_de_lei_no_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/979/projeto_de_lei_no_30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/980/projeto_de_lei_no_31.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/981/projeto_de_lei_no_32.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/982/projeto_de_lei_no_33.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/983/projeto_de_lei_no_36.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/984/projeto_de_lei_no_37.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/985/projeto_de_lei_no_38.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/950/projeto_de_lei_no_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/951/projeto_de_lei_no_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/952/projeto_de_lei_no_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/953/projeto_de_lei_no_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/955/projeto_de_lei_no_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/956/projeto_de_lei_no_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/957/projeto_de_lei_no_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/958/projeto_de_lei_no_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/959/projeto_de_lei_no_09_.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/960/projeto_de_lei_no_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/961/projeto_de_lei_no_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/962/projeto_de_lei_no_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/963/projeto_de_lei_no_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/964/projeto_de_lei_no_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/965/projeto_de_lei_no_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/966/projeto_de_lei_no_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/967/projeto_de_lei_no_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/968/projeto_de_lei_no_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/969/projeto_de_lei_no_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/970/projeto_de_lei_no_20.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/971/projeto_de_lei_no_21.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/972/projeto_de_lei_no_22.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/973/projeto_de_lei_no_23.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/974/projeto_de_lei_no_24.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/975/projeto_de_lei_no_25.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/976/projeto_de_lei_no_26.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/977/projeto_de_lei_no_27.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/978/projeto_de_lei_no_28.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/979/projeto_de_lei_no_30.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/980/projeto_de_lei_no_31.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/981/projeto_de_lei_no_32.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/982/projeto_de_lei_no_33.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/983/projeto_de_lei_no_36.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/984/projeto_de_lei_no_37.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1985/985/projeto_de_lei_no_38.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H36"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="95.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="94.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="162.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>