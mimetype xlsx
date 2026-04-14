--- v0 (2026-01-12)
+++ v1 (2026-04-14)
@@ -54,390 +54,390 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo - EXE</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/806/projeto_de_lei_no_01.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/806/projeto_de_lei_no_01.pdf</t>
   </si>
   <si>
     <t>Que reconhece dívida não paga até dezembro de 1983, autoriza a criar elemento orçamentário, anular dotações e dá outras providências.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/807/projeto_de_lei_no_02_rejeitado.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/807/projeto_de_lei_no_02_rejeitado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a compor amigavelmente com o Sr. Darcy Edmar Wust e José Iracy Wust o débito oriundo de sentença proferida em Ação de Desapropriação.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/808/projeto_de_lei_no_03.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/808/projeto_de_lei_no_03.pdf</t>
   </si>
   <si>
     <t>Cria o Pré-Escolar na localidade de Alto Canoas.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/809/projeto_de_lei_no_04.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/809/projeto_de_lei_no_04.pdf</t>
   </si>
   <si>
     <t>Cria o Pré-Escolar na localidade de Ribeirão do Padre</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/810/projeto_de_lei_no_05_nao_sancionado.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/810/projeto_de_lei_no_05_nao_sancionado.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com o Governo do Estado de Santa Catarina, através da Secretaria dos Transportes e Obras</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/811/projeto_de_lei_no_06.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/811/projeto_de_lei_no_06.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a compra de 1 moto CG 125, ano 1984 para uso da Fiscalização.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/812/projeto_de_lei_no_07.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/812/projeto_de_lei_no_07.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo à fixar normas para limpeza das margens das rodovias municipais.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/813/projeto_de_lei_no_08.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/813/projeto_de_lei_no_08.pdf</t>
   </si>
   <si>
     <t>Da criação de lombadas nas ruas, 18 de Julho, Baltazar Schmitz e Professor Simão Hess.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/814/projeto_de_lei_no_09.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/814/projeto_de_lei_no_09.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a receber por doação do Estado, um veículo e dá outras providências.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/815/projeto_de_lei_no_12.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/815/projeto_de_lei_no_12.pdf</t>
   </si>
   <si>
     <t>Acrescenta ao artigo 3º, da Lei nº 343/80 de 27 de junho de 1980, e dá outras providências.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/816/projeto_de_lei_no_13.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/816/projeto_de_lei_no_13.pdf</t>
   </si>
   <si>
     <t>Autoriza firmar convênio com a Secretaria de Cultura, Esporte e Turismo.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/817/projeto_de_lei_no_14.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/817/projeto_de_lei_no_14.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com o Governo de Estado de Santa Catarina, através da Secretaria dos Transportes e Obras.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/818/projeto_de_lei_no_15.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/818/projeto_de_lei_no_15.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com o Governo do Estado de Santa Catarina.</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/819/projeto_de_lei_no_16.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/819/projeto_de_lei_no_16.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com o Governo do Estado de Santa Catarina</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/820/projeto_de_lei_no_17.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/820/projeto_de_lei_no_17.pdf</t>
   </si>
   <si>
     <t>Cria o Pré-Escolar na localidade de Baixo Canoas.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/821/projeto_de_lei_no_18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/821/projeto_de_lei_no_18.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a receber por doação do Ministério da Fazenda Receita Federal, um veículo e dá outras providências.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/822/projeto_de_lei_no_19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/822/projeto_de_lei_no_19.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a vender por meio de licitação ou coleta de preços, uma carroceria usada e dá outras providências.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/823/projeto_de_lei_no_20.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/823/projeto_de_lei_no_20.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nova estrutura do quadro único de Servidores Públicos Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/825/projeto_de_lei_no_21.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/825/projeto_de_lei_no_21.pdf</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/826/projeto_de_lei_no_22.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/826/projeto_de_lei_no_22.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com o Departamento Nacional de Obras de Saneamento (D.N.O.S)</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/827/projeto_de_lei_no_23.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/827/projeto_de_lei_no_23.pdf</t>
   </si>
   <si>
     <t>Autoriza firmar convênio com a Secretaria da Saúde do Governo.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/828/projeto_de_lei_no_24.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/828/projeto_de_lei_no_24.pdf</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/829/projeto_de_lei_no_25.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/829/projeto_de_lei_no_25.pdf</t>
   </si>
   <si>
     <t>Autoriza firmar convênio com a Secretaria de Agricultura e do Abastecimento para obtenção de auxílio financeiro.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/830/projeto_de_lei_no_26.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/830/projeto_de_lei_no_26.pdf</t>
   </si>
   <si>
     <t>Concede permissão para exploração de linha de ônibus no município.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/831/projeto_de_lei_no_27.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/831/projeto_de_lei_no_27.pdf</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/832/projeto_de_lei_no_28.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/832/projeto_de_lei_no_28.pdf</t>
   </si>
   <si>
     <t>Autoriza firmar convênio com a Secretaria da Agricultura e do Abastecimento para obtenção de auxílio financeiro.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/841/projeto_de_lei_no_29.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/841/projeto_de_lei_no_29.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a despesa da Prefeitura Municipal de Luiz Alves para o exercício de 1985</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/873/projeto_de_lei_no_31.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/873/projeto_de_lei_no_31.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com o Governo do Estado de Santa Catarina através da Secretaria dos Transporte e Obras (Fundo Estadual de Assistência Rodoviária- FEAR)</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/874/projeto_de_lei_no_33.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/874/projeto_de_lei_no_33.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o novo reajuste salarial dos servidores públicos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/875/projeto_de_lei_no_35.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/875/projeto_de_lei_no_35.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -741,68 +741,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/806/projeto_de_lei_no_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/807/projeto_de_lei_no_02_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/808/projeto_de_lei_no_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/809/projeto_de_lei_no_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/810/projeto_de_lei_no_05_nao_sancionado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/811/projeto_de_lei_no_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/812/projeto_de_lei_no_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/813/projeto_de_lei_no_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/814/projeto_de_lei_no_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/815/projeto_de_lei_no_12.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/816/projeto_de_lei_no_13.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/817/projeto_de_lei_no_14.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/818/projeto_de_lei_no_15.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/819/projeto_de_lei_no_16.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/820/projeto_de_lei_no_17.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/821/projeto_de_lei_no_18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/822/projeto_de_lei_no_19.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/823/projeto_de_lei_no_20.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/825/projeto_de_lei_no_21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/826/projeto_de_lei_no_22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/827/projeto_de_lei_no_23.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/828/projeto_de_lei_no_24.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/829/projeto_de_lei_no_25.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/830/projeto_de_lei_no_26.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/831/projeto_de_lei_no_27.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/832/projeto_de_lei_no_28.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/841/projeto_de_lei_no_29.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/873/projeto_de_lei_no_31.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/874/projeto_de_lei_no_33.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/875/projeto_de_lei_no_35.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/806/projeto_de_lei_no_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/807/projeto_de_lei_no_02_rejeitado.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/808/projeto_de_lei_no_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/809/projeto_de_lei_no_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/810/projeto_de_lei_no_05_nao_sancionado.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/811/projeto_de_lei_no_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/812/projeto_de_lei_no_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/813/projeto_de_lei_no_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/814/projeto_de_lei_no_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/815/projeto_de_lei_no_12.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/816/projeto_de_lei_no_13.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/817/projeto_de_lei_no_14.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/818/projeto_de_lei_no_15.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/819/projeto_de_lei_no_16.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/820/projeto_de_lei_no_17.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/821/projeto_de_lei_no_18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/822/projeto_de_lei_no_19.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/823/projeto_de_lei_no_20.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/825/projeto_de_lei_no_21.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/826/projeto_de_lei_no_22.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/827/projeto_de_lei_no_23.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/828/projeto_de_lei_no_24.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/829/projeto_de_lei_no_25.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/830/projeto_de_lei_no_26.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/831/projeto_de_lei_no_27.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/832/projeto_de_lei_no_28.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/841/projeto_de_lei_no_29.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/873/projeto_de_lei_no_31.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/874/projeto_de_lei_no_33.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1984/875/projeto_de_lei_no_35.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H31"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="109.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="108.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="162.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>