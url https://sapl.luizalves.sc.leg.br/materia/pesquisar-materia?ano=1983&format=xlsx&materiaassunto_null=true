--- v0 (2026-01-17)
+++ v1 (2026-04-12)
@@ -54,267 +54,267 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo - EXE</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/769/pl_no_01.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/769/pl_no_01.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a escriturar por doação à Sociedade Esportiva e Recreativa Amigos de Luiz Alves, áreas de terras pertencentes a municipalidade e dá outras providências.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/770/pl_no_02.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/770/pl_no_02.pdf</t>
   </si>
   <si>
     <t>Reconhece dívida não paga até dezembro de 1982, autoriza a criar elemento orçamentário, anular dotações e dá outras providências.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/771/pl_no_03.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/771/pl_no_03.pdf</t>
   </si>
   <si>
     <t>Homologa Decretos Suplementares e dá outras providências.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/772/pl_no_04.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/772/pl_no_04.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a vender por meio de licitação, ou coleta de preços, 1 (uma) viatura usada da Prefeitura Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/773/pl_no_05.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/773/pl_no_05.pdf</t>
   </si>
   <si>
     <t>Dá denominação à rua localizada no perímetro urbano do município.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/774/pl_no_06.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/774/pl_no_06.pdf</t>
   </si>
   <si>
     <t>Homologa créditos e dá outras providências.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/775/pl_no_07.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/775/pl_no_07.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a efetuar a operação de arrendamento mercantil com IOCHPE ARRENDAMENTO MERCANTIL S/A., até o valor de Cr$ 8.900.000,00 )oito milhões e novecentos mil cruzeiros), e dá outras providências.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/776/pl_no_08.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/776/pl_no_08.pdf</t>
   </si>
   <si>
     <t>Fica o Chefe do Poder Executivo Municipal autorizado através desta Lei, à conceder por empréstimo o motos marca Perkins nº TO- 28311- ano de fabricação, 1976, para ser montado na patrola marca Allis Chamens ano de fabricação 1964.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/777/pl_no_09.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/777/pl_no_09.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nova estrutura do quadro único dos Servidores Públicos Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/778/pl_no_10.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/778/pl_no_10.pdf</t>
   </si>
   <si>
     <t>Cria o Pré-Escolar na localidade de Rio do Peixe.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/779/pl_no_11.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/779/pl_no_11.pdf</t>
   </si>
   <si>
     <t>Cria o Pré-Escolar na localidade de Ribeirão Máximo.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/780/pl_no_12.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/780/pl_no_12.pdf</t>
   </si>
   <si>
     <t>Cria o Pré-Escolar na localidade de Vila do Salto.</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/781/pl_no_13.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/781/pl_no_13.pdf</t>
   </si>
   <si>
     <t>Cria a Secretaria de Desenvolvimento Rural da Prefeitura de Luiz Alves, (SDR-PMLA) e dá outras providências.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/782/pl_no_14.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/782/pl_no_14.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 384/83 de 21 de janeiro de 1983.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/783/pl_no_15.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/783/pl_no_15.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/784/pl_no_16.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/784/pl_no_16.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com o Governo do Estado de Santa Catarina, através da Secretaria dos Transportes e Obras.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/785/pl_no_17.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/785/pl_no_17.pdf</t>
   </si>
   <si>
     <t>Altera o quadro de servidores municipais, fixa novos valores de vencimento e dá outras providências.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/786/pl_no_18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/786/pl_no_18.pdf</t>
   </si>
   <si>
     <t>Projeto para coleta de lixo</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/787/pl_no_19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/787/pl_no_19.pdf</t>
   </si>
   <si>
     <t>Fixa reajuste dos tributos para o ano de 1984, e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -621,68 +621,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/769/pl_no_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/770/pl_no_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/771/pl_no_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/772/pl_no_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/773/pl_no_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/774/pl_no_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/775/pl_no_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/776/pl_no_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/777/pl_no_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/778/pl_no_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/779/pl_no_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/780/pl_no_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/781/pl_no_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/782/pl_no_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/783/pl_no_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/784/pl_no_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/785/pl_no_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/786/pl_no_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/787/pl_no_19.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/769/pl_no_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/770/pl_no_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/771/pl_no_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/772/pl_no_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/773/pl_no_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/774/pl_no_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/775/pl_no_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/776/pl_no_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/777/pl_no_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/778/pl_no_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/779/pl_no_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/780/pl_no_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/781/pl_no_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/782/pl_no_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/783/pl_no_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/784/pl_no_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/785/pl_no_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/786/pl_no_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1983/787/pl_no_19.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="82.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="81.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="208.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>