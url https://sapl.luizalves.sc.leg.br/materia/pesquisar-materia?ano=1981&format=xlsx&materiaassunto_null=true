--- v0 (2026-01-13)
+++ v1 (2026-04-13)
@@ -54,267 +54,267 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo - EXE</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/729/pl_no_01.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/729/pl_no_01.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a criar Ponto de Táxi, e dá outras providências.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/730/pl_no_02.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/730/pl_no_02.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo à pagar dívidas de exercícios anteriores e dá outras providências.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/731/pl_no_03.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/731/pl_no_03.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo custear despesas com transportes a alunos universitários e secundários deste município e dá outras providências.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/732/pl_no_04.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/732/pl_no_04.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a promover um acordo Extra-Judicial, nos autos a ação de rescisão contratual cumulada com perdas e danos movida na Comarca de Videira-SC</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/733/pl_no_05.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/733/pl_no_05.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial de Cr$ 33.820,00 (trinta e três mil, oitocentos e vinte cruzeiros).</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/734/pl_no_06.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/734/pl_no_06.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a transferir áreas de terra e dá outras providências.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/735/pl_no_07.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/735/pl_no_07.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nova estrutura do quadro único dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/736/pl_no_08.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/736/pl_no_08.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de item no orçamento municipal vigente e dá outras providências.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/737/pl_no_09.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/737/pl_no_09.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial de Cr$ 10.407,50 (dez mil, quatrocentos e sete cruzeiros e cinquenta centavos).</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/738/pl_no_10.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/738/pl_no_10.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a firmar convênio</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/739/pl_no_12.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/739/pl_no_12.pdf</t>
   </si>
   <si>
     <t>Abrir crédito especial de Cr$ 60.000,00</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/740/pl_no_13.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/740/pl_no_13.pdf</t>
   </si>
   <si>
     <t>Homologa créditos e altera artigo da Lei nº 325/79.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/741/pl_no_15.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/741/pl_no_15.pdf</t>
   </si>
   <si>
     <t>Acrescenta ao artigo 221 da Lei nº 293, de 24 de outubro de 1977, parágrafo único, e dá outras providências.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/742/pl_no_16.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/742/pl_no_16.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de Luiz Alves/SC, para o exercício financeiro de 1982.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/743/pl_no_17.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/743/pl_no_17.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a abrir crédito especial e dá outras providências.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/744/pl_no_18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/744/pl_no_18.pdf</t>
   </si>
   <si>
     <t>Majora os vencimentos dos servidores estatutários municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/745/pl_no_19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/745/pl_no_19.pdf</t>
   </si>
   <si>
     <t>Dá denominação à Escola Municipal de Garuvinha</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/746/pl_no_20.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/746/pl_no_20.pdf</t>
   </si>
   <si>
     <t>Homologa Decretos Suplementares de 1980 e atribui classificação funcional às despesas criadas pelas Leis 332, 333, 334, 336, 339 e 344 todas de 1980.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/747/pl_no_21.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/747/pl_no_21.pdf</t>
   </si>
   <si>
     <t>Homologa Decretos Suplementares, autoriza suplementar por anulação e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -621,68 +621,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/729/pl_no_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/730/pl_no_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/731/pl_no_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/732/pl_no_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/733/pl_no_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/734/pl_no_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/735/pl_no_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/736/pl_no_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/737/pl_no_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/738/pl_no_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/739/pl_no_12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/740/pl_no_13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/741/pl_no_15.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/742/pl_no_16.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/743/pl_no_17.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/744/pl_no_18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/745/pl_no_19.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/746/pl_no_20.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/747/pl_no_21.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/729/pl_no_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/730/pl_no_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/731/pl_no_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/732/pl_no_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/733/pl_no_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/734/pl_no_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/735/pl_no_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/736/pl_no_08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/737/pl_no_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/738/pl_no_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/739/pl_no_12.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/740/pl_no_13.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/741/pl_no_15.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/742/pl_no_16.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/743/pl_no_17.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/744/pl_no_18.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/745/pl_no_19.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/746/pl_no_20.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1981/747/pl_no_21.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="82.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="81.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="158" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>