--- v0 (2026-01-15)
+++ v1 (2026-04-12)
@@ -54,273 +54,273 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo - EXE</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/694/pl_no_01.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/694/pl_no_01.pdf</t>
   </si>
   <si>
     <t>Majora os vencimentos e salários dos Servidores Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/695/pl_no_02.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/695/pl_no_02.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a abrir crédito especial de Cr$ 35.000,00</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/696/pl_no_03.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/696/pl_no_03.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Jardim de Infância na sede do Município.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/697/pl_no_04.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/697/pl_no_04.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/698/pl_no_05.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/698/pl_no_05.pdf</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/699/pl_no_06.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/699/pl_no_06.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Convênio com o Governo do Estado de Santa Catarina, através da Secretaria dos Transportes e Obras (Fundo Estadual de Assistência Rodoviária) FEAR.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/700/pl_no_07.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/700/pl_no_07.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar Convênio com o Governo do Estado de Santa Catarina, através da Secretaria dos  Transportes e Obras (Fundo Estadual de Assistência Rodoviária) FEAR.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/701/pl_no_08_NyKw7bu.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/701/pl_no_08_NyKw7bu.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo indenizar áreas de terra e dá outras providências.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/702/pl_no_09.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/702/pl_no_09.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo, a transmitir imóvel, e dá outras providências.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/703/pl_no_10.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/703/pl_no_10.pdf</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/704/pl_no_11.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/704/pl_no_11.pdf</t>
   </si>
   <si>
     <t>Reestrutura o quadro dos servidores públicos municipais e dá outras providências</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/705/pl_no_12.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/705/pl_no_12.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a instituir a taxa de iluminação pública e dá outras providências.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/706/pl_no_13.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/706/pl_no_13.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito suplementar e dá outras providências</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/707/pl_no_14.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/707/pl_no_14.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial de Cr$ 80.000,00</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/708/pl_no_15.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/708/pl_no_15.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa para o exercício de 1981</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/709/pl_no_16.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/709/pl_no_16.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir ambulância por transferência e doação e dá outras providências.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/710/pl_no_17.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/710/pl_no_17.pdf</t>
   </si>
   <si>
     <t>Aprova o relatório das atividades do Departamento de Estradas e Rodagem no município de Luiz Alves, relativo ao exercício de 1979</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/711/pl_no_18.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/711/pl_no_18.pdf</t>
   </si>
   <si>
     <t>Majora os vencimentos dos servidores municipais e dá outras providências</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/712/pl_no_19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/712/pl_no_19.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a pagar despesas: hospitalar de terceiros e danos materiais, envolvido em acidente com maquinário dessa Prefeitura Municipal.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/713/pl_no_20.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/713/pl_no_20.pdf</t>
   </si>
   <si>
     <t>Concede o 13º salário aos funcionários efetivos do quadro da Prefeitura Municipal de Luiz Alves e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -627,68 +627,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/694/pl_no_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/695/pl_no_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/696/pl_no_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/697/pl_no_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/698/pl_no_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/699/pl_no_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/700/pl_no_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/701/pl_no_08_NyKw7bu.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/702/pl_no_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/703/pl_no_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/704/pl_no_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/705/pl_no_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/706/pl_no_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/707/pl_no_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/708/pl_no_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/709/pl_no_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/710/pl_no_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/711/pl_no_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/712/pl_no_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/713/pl_no_20.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/694/pl_no_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/695/pl_no_02.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/696/pl_no_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/697/pl_no_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/698/pl_no_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/699/pl_no_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/700/pl_no_07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/701/pl_no_08_NyKw7bu.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/702/pl_no_09.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/703/pl_no_10.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/704/pl_no_11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/705/pl_no_12.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/706/pl_no_13.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/707/pl_no_14.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/708/pl_no_15.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/709/pl_no_16.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/710/pl_no_17.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/711/pl_no_18.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/712/pl_no_19.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1980/713/pl_no_20.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="92.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="91.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="164.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>