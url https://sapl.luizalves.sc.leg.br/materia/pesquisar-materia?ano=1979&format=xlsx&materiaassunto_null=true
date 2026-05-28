--- v0 (2026-01-12)
+++ v1 (2026-05-28)
@@ -54,243 +54,243 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Poder Executivo - EXE</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/657/pl_no_01.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/657/pl_no_01.pdf</t>
   </si>
   <si>
     <t>Cria Comissão Municipal de Esportes (CME).</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/658/pl_no_03.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/658/pl_no_03.pdf</t>
   </si>
   <si>
     <t>Majora os vencimentos dos funcionários  públicos municipais, e salários de pessoal de DMER, e dá outras providências.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/659/pl_no_04.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/659/pl_no_04.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo à firmar convênio com a Secretaria da Agricultura do Estado.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/660/pl_no_05.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/660/pl_no_05.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a desvincular do Patrimônio Municipal através de venda, o prédio da Escola Municipal de Br. Cunha.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/661/pl_no_06.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/661/pl_no_06.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo à firmar contrato e dá outras providências</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/662/pl_no_07.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/662/pl_no_07.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo, através de Tomada de Preços, contratar com firmas empreiteiras, para construção da garagem municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/663/pl_no_08.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/663/pl_no_08.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com o Governo do Estado de Santa Catarina, através da Secretaria dos Transportes e Obras (Fundo Estadual de Assistência Rodoviária)- FEAR.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/664/pl_no_09.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/664/pl_no_09.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio  com o Governo do Estado de Santa Catarina, através da Secretaria dos Transportes e Obras.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/665/pl_no_10.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/665/pl_no_10.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial para custear as despesas na participação da Câmara Municipal de Vereadores no VII Congresso Catarinense de Câmara Municipais, e dá outras providências.</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/666/pl_no_11.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/666/pl_no_11.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a criar Ponto de Táxi, e dá outras providências.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/667/pl_no_13.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/667/pl_no_13.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prestar serviços particulares com máquinas e veículos da Prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/668/pl_no_14.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/668/pl_no_14.pdf</t>
   </si>
   <si>
     <t>Desvincula viaturas e seus acessórios usados do Patrimônio Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/669/pl_no_15.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/669/pl_no_15.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo a adquirir veículo para o Departamento de Educação e abrir crédito especial de Cr$ 145.000,00 para o seu pagamento.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/670/pl_no_16.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/670/pl_no_16.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a adquirir por compra, contratar financiamento e dá outras providências.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/671/pl_no_17.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/671/pl_no_17.pdf</t>
   </si>
   <si>
     <t>Homologa Decretos Suplementares</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/672/pl_no_19.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/672/pl_no_19.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Honorário de Luiz Alves, ao Excelentíssimo Senhor Doutor Jorge Konder Bornhausen, digníssimo Governador do Estado de Santa Catarina, e dá outras providências.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/673/pl_no_20.pdf</t>
+    <t>http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/673/pl_no_20.pdf</t>
   </si>
   <si>
     <t>Autoriza a desapropriação de terras localizadas à margem direita do Rio Luiz Alves, para prolongamento de uma rua a dar acesso com a zona urbana pela aquela margem.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -597,68 +597,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/657/pl_no_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/658/pl_no_03.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/659/pl_no_04.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/660/pl_no_05.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/661/pl_no_06.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/662/pl_no_07.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/663/pl_no_08.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/664/pl_no_09.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/665/pl_no_10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/666/pl_no_11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/667/pl_no_13.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/668/pl_no_14.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/669/pl_no_15.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/670/pl_no_16.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/671/pl_no_17.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/672/pl_no_19.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/673/pl_no_20.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/657/pl_no_01.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/658/pl_no_03.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/659/pl_no_04.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/660/pl_no_05.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/661/pl_no_06.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/662/pl_no_07.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/663/pl_no_08.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/664/pl_no_09.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/665/pl_no_10.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/666/pl_no_11.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/667/pl_no_13.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/668/pl_no_14.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/669/pl_no_15.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/670/pl_no_16.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/671/pl_no_17.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/672/pl_no_19.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.luizalves.sc.leg.br/media/sapl/public/materialegislativa/1979/673/pl_no_20.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="20" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="82.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="81.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="171.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>